--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcdaccf" w14:textId="bcdaccf">
+    <w:p w14:paraId="535f1c7" w14:textId="535f1c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8157,130 +8157,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z200" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Қатысушы сақтандыру ұйымы төтенше жарналарды Заңда белгіленген жағдайларда және мөлшерде төлейді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z201" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген, 2014 жылы 3 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z202" w:id="154"/>
+    <w:bookmarkStart w:name="z202" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8293,110 +8387,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="155"/>
+    <w:bookmarkStart w:name="z204" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Уақытша әкімшілік ұйым басшысынан (оның орнындағы адамнан) және ұйымның материалдық жауапты өзге адамдарынан ұйымның барлық мөрлерін (бар болса), мөртабандарын, клишелерін, кілттерін, пломбаларын және Қағидалардың 15-тармағының 2) тармақшасында көрсетілген құжаттарды дереу өткізуін талап етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z205" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z205" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақытша әкімшілік ұйым басшысы (оның орнындағы адам) және ұйымның материалдық жауапты өзге адамдар мөрлерді (бар болса), мөртабандарды, клишелерді, кілттерді, пломбирлерді және Қағидалардың 15-тармағының 2) тармақшасында көрсетілген құжаттарды өткізбеген жағдайда Қағидалардың 19 және 20-тармақтарына сәйкес уақытша әкімшіліктің жұмысты жүзеге асыруына кедергі ету туралы актіні (бұдан әрі - кедергі ету туралы акт) жасайды және 2 (екі) жұмыс күні ішінде қажетті мөрлердің, мөртабандардың, клишелердің, кілттердің және пломбирлердің телнұсқаларын дайындау бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z206" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z206" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақытша әкімшілік мөрдің телнұсқасын әзірлеген күннің алдындағы жұмыс күнінен кешіктірмей, мөрдің телнұсқасының және мөрдің телнұсқасы бедерлемесін әзірленгендігі туралы уәкілетті органға хабарлама жібереді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8409,410 +8503,410 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасының төртінші абзацы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="158"/>
+    <w:bookmarkStart w:name="z208" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "уақытша әкімшілік жасамаған ұйымның мүлікті айыру бойынша мәмілені тіркеуге, сондай-ақ ұйым кепіл ұстаушы болып табылатын мүліктен ауыртпалықты алуға тыйым салуды белгілеу мақсатында тіркеуші органдарды, орталық депозитарийді және қор биржасын уәкілетті органның ұйымды лицензиядан айыру және уақытша әкімшілікті тағайындау туралы шешімдерімен хабардар етеді;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z209" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z209" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-тармақтың 2) және 3) тармақшалары мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z210" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z210" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2) сақтандыру (қайта сақтандыру) ұйымы лицензиясынан айырылған күннен бастап 10 (он) жұмыс күнi iшiнде Сақтандыру туралы заңның 54-1-бабында және Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 303 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген, Нормативтiк құқықтық актiлердi мемлекеттiк тiркеу тiзiлiмiнде № 14787 тiркелген Сақтандыру портфелін беру қағидаларында және сақтандыру (қайта сақтандыру) ұйымын мәжбүрлеп тарату туралы соттың шешімі заңды күшіне енген күнінен бастап, сондай-ақ сақтандыру (қайта сақтандыру) ұйымын консервациялау немесе лицензиядан айыру кезінде сақтандыру портфелін берудің ерекшеліктерінде көзделген тәртiппен сақтандыру портфелiн беру туралы шешiм қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z211" w:id="161"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z211" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру (қайта сақтандыру) ұйымының құжаттарын және мүлкін сақтандыру (қайта сақтандыру) ұйымынан уақытша әкімшіліктің басшысына қабылдау-өткізу жиынтықты актісіне қол қойған күннен бастап күнтізбелік 30 (отыз) күннен аспайтын мерзімде Сақтандыру төлемдеріне кепілдік беру қорына "жалпы сақтандыру" саласындағы қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының сақтандыру шарттарының тiзiлiмiн ұсынады;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z212" w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z212" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 18-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z213" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z213" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18-1. "Өмірді сақтандыру" саласында қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігі сақтандыру (қайта сақтандыру) ұйымын "өмірді сақтандыру" саласы бойынша қызметті жүзеге асыруға лицензиядан айырған күннен бастап 2 (екі) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z214" w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z214" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның және "Сақтандыру төлемдеріне кепілдік беру туралы" 2003 жылғы 3 маусымдағы Қазақстан Республикасы Заңының 15-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 1) тармақшасына сәйкес кепілдік берілетін сақтандырудың аннуитеттік сыныптары бойынша таратылатын сақтандыру (қайта сақтандыру) ұйымның дерекқорынан таратылатын сақтандыру (қайта сақтандыру) ұйымының аннуитеттік сақтандыру шарттарының тізілімін қалыптастырады және Сақтандыру төлемдеріне кепілдік беру қорына береді;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z215" w:id="165"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z215" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру төлемдеріне кепілдік беру қоры сақтандырудың аннуитеттік сыныптары бойынша кепілдік төлемдерді жүзеге асырғаны туралы хабарлама жариялайды. Сақтандырудың аннуитеттік сыныптары бойынша кепілдік төлемдердің жүзеге асырылғаны туралы хабарлама Қазақстан Республикасының барлық аумағында қазақ және орыс тілдерінде таратылатын екі баспа басылымында және сақтандыру (қайта сақтандыру) ұйымының интернет-ресурсында жарияланады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z216" w:id="166"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z216" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z217" w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z217" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "48. Уақытша әкiмшiлiк тарату комиссиясы тағайындалған күннен бастап өз өкiлеттiгiнен босайды және Банктер туралы заңда, Сақтандыру туралы заңда белгiленген мерзiмдерде және тәртiпте мүлiк пен құжаттарды (ұйымның бухгалтерлiк және өзге де құжаттамасын, мөрлерiн (бар болса), мөртабандарын, материалдық құндылықтарын және өзге де мүлкiн) тарату комиссиясының төрағасына табыстауды қамтамасыз етедi.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z218" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z218" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қосымшаға сәйкес нысан бойынша уақытша әкімшіліктің шығыстар сметасы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z219" w:id="169"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z219" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Түзету коэффициентін қолдану қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11651 болып тіркелген, 2015 жылы 29 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z220" w:id="170"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z220" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Түзету коэффициентін қолдану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8825,90 +8919,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="171"/>
+    <w:bookmarkStart w:name="z222" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3. Түзету коэффициенті міндетті сақтандыру шартын жасау күнінің алдындағы соңғы 5 (бес) жыл ішінде зардап шеккен қызметкерлердің орташа жылдық саны және міндетті сақтандыру шартын жасау күніне сақтанушы қызметкерлерінің тиісті жалпы саны негізінде айқындалады. Түзету коэффициенттерінің мәндері Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында белгіленген.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8921,110 +9015,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="172"/>
+    <w:bookmarkStart w:name="z224" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 10-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z225" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z225" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10. Сақтанушы түзету коэффициенттерін міндетті сақтандыру шартын жасау күнінің алдындағы соңғы 5 (бес) жыл ішінде сақтандыру жағдайлары болмаған жағдайда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1-тармағына сәйкес айқындайды.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9370,68 +9464,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="174"/>
+    <w:bookmarkStart w:name="z272" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру сыйлықақыларының, міндетті жарналар, қосымша жарналар мен шартты міндеттемелердің есептелген сомасы жөніндегі мәліметтер   (сақтандыру ұйымы - қатысушының атауы)  Есепті кезең: 20 __ жылғы _______ тоқсандағы жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (теңгемен)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10419,68 +10513,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="175"/>
+    <w:bookmarkStart w:name="z275" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасалған сақтандыру шарттарының саны, сақтандыру сыйлықақылары мен сақтандыру төлемдерінің жалпы есептелген сомасы туралы мәліметтер  ________________________________________________  (сақтандыру ұйымы - қатысушының атауы)  20 __ жылғы _______ тоқсандағы)  Есепті кезең: 20 __ жылғы _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңгемен)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11291,65 +11385,1225 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="176"/>
+    <w:bookmarkStart w:name="z278" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру жағдайы туралы  20 __ жылғы "___" ___________ № ______ хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тікелей сақтандырушының атауы, орналасқан жері, телефон нөмірі және банк деректемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Зардап шегушi деп танылған тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне зиян келтiру салдарынан азаматтық-құқықтық жауапкершілігі басталған тұлға туралы мәліметтер: тегі, аты, әкесінің аты (бар болса) және сақтанушының мекен-жайы (жеке тұлғалар үшін); атауы, мекен-жайы және банк деректемелері (заңды тұлғалар үшін) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зардап шегушi деп танылған тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне зиян келтiру салдарынан азаматтық-құқықтық жауапкершілігі басталған тұлғаның сақтандыру полисінің нөмірі мен ресімделген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру жағдайы туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік құқық бұзушылық туралы iс бойынша қаулының күнi, әкімшілік құқық бұзушылық туралы істерді қарауға уәкілетті органның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттың қылмыстық іс жөнінде іс жүргізу шешімін қабылдаған күні және оның заңды күшіне енетін күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру жағдайын қарауға жауапты тұлғаның лауазымы, тегі, аты, әкесінің аты (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірі: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін сақтандыру қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тікелей реттеуді жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z281" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сақтандыру жағдайының реттелгені туралы  20 __ жылғы "___" ___________ № ______ хабарлама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12055,50 +13309,595 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Сақтандыру жағдайын реттеумен байланысты шығыстар (теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зардап шегушінің (зардап шегушімен) келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зардап шегушінің (зардап шегушімен) өміріне және (немесе) денсаулығына келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зиянның мөлшерін анықтауға байланысты шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Өзге мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12107,88 +13906,88 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Бірінші басшының немесе уәкілетті тұлғаның тегі, аты, әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Сақтандыру жағдайын қарауға жауапты тұлғаның лауазымы, тегі, аты, әкесінің аты (бар болса):</w:t>
+      (бар болса):______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...17 lines deleted...]
-      Телефон нөмірі: _______________________</w:t>
+      Телефон нөмірі: __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12250,51 +14049,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>енгізілетін сақтандыру қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реттеу мәселелері бойынша</w:t>
+              <w:t xml:space="preserve"> реттеу мәселелері бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12302,51 +14101,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12380,51 +14179,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тікелей реттеуді жүзеге асыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12451,65 +14250,65 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="177"/>
+    <w:bookmarkStart w:name="z284" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру жағдайының реттелгені туралы  20 __ жылғы "___" ___________ № ______ хабарлама</w:t>
+        <w:t xml:space="preserve"> Сақтандыру төлемін жүзеге асырудан бас тарту туралы хабарлама  20 __ жылғы "____" _____________ № _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12669,52 +14468,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Зардап шегушi деп танылған тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне зиян келтiру салдарынан азаматтық-құқықтық жауапкершілігі басталған тұлға туралы мәліметтер: тегі, аты, әкесінің аты (бар болса) және сақтанушының мекен-жайы (жеке тұлғалар үшін); атауы, мекен-жайы және банк деректемелері (заңды тұлғалар үшін) </w:t>
+              <w:t>
+Зардап шегушi деп танылған тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне зиян келтiру салдарынан азаматтық-құқықтық жауапкершілігі басталған тұлға туралы мәліметтер: сақтанушының тегі, аты, әкесінің аты (бар болса) және мекен-жайы (жеке тұлғалар үшін); атауы, мекен-жайы және банк деректемелері (заңды тұлғалар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12996,52 +14795,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Әкімшілік құқық бұзушылық туралы iс бойынша қаулының күнi, әкімшілік құқық бұзушылық туралы істерді қарауға уәкілетті органның атауы</w:t>
+              <w:t xml:space="preserve">
+Әкімшілік құқық бұзушылық туралы iс бойынша қаулының күнi, әкімшілік құқық бұзушылық туралы істерді қарауға уәкілетті органның атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13215,51 +15014,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру жағдайын реттеумен байланысты шығыстар (теңгемен)</w:t>
+Сақтандыру жағдайын реттеумен байланысты және пайда алушыға төленетін шығыстар (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13324,51 +15123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зардап шегушінің (зардап шегушімен) келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
+Зардап шегушінің (зардап шегушілердің) мүлкіне келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13433,51 +15232,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зардап шегушінің (зардап шегушімен) өміріне және (немесе) денсаулығына келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
+Зардап шегушінің (зардап шегушілердің) өміріне және (немесе) денсаулығына келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13760,50 +15559,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Сақтандыру төлемін жүзеге асырудан бас тартуға негіздемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Өзге мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13813,69 +15721,249 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бірінші басшының немесе уәкілетті тұлғаның тегі, аты, әкесінің аты </w:t>
+      Тікелей сақтандырушының бірінші басшысының немесе уәкілетті тұлғаның тегі, аты, әкесінің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (бар болса):______________________________________________________________________</w:t>
+      аты (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірі: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты сақтандырушы толтыратын мәліметтер (келісемін немесе келіспеймін):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты сақтандырушының атауы, орналасқан жері, телефон нөмірі және банк деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапты сақтандырушының бірінші басшысының немесе уәкілетті тұлғаның тегі, аты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі: __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -14007,51 +16095,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14085,51 +16173,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тікелей реттеуді жүзеге асыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 3-қосымша</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14156,68 +16244,1220 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="178"/>
+    <w:bookmarkStart w:name="z287" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру төлемін жүзеге асырудан бас тарту туралы хабарлама  20 __ жылғы "____" _____________ № _______</w:t>
+        <w:t xml:space="preserve"> Сақтандыру төлемінің мөлшерін есептеу туралы өтініш  20 __ жылғы "____" _____________ № _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тікелей сақтандырушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты сақтандырушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зардап шегуші___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (зардап шегушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлкіне келтірілген зиянды өтеу бойынша сақтандыру төлемінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөлшерін есептеу үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зардап шегушінің мүлкіне келтірілген зиянды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өтеу бойынша сақтандыру төлемінің мөлшері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________ теңгені </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы цифрмен және жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      құрайды. №_____ сақтандыру жағдайы туралы хабарлама </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________ 20_жылғы "___" ____________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты сақтандырушының атауы) жіберілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тікелей сақтандырушының бірінші басшысының немесе уәкілетті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның тегі, аты, әкесінің аты (бар болса):___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жауапты сақтандырушы толтыратын мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________, сақтандыру төлемінің (жауапты сақтандырушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мөлшерін есептеу туралы 20__жылғы "____" _________ №_____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінішті қарап, зардап шегуші __________________________________ (зардап шегушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      келтірілген зиянды өтеу бойынша сақтандыру төлемі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________ теңгені құрайтыны (сомасы цифрмен және жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________ сақтандыру төлемнің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жауапты сақтандырушының атауы) мөлшерін есептеу туралы өтінішті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алған күнге сақтандыру төлемі ___________________ теңгені құрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы цифрмен және жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру сомасы тиісті сақтандырушыларға немесе пайда алушыларға жауапты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандырушымен іске асырылған басқа зардап шегушілеріне келтірілген зиянды өтеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бойынша сақтандыру төлемдері шегеріле отырып, жауапты сақтандырушымен көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапты сақтандырушының бірінші басшысының немесе уәкілетті тұлғаның тегі, аты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірі: __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін сақтандыру қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> реттеу мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің, сақтандыру (қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтандыру) ұйымының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уақытша әкімшілігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(уақытша әкімшісін) тағайындау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оның өкілеттіктері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бекітілді"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уақытша әкімшілік басшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20___ жылғы "____"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z290" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уақытша әкімшіліктің шығыстар сметасы  ______________________________ жылғы ______ айындағы___  ______________________________________  ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14230,305 +17470,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тікелей сақтандырушының атауы, орналасқан жері, телефон нөмірі және банк деректемелері</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Шығыстар атауының баптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспарланған шығыстар сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зардап шегушi деп танылған тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне зиян келтiру салдарынан азаматтық-құқықтық жауапкершілігі басталған тұлға туралы мәліметтер: сақтанушының тегі, аты, әкесінің аты (бар болса) және мекен-жайы (жеке тұлғалар үшін); атауы, мекен-жайы және банк деректемелері (заңды тұлғалар үшін)</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зардап шегушi деп танылған тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне зиян келтiру салдарынан азаматтық-құқықтық жауапкершілігі басталған тұлғаның сақтандыру полисінің нөмірі мен ресімделген күні</w:t>
+Қызметкерлерге еңбекақы төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14557,87 +17805,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру жағдайы туралы мәліметтер</w:t>
+Уақытша әкімшілік басшысына және мүшелеріне, сондай-ақ еңбек шарттары негізінде жұмыс істейтін ұйымның қызметкерлеріне еңбекақы төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14666,87 +17914,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.1.</w:t>
-[...35 lines deleted...]
-Әкімшілік құқық бұзушылық туралы iс бойынша қаулының күнi, әкімшілік құқық бұзушылық туралы істерді қарауға уәкілетті органның атауы </w:t>
+1.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымдық еңбекақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14775,87 +18023,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.2.</w:t>
+1.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соттың қылмыстық іс жөнінде іс жүргізу шешімін қабылдаған күні және оның заңды күшіне енетін күні</w:t>
+Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14884,87 +18132,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+1.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру жағдайын реттеумен байланысты және пайда алушыға төленетін шығыстар (теңгемен)</w:t>
+Міндетті зейнетақы жарналары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14993,87 +18241,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.1.</w:t>
+1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зардап шегушінің (зардап шегушілердің) мүлкіне келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
+Өтеулі қызмет көрсету шарттары бойынша қызмет көрсететін тұлғаларға еңбекақы төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15102,87 +18350,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зардап шегушінің (зардап шегушілердің) өміріне және (немесе) денсаулығына келтірілген зиянды өтеу бойынша сақтандыру төлемі</w:t>
+Бюджетке аударымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15211,87 +18459,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.3.</w:t>
+2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зиянның мөлшерін анықтауға байланысты шығыстар</w:t>
+Салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15320,87 +18568,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.4.</w:t>
+2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзге шығыстар</w:t>
+Төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15429,87 +18677,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру төлемін жүзеге асырудан бас тартуға негіздемелер</w:t>
+Өзге де салықтар және бюджетке төленетін басқа да міндетті төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15538,87 +18786,4848 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзге мәліметтер</w:t>
+Әкімшілік шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтік және шаруашылық қажеттікке арналған көлікті жалдау қызметтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс қызметтері (телекоммуникация шығыстары, телефон, телеграф пайдаланғаны үшін абоненттік төлем, қалааралық және халықаралық сөйлесу, почта және анықтама қызметтерінің қызмет көрсету шығыстары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үйлер мен ғимараттарды (меншікті және кепілге қойылған мүлікті) күзету және сигнализация қызметтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлікті күзету қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көліктерге арналған тұрақтар ұсыну қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік тіркеу қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлікті техникалық бақылаудан өткізу қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлікті сақтандыру қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мердігерлік тәсілмен жүзеге асырылатын негізгі құрал-жабдықтарды және тауар-материалдық құндылықтарды ағымдағы жөндеу, техникалық сервистік қызмет көрсету (тексеру), демонтаж жұмыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй-жайды жалдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу органдарында жылжымайтын мүлікті және тиісті құжаттаманы тіркеу қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікті бағалау қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұқаралық ақпарат құралдарында жариялау қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыту жүйесін іске қосуға дайындау қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сантехникалық жұмыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікті сақтау қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды нотариалды куәландыру және аппостильдеу қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікті тасымалдау, тиеу, түсіру қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауда-саттықты ұйымдастыру және өткізу қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инкассациялау қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сараптама өткізу қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарламалық қамтамасыз етуге қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды аудару қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірлерін орнату, ауыстыру немесе көшіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық депозитарий қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды ғылыми-техникалық өңдеу қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк шотына қызмет көрсету, банк шотын ашпай жүзеге асырылған ақша аударымы және төлемі бойынша қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сот орындаушыларының қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметкерлер еңбек (қызметтік) міндеттерін атқарған кезде оларды жазатайым оқиғалардан міндетті сақтандыру қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік медициналық сақтандыру қорына аударымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауар-материалдық құндылықтарды сатып алу шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офистік жабдықты жұмыс күйінде ұстауға арналған шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарын ұстауға арналған шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй-жайларды ұстауға арналған шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағаз және бланк өнімдер сатып алуға арналған шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеңсе тауарларын сатып алуға арналған шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанар-жағар май материалдарын сатып алуға арналған шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іссапар шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңылыс нұсқау бойынша келіп түскен ақшаны қайтару шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің активтері мен міндеттемелерін басқа банкке (банктерге) бір мезгілде беру бойынша операцияларды жүргізуге арналған банк шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) ұйымының толық көлемде сақтандыру портфелін басқа сақтандыру ұйымына беру бойынша шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кездейсоқ шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айына жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15626,268 +23635,124 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      аты (бар болса):</w:t>
+      Бас бухгалтер ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+      (тегі, аты, әкесінің аты) (бар болса)      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефон нөмірі: ____________________</w:t>
+      Орындаушы _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жауапты сақтандырушы толтыратын мәліметтер (келісемін немесе келіспеймін):</w:t>
+      (тегі, аты, әкесінің аты) (бар болса)      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...125 lines deleted...]
-      Телефон нөмірі: __________________________________________________________________</w:t>
+      Телефон нөмірі __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15949,51 +23814,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>енгізілетін сақтандыру қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> реттеу мәселелері бойынша</w:t>
+              <w:t>реттеу мәселелері бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16001,51 +23866,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16066,798 +23931,149 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тікелей реттеуді жүзеге асыру</w:t>
+              <w:t>Зейнетақы аннуитетінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 4-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>үлгілік шартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="179"/>
+    <w:bookmarkStart w:name="z293" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру төлемінің мөлшерін есептеу туралы өтініш  20 __ жылғы "____" _____________ № _______</w:t>
-[...158 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Зейнетақы аннуитеті шартына қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Зардап шегушінің мүлкіне келтірілген зиянды </w:t>
-[...485 lines deleted...]
-      Телефон нөмірі: __________________________________________________________________</w:t>
+      Ескерту. 8-қосымшаның күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16971,51 +24187,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17036,7261 +24252,139 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банктің, сақтандыру (қайта</w:t>
+              <w:t>Зейнетақы аннуитеті шарты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтандыру) ұйымының</w:t>
+              <w:t>бойынша сақтандыру ұйымынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уақытша әкімшілігін</w:t>
+              <w:t>сақтандыру сыйлықақысын және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(уақытша әкімшісін) тағайындау</w:t>
+              <w:t>сақтандыру төлемін есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және оның өкілеттіктері</w:t>
+              <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына қосымша</w:t>
-[...194 lines deleted...]
-              <w:t xml:space="preserve">_______________ </w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="180"/>
+    <w:bookmarkStart w:name="z296" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уақытша әкімшіліктің шығыстар сметасы  ______________________________ жылғы ______ айындағы___  ______________________________________  ұйымның атауы</w:t>
-[...6579 lines deleted...]
-        <w:t xml:space="preserve"> Зейнетақы аннуитеті шартына қорытынды</w:t>
+        <w:t xml:space="preserve"> Зейнетақы аннуитеті шарты бойынша ағымдағы құн факторын, зейнетақы жинақтары мен сақтандыру сыйлықақысының жеткіліктілігін, мерзімді сақтандыру төлемінің мөлшерін есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:p>
-[...345 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымшаның күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24334,55 +24428,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24708,31 +24802,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>