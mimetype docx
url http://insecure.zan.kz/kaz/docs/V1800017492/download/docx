--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="535f1c7" w14:textId="535f1c7">
+    <w:p w14:paraId="2beee70" w14:textId="2beee70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8192,933 +8192,379 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">7. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. "Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
+      8. "Түзету коэффициентін қолдану қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген, 2014 жылы 3 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="153"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11651 болып тіркелген, 2015 жылы 29 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z220" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері </w:t>
+      көрсетілген қаулымен бекітілген Түзету коэффициентін қолдану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="154"/>
-[...35 lines deleted...]
-      Уақытша әкімшілік ұйым басшысы (оның орнындағы адам) және ұйымның материалдық жауапты өзге адамдар мөрлерді (бар болса), мөртабандарды, клишелерді, кілттерді, пломбирлерді және Қағидалардың 15-тармағының 2) тармақшасында көрсетілген құжаттарды өткізбеген жағдайда Қағидалардың 19 және 20-тармақтарына сәйкес уақытша әкімшіліктің жұмысты жүзеге асыруына кедергі ету туралы актіні (бұдан әрі - кедергі ету туралы акт) жасайды және 2 (екі) жұмыс күні ішінде қажетті мөрлердің, мөртабандардың, клишелердің, кілттердің және пломбирлердің телнұсқаларын дайындау бойынша шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Түзету коэффициенті міндетті сақтандыру шартын жасау күнінің алдындағы соңғы 5 (бес) жыл ішінде зардап шеккен қызметкерлердің орташа жылдық саны және міндетті сақтандыру шартын жасау күніне сақтанушы қызметкерлерінің тиісті жалпы саны негізінде айқындалады. Түзету коэффициенттерінің мәндері Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағында белгіленген.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z206" w:id="156"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-тармақтың</w:t>
-[...510 lines deleted...]
-        </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="171"/>
+    <w:bookmarkStart w:name="z224" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 10-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z225" w:id="172"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z225" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10. Сақтанушы түзету коэффициенттерін міндетті сақтандыру шартын жасау күнінің алдындағы соңғы 5 (бес) жыл ішінде сақтандыру жағдайлары болмаған жағдайда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1-тармағына сәйкес айқындайды.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9464,68 +8910,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="173"/>
+    <w:bookmarkStart w:name="z272" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру сыйлықақыларының, міндетті жарналар, қосымша жарналар мен шартты міндеттемелердің есептелген сомасы жөніндегі мәліметтер   (сақтандыру ұйымы - қатысушының атауы)  Есепті кезең: 20 __ жылғы _______ тоқсандағы жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (теңгемен)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10513,68 +9959,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="174"/>
+    <w:bookmarkStart w:name="z275" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасалған сақтандыру шарттарының саны, сақтандыру сыйлықақылары мен сақтандыру төлемдерінің жалпы есептелген сомасы туралы мәліметтер  ________________________________________________  (сақтандыру ұйымы - қатысушының атауы)  20 __ жылғы _______ тоқсандағы)  Есепті кезең: 20 __ жылғы _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңгемен)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11385,68 +10831,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="175"/>
+    <w:bookmarkStart w:name="z278" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру жағдайы туралы  20 __ жылғы "___" ___________ № ______ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12545,68 +11991,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="176"/>
+    <w:bookmarkStart w:name="z281" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру жағдайының реттелгені туралы  20 __ жылғы "___" ___________ № ______ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14250,68 +13696,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="177"/>
+    <w:bookmarkStart w:name="z284" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру төлемін жүзеге асырудан бас тарту туралы хабарлама  20 __ жылғы "____" _____________ № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16244,68 +15690,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="178"/>
+    <w:bookmarkStart w:name="z287" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру төлемінің мөлшерін есептеу туралы өтініш  20 __ жылғы "____" _____________ № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17070,6689 +16516,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...323 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="179"/>
-[...6311 lines deleted...]
-      Телефон нөмірі __________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23976,68 +16820,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="180"/>
+    <w:bookmarkStart w:name="z293" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы аннуитеті шартына қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымшаның күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24323,68 +17167,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="181"/>
+    <w:bookmarkStart w:name="z296" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы аннуитеті шарты бойынша ағымдағы құн факторын, зейнетақы жинақтары мен сақтандыру сыйлықақысының жеткіліктілігін, мерзімді сақтандыру төлемінің мөлшерін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымшаның күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24428,55 +17272,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>