--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="195b194" w14:textId="195b194">
+    <w:p w14:paraId="3b64f07" w14:textId="3b64f07">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Бас Прокурорының 2018 жылғы 25 қыркүйектегі № 118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 28 қыркүйекте № 17447 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Құқық қорғау қызметі туралы" 2011 жылғы 6 қаңтардағы Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1-1 тармағына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 33-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса берілген:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -657,91 +739,129 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы прокуратура органдары жүйесінің конкурстық негізде орналасатын басшы лауазымдарының тізбесі</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы прокуратура органдары жүйесінің конкурстық негізде орналасатын басшы лауазымдарының  тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      1.Аудан және оларға теңестірілген қала, ауданаралық, сондай-ақ мамандандырылған (әскери, табиғат қорғау, көлік және арнайы объектілердің прокуроры) прокурор.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өңірдің әскери прокуроры, гарнизонның әскери прокуроры, әскери және өңірдің көлік прокуроры, аудандық және оған теңестірілген (қала, ауданаралық, сонымен қатар мамандандырылған) прокурорлар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2.Облыс прокуратураларының және оған теңестірілген прокуратуралардың басқарма бастығы (республикалық маңызы бар қалалардың және Қазақстан Республикасы астанасының прокуратуралары, бас әскери және көлік прокуратуралары).</w:t>
+    <w:bookmarkStart w:name="z96" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бас әскери прокуратурасының, Бас көлік прокуратурасының, облыс прокуратураларының және оған теңестірілген (астана және республикалық маңызы бар) прокуратуралардың басқарма бастығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -946,54 +1066,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурс бос лауазым пайда болған күннен бастап бір ай ішінде жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аудан және оларға теңестірілген қала, ауданаралық, сондай-ақ мамандандырылған (әскери, табиғат қорғау, көлік және арнайы объектілердің прокуроры) прокуроры лауазымына конкурсты Қазақстан Республикасының Бас прокуратурасы (бұдан әрі - Бас прокуратура), облыс прокуратураларының және оған теңестірілген прокуратуралардың басқарма бастығы (республикалық маңызы бар қалалардың және Қазақстан Республикасы астанасының прокуратуралары, бас әскери және көлік прокуратуралары) лауазымына конкурсты - облыс прокуратурасы және оған теңестірілген прокуратура (бұдан әрі - облыс прокуратурасы) өткізеді.</w:t>
+      3. Өңірдің әскери прокуроры, гарнизонның әскери прокуроры, әскери және өңірдің көлік прокуроры, аудан және оған теңестірілген қала, ауданаралық, сонымен қатар мамандандырылған прокуроры лауазымына конкурсты Қазақстан Республикасының Бас прокуратурасымен (бұдан әрі – Бас прокуратура) жүргізіледі, Бас әскери прокуратурасы, Бас көлік прокуратурасы, астананың, облыстың, республикалық маңызы бар қалалардың прокуратураларының басқарма бастығы лауазымына конкурсты – Бас әскери прокуратурасы, Бас көлік прокуратурасы, астананың, облыстың, республикалық маңызы бар қалалардың прокуратуралары өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Конкурс мына түрлерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1325,156 +1507,138 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда, хабарландыру жарияланған кезден бастап бес жұмыс күнінен кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес лауазымды адамның ұсынымхаты (бұдан әрі – ұсынымхат) қоса беріледі.</w:t>
+        <w:t>
+      10. Өтінішке жұмыстағы негізгі көрсеткіштерді және шынайы жетістіктерді көрсететін қызмет нәтижелері туралы тікелей басшы қол қойған анықтама, осы Қағидаларға 2-қосымшаға сәйкес лауазымды адамның ұсынымхаты (бұдан әрі – ұсынымхат) қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратура қызметкерлері үшін ұсынымхатқа Бас прокуратураның құрылымдық бөлімшелерінің басшылары не олардың орынбасарлары, Бас әскери прокуратурасы, Бас көлік прокуратурасы, облыстар прокуратураларының және оларға теңестірілген (астананың және республикалық маңызы бар қалалардың) прокуратуралардың, Бас прокуратура жанындағы Құқық қорғау органдары академиясының, Бас прокуратураның Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің қызметкерлері, Бас прокуратураның Инвесторлардың құқықтарын қорғау комитетінің қызметкерлері үшін – прокуратура органдарының басшылары не олардың орынбасарлары, Бас прокуратураның Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің аумақтық және оған теңестірілген органдарының қызметкерлері үшін – Бас прокуратураның Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің аумақтық және оған теңестірілген органдардың бастықтары не олардың орынбасарлары қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Бас Прокурорының 02.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1489,91 +1653,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар топтамасы толық ұсынылмаған, сондай-ақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзім бұзыла отырып ұсынылған жағдайда кадр қызметі кандидаттың конкурса қатысуға өтінішін кері қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тиісті прокуратура органының кадр қызметі кандидаттарды жарияланған лауазымға біліктілік талаптарының сәйкестігін, сондай-ақ олардың кәсіптік, іскерлік және жеке сапаларын зерттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кандидат жарияланған лауазымға Біліктілік талаптарына сәйкес келген кезде кандидат компьютерлік тестілеуден, полиграфологиялық және психологиялық-әлеуметтанушылық зерттеулерден өтуге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полиграфологиялық зерттеуден өту тәртібі "Қазақстан Республикасының құқық қорғау органдарында, азаматтық қорғау органдарында, мемлекеттік фельдъегерлік қызметінде полиграфологиялық зерттеуден өту қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 19 маусымдағы № 683 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1648,70 +1812,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кандидаттар туралы толық және объективті ақпарат алу үшін тізімдер тексеру үшін прокуратура органының өзіндік қауіпсіздік қызметіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1730,70 +1894,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Прокуратура органының өзіндік қауіпсіздік қызметі кандидаттарды зерттеу нәтижелері бойынша тиісті ақпаратты кадр қызметіне әңгімелесу жүргізгенге дейін бес жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1812,70 +1976,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Кандидаттарға материалдар (қызмет туралы тізім, қызмет нәтижелері туралы анықтама, ұсынымхат, компьютерлік тестілеу және полиграфологиялық зерттеу нәтижелері, бәсекеге қабілеттілік көрсеткіші (цифрлық рейтинг), сондай-ақ жүргізілген психологиялық-әлеуметтанушылық зерттеулердің нәтижесі бойынша қорытынды әңгімелесу өткізілгенге дейін үш жұмыс күнінен кешіктірілмей комиссияға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1894,188 +2058,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әңгімелесу өткізу күні мен уақыты туралы кандидат ол өткізілгенге дейін үш жұмыс күнінен кешіктірілмей хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Өзге құқық қорғау органдарының қызметкерлері арасында ведомствоаралық конкурс өткізу тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Ведомствоаралық конкурсқа жарияланған лауазымға біліктілік талаптарына сәйкес келген жағдайда өзге құқық қорғау органдарының қызметкерлері қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Ведомствоаралық конкурсқа қатысуға өтініш конкурсты жариялаған прокуратура органының кадр қызметіне осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда, хабарландыру жарияланған кезден бастап он жұмыс күнінен кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жолданымға құқық қорғау органдарының кадр қызметі куәландырған қызмет туралы тізім, жұмыстағы негізгі көрсеткіштер және шынайы жетістіктер туралы анықтама, бәсекеге қабілеттілік көрсеткіші (цифрлық рейтинг) және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда тікелей басшы қол қойған ұсынымхаты қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2094,51 +2258,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2153,91 +2317,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар топтамасы толық ұсынылмаған, сондай-ақ Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзімі бұзылған жағдайда кадр қызметі кандидаттың конкурсқа қатысуға өтінішін кері қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тиісті прокуратура органының кадр қызметі кандидаттарды жарияланған лауазымға біліктілік талаптарының сәйкестігін, сондай-ақ олардың кәсіптік, іскерлік және жеке сапаларын зерттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Кандидат жарияланған лауазымға Біліктілік талаптарына сәйкес келген кезде кандидат қызметтік міндетін атқаратын құқық қорғау органында полиграфологиялық және психологиялық-әлеуметтанушылық зерттеулерден өтуге жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прокуратура органдарының кадр қызметі тиісті құқық қорғау органына полиграфологиялық және психологиялық-әлеуметтанушылық зерттеулер қорытындысын беру туралы сұрау салу жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2292,70 +2456,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Кандидаттар туралы толық және объективті ақпарат алу үшін кандидаттар тізімдері тексеру үшін прокуратура органының өзіндік қауіпсіздік қызметіне жіберіледі, сондай-ақ қажет болған жағдайда, ақпарат кандидаттың жұмыс орны бойынша құқық қорғау органынан сұратылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2374,70 +2538,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Прокуратура органының өзіндік қауіпсіздік қызметі кандидаттарды зерттеу нәтижелері бойынша тиісті ақпаратты кадр қызметіне әңгімелесу жүргізгенге дейін бес жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2456,70 +2620,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Кандидаттарға материалдар (қызмет туралы тізім, қызмет нәтижелері туралы анықтама, ұсынымхат, компьютерлік тестілеу мен полиграфологиялық зерттеу нәтижелері, бәсекеге қабілеттілік көрсеткіші (цифрлық рейтинг), сондай-ақ жүргізілген психологиялық-әлеуметтанушылық зерттеулердің нәтижесі бойынша қорытынды әңгімелесу өткізілгенге дейін үш жұмыс күнінен кешіктірілмей комиссияға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2538,524 +2702,526 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әңгімелесу өткізу күні мен уақыты туралы кандидат ол өткізілгенге дейін үш жұмыс күнінен кешіктірілмей хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Компьютерлік тестілеуді ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кандидаттарды тестілеуді Бас прокуратура Бас прокуратураның не әскери және көлік прокуратурасы органдарының, облыс прокуратурасының және оған теңестірілген (астана және республикалық маңызы бар) прокуратурасының тестілеу залында компьютерлік тестілеуге арналған цифрлық жүйеде "Онлайн" режимде қазақ немесе орыс тілдерінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z98" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу процесі Прокуратура органдарының бірыңғай көлік ортасының қорғалған байланыс арналары арқылы аудио - бейне хаттама жасай отырып бейне конференция байланысын қолдану арқылы өткізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Бас Прокурорының 02.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Кандидат осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының заңнамасын білуіне компьютерлік тестілеу бағдарламасы бойынша тестілеуден өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тестілеуге өзімен бірге жеке сәйкестендіру нөмірі бар Қазақстан Республикасы азаматының жеке басын куәландыратын құжаты бар кандидаттар жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тестілеу басталғанға дейін кадр қызметінің өкілі тестілеу өткізу тәртібі бойынша нұсқама жүргізеді, сұрақтар туындаған кезде тиісті түсініктемелер береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Тестілеу кезінде қанағаттанарлықсыз көңіл-күйдегі кандидат ол туралы тестілеу басталғанға дейін кадр қызметінің өкіліне хабарлайды. Бұл жағдайда мұндай кандидатты тестілеу осы күн ішінде басқа уақытта не басқа күні өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Тестілеу кезінде кандидаттарға тестілеу өткізіліп жатқан үй-жайдан шығып кетуге, басқа кандидаттармен сөйлесуге, материалдар алмасуға, қабылдаушы, жіберуші электр қондырғыларын (оның ішінде, ұялы телефондарды, қалталық персоналды компьютерлерді және өзге де электрондық жабдықты), қағаз түріндегі жеткізгішті қолдануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары бұзылған кезде кадр қызметінің өкілі тестілеуді тоқтатады, бұзушылыққа жол берген кандидатты тестілеуге арналған бөлмеден шығарады және ерікті нысанда тисті акті жасайды. Кандидатты тестілеу нәтижелері жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Тестіні орындауға арналған уақыт 90 минутты (120 сұрақ) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестіні орындауға берілген уақыт өткен соң бағдарлама автоматты түрде жабылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Тесті бойынша шекті мәндер сұрақтардың жалпы санының кемінде 70% дұрыс жауабын құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Тестілеудің дұрыс жауаптарын есептеу автоматты түрде компьютерлік бағдарламаның көмегімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Тестілеу аяқталғаннан кейін кандидаттарға тегі, аты, әкесінің аты (бар болса), өткізу күні, жұмсалған уақыты, дұрыс жауаптар саны көрсетіле отырып тестілеу нәтижелері беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Тестілеу нәтижелері тестілеу өткен күннен бастап бір жыл бойы жарамды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Әңгімелесу жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Кандидаттармен әңгімелесуді құрамын басшысы бекітетін прокуратура органының комиссиясы өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Комиссияның құрамына прокуратура органы бөлімшелерінің басшылары, өзіндік қауіпсіздік қызметінің, кадр қызметінің өкілдері және өзге қызметкерлер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның хатшысы прокуратура органының кадр қызметінің өкілі болып табылады, ол оның жұмысының ұйымдастырушылық қамтамасыз етілуін жүзеге асырады және дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3110,110 +3276,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Комиссия құрамына кемінде бес мүше кіруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Комиссия отырысы комиссия мүшелерінің жалпы санының үштен екісі қатысса заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Әңгімелесуге жарияланған лауазымға Біліктілік талаптарына сәйкес келетін, компьютерлік тестілеуден оң нәтижелері бар, полиграфологиялық және психологиялық-әлеуметтанушылық зерттеулерден өткен кандидаттар жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Компьютерлік тестілеудің оң нәтижелері ретінде мәні Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3270,168 +3436,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Әңгімелесуге жіберілген кандидаттар конкурсты жариялаған прокуратура органында оның интернет-ресурсында орналастырылған кестеге сәйкес өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әңгімелесу Прокуратура органдарының бірыңғай көлік ортасының қорғалған байланыс арналары арқылы аудио - бейне хаттама жасай отырып бейне конференция байланысын қолдану арқылы онлайн өткізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Комиссия әңгімелесу өткізу қорытындылары бойынша мына шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарияланған бос лауазымға тағайындауға ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарияланған бос лауазымға тағайындаудан бас тартуға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Кандидаттармен әңгімелесу хаттама түрінде ресімделеді және техникалық жазба құралдарының (аудио және (немесе) бейне) көмегімен тіркеледі, кандидаттарға осы бойынша әңгімелесу басында ескертіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3450,166 +3616,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Кандидаттармен әңгімелесу хаттамасына төраға, комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның техникалық жазу құралдарын қолдануы туралы комиссия отырысының хаттамасында белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Техникалық жазу құралдарының көмегімен әңгімелесу барысында тіркелген материалдар прокуратура органының кадр қызметінде конкурс аяқталған кезден бастап кемінде бір жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Комиссия құрамының қатысып отырғандарының көпшілігі дауыс берсе, кандидат комиссияның оң қорытындысын алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беру кезінде дауыстар тең болған кезде комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Прокуратура органының кадр қызметі комиссия қабылдаған шешім туралы оны өткізген күннен бастап үш жұмыс күні ішінде кандидаттарды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3692,88 +3858,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Комиссияның шешіміне прокуратураның жоғары тұрған органына (жоғары тұрған лауазымды адамға) не сотқа шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3943,68 +4109,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі конкурсқа қатысу үшін арыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4585,68 +4751,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі конкурсқа қатысу үшін кандидатқа ҰСЫНЫМХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5104,68 +5270,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ведомствоаралық конкурсқа қатысу үшін арыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5764,68 +5930,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ведомствоаралық конкурсқа қатысу үшін кандидатқа ҰСЫНЫМХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6236,68 +6402,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңнамасын білуге компьютерлік тестілеу бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Бас Прокурорының 02.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6740,55 +6906,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>