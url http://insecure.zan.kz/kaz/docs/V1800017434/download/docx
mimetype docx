--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e03c7f" w14:textId="7e03c7f">
+    <w:p w14:paraId="391d486" w14:textId="391d486">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -853,71 +853,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сайлау алдындағы пікірсайыстарды өткізу қағидалары мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 139/644</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -930,834 +930,744 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы сайлау алдындағы пікірсайыстарды өткізу қағидалары мен шарттары "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және Президенттікке, Қазақстан Республикасының Мәжілісі және (немесе) мәслихаттары депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың, Парламент Сенаты депутаттығына кандидаттардың, бірмандаттық аумақтық сайлау округтері бойынша Мәжіліс және мәслихаттар депутаттығына кандидаттардың, әкімдікке кандидаттардың сайлау алдындағы пікірсайыстарды (бұдан әрі - пікірсайыс) өткізу тәртібі мен шарттарын айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Президенттікке, Қазақстан Республикасының Құрылтайының және (немесе) мәслихаттары депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттардың, әкімдікке кандидаттардың сайлау алдындағы пікірсайыстарды (бұдан әрі - пікірсайыс) өткізу тәртібі мен шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...54 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Сайлау алдындағы пікірсайыстарды өткізу шарттары</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президенттікке кандидаттар, Құрылтай депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар Қазақстан Республикасы Орталық сайлау комиссиясы (бұдан әрі – Ортсайлауком) ұйымдастыратын сайлау алдындағы пікірсайыстарға қатысуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ортсайлауком пікірсайыстарды өткізу туралы шешім қабылданған соң бес күнтізбелік күн ішінде форматын айқындайды және Қазақстан Республикасының Президенттігіне кандидаттарға, Мәжіліс депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партияларға пікірсайыс өткізілетін күні, уақыты және орны туралы жазбаша хабарлайды.</w:t>
+      3. Мәслихат депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар, сондай-ақ бір мандатты аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттар, әкімге кандидаттар Конституциялық заңның 28-бабының 3-тармағына сәйкес тиісті аумақтық сайлау комиссияларын ұйымдастыруға құқылы сайлау алдындағы пікірталастарға қатыса алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5. Аумақтық сайлау комиссиясы пікірсайыстарды өткізу туралы шешім қабылданған сәттен кейін бес күнтізбелік күн ішінде пікірсайыстар форматын айқындайды және оларөткізілетін күн, уақыт және олардың өткізілетін күні, уақыты мен орны туралы жазбаша:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сайлау алдындағы пікірсайыстарды өткізу шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партияларға;</w:t>
+      4. Ортсайлауком пікірсайыстарды өткізу туралы шешім қабылданған соң бес күнтізбелік күн ішінде форматын айқындайды және Қазақстан Республикасының Президенттігіне кандидаттарға, Құрылтай депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партияларға пікірсайыс өткізілетін күні, уақыты және орны туралы жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттарға;</w:t>
+      5. Аумақтық сайлау комиссиясы пікірсайыстарды өткізу туралы шешім қабылданған сәттен кейін бес күнтізбелік күн ішінде пікірсайыстар форматын айқындайды және оларөткізілетін күн, уақыт және олардың өткізілетін күні, уақыты мен орны туралы жазбаша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әкімдікке кандидаттарға хабарлайды;</w:t>
+      1) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партияларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Орталық сайлау комиссиясы аумақтық сайлау комиссиялары үшін бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісінің депутаттығына кандидаттар, Парламент Сенатының депутаттығына кандидаттар арасында пікірсайыстар өткізу туралы шешім қабылданған сәттен бастап күнтізбелік үш күн ішінде пікірсайыс өткізудің жалпы бірыңғай форматын айқындайды және оларды хабардар етеді.</w:t>
+      2) бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Телеарнада пікірсайыстар өткізу форматы кезінде телеарналар Қазақстан Республикасының Президенттігіне, әкімдікке тіркелген кандидаттарға, саяси партиялардың партиялық тізімдері бойынша ұсынылған Мәжіліс және (немесе) мәслихат депутаттығына кандидаттарға, бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісі мен мәслихаттар депутаттығына кандидаттарға, Парламент Сенаты депутаттығына кандидаттарға Орталық сайлау комиссиясымен немесе тиісті сайлау комиссиясымен шарттық негізде пікірсайыс өткізілетін күнін, уақытын, орнын және регламентін көрсете отырып, өзінің эфир уақытын береді.</w:t>
+      3) әкімдікке кандидаттарға хабарлайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Телеарналар шартқа сәйкес Қазақстан Республикасының Президенттігіне, әкімдікке, Мәжілістің және (немесе) мәслихаттардың депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың, бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісі мен мәслихаттар депутаттығына кандидаттардың, Парламент Сенаты депутаттығына кандидаттардың пікірсайыстар өткізуі үшін эфир уақытын резервке қояды. Кандидаттардың сөз сөйлеуі үшін эфир уақытының көлемі бірдей болуы тиіс.</w:t>
+      6. Телеарнада пікірсайыстар өткізу форматы кезінде телеарналар Қазақстан Республикасының Президенттігіне, әкімдікке тіркелген кандидаттарға, саяси партиялардың партиялық тізімдері бойынша ұсынылған Құрылтай және (немесе) мәслихат депутаттығына кандидаттарға, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттарға Орталық сайлау комиссиясымен немесе тиісті сайлау комиссиясымен шарттық негізде пікірсайыс өткізілетін күнін, уақытын, орнын және регламентін көрсете отырып, өзінің эфир уақытын береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Теледидардағы пікірсайыс кезінде қатысатын қатысатын адамдардың тізімін Орталық сайлау комиссиясы немесе тиісті аумақтық сайлау комиссиясы бекітеді.</w:t>
+      7. Телеарналар шартқа сәйкес Қазақстан Республикасының Президенттігіне, әкімдікке, Құрылтайдың және (немесе) мәслихаттардың депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттардың пікірсайыстар өткізуі үшін эфир уақытын резервке қояды. Кандидаттардың сөз сөйлеуі үшін эфир уақытының көлемі бірдей болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Сайлау комиссиялары жергілікті атқарушы органдармен және жергілікті өзін-өзі басқару органдарымен бірлесіп пікірсайыстарды өткізуге арналған үй-жайларды айқындайды.</w:t>
+      8. Теледидардағы пікірсайыс кезінде қатысатын қатысатын адамдардың тізімін Орталық сайлау комиссиясы немесе тиісті аумақтық сайлау комиссиясы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Сайлау комиссиялары жария пікірсайыстарды жүргізу үшін жүргізушіні анықтайды.</w:t>
+      9. Сайлау комиссиялары жергілікті атқарушы органдармен және жергілікті өзін-өзі басқару органдарымен бірлесіп пікірсайыстарды өткізуге арналған үй-жайларды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Сайлау комиссиялары өткізілетін пікірсайыстар туралы жариялауды бұқаралық ақпарат құралдары арқылы жүргізеді.</w:t>
+      Үй-жайлар теле-, радиобағдарламаларды трансляциялауға арналған дыбыс және бейнеқұрылғылармен жабдықталуы, сондай-ақ пікірсайыстарды онлайн-трансляциялау үшін Интернет желісіне (бар болса) қосылған болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Сайлау алдындағы пікірсайыстарды өткізу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сайлау комиссиялары жария пікірсайыстарды жүргізу үшін жүргізушіні анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Кандидаттардың сөз сөйлеу кезегі жеребе бойынша белгіленеді.</w:t>
+      11. Сайлау комиссиялары өткізілетін пікірсайыстар туралы жариялауды бұқаралық ақпарат құралдары арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      14. Жүргізуші Ортсайлаукоммен немесе тиісті аумақтық сайлау комиссиясымен келісілген пікірсайыс өткізу регламентінің сақталуын қамтамасыз етеді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сайлау алдындағы пікірсайыстарды өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Пікірсайысты жүргізуші:</w:t>
+      12. Кандидаттардың сөз сөйлеу кезегі жеребе бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Президенттікке, саяси партиялар ұсынған Мәжіліс және (немесе) мәслихаттар депутаттығына, әкімдікке кандидаттар, бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісі мен мәслихаттар депутаттығына кандидаттар, Парламент Сенаты депутаттығына кандидаттар:</w:t>
+      13. Жүргізуші Ортсайлаукоммен немесе тиісті аумақтық сайлау комиссиясымен келісілген пікірсайыс өткізу регламентінің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Пікірсайыс уақытында Президенттікке, әкімдікке кандидаттарға, саяси партиялар ұсынған Мәжіліс және (немесе) мәслихаттар депутаттығына, бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісі мен мәслихаттар депутаттығына кандидаттарға, Парламент Сенаты депутаттығына кандидаттарға, сондай-ақ өзге де қатысушы адамдарға кандидаттардың сөйлеп жатқан сөздерін бөлуге, сондай-ақ оларға іле-шала қандай да бір пікір білдіруге жол берілмейді.</w:t>
+      14. Пікірсайысты жүргізуші:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Президенттікке, әкімдікке кандидаттар, Мәжіліс және (немесе) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар, бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісі мен мәслихаттар депутаттығына кандидаттар, Сенат депутаттығына кандидаттар пікірсайыстарға қатысудан бас тарта алады.</w:t>
+      кандидаттардың сайлау алдындағы пікірсайысын өткізу регламентін бұзбайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Президенттікке кандидаттар, Мәжіліс және (немесе) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар, әкімдікке кандидаттар, бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісі мен мәслихаттар депутаттығына кандидаттар, Сенат депутаттығына кандидаттар қатыспаған жағдайда, пікірсайыстардағы сол кандидат, партия үшін белгіленген эфир уақыты пікірсайыстың басқа қатысушылары арасында теңдей бөлінеді.</w:t>
+      егер оларды өткізу регламентінде басқаша көзделмесе, не бұл уақыттың аяқталуына байланысты болмаса, Президенттікке, кандидаттардың партиялық тізімдерін ұсынған саяси партиялардан Құрылтай және (немесе) мәслихаттар депутаттығына, әкімдікке кандидаттардың, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттардың сөз сөйлеу уақытын бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Пікірсайыс өткізу тілі: қазақ және орыс.</w:t>
+      кандидаттардың, саяси партиялардың ешқайсысына артықшылық бермейді және олардың сөздеріне түсініктеме бермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес телеарналардағы соңғы жазба жүргізілген сәттен бастап кемінде алты ай сақталады.</w:t>
+        <w:t>
+      15. Президенттікке, саяси партиялар ұсынған Құрылтай және (немесе) мәслихаттар депутаттығына, әкімдікке кандидаттар, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пікірсайыс өткізу регламентін сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      этикалық нормалар шеңберінде пікірталас жүргізеді, басқа кандидаттарға, саяси партияларға, олардың мүшелеріне қатысты қорлайтын, көрінеу жалған, ар-намысы мен қадір-қасиетін қорлайтын сөздерден, сондай-ақ басқа саяси партиялардың өкілдеріне қатысты кемсітушіліктен қалыс қалады және оларға жол бермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының конституциялық құрылыс негіздерін күштеп өзгертуді, аумағының тұтастығына, Егемендігі мен Тәуелсіздігіне қол сұғуды, қоғамдық тәртіпті бұзуды, ұлттық қауіпсіздікке нұқсан келтіруді, соғысты, қарулы қақтығысты, әлеуметтік, нәсілдік, ұлттық, этностық, діни басымдықты немесе алауыздықты, қатыгездік пен зорлық-зомбылыққа бас ұруды уағыздауға, сондай-ақ осындай әрекеттерге шақыруға жол бермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізушінің негізделген талаптарын орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Пікірсайыс уақытында Президенттікке, әкімдікке кандидаттарға, саяси партиялар ұсынған Құрылтай және (немесе) мәслихаттар депутаттығына, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттарға, сондай-ақ өзге де қатысушы адамдарға кандидаттардың сөйлеп жатқан сөздерін бөлуге, сондай-ақ оларға іле-шала қандай да бір пікір білдіруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Президенттікке, әкімдікке кандидаттар, Құрылтай және (немесе) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттар пікірсайыстарға қатысудан бас тарта алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Президенттікке кандидаттар, Құрылтай және (немесе) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар, әкімдікке кандидаттар, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттар қатыспаған жағдайда, пікірсайыстардағы сол кандидат, партия үшін белгіленген эфир уақыты пікірсайыстың басқа қатысушылары арасында теңдей бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Пікірсайыс өткізу тілі: қазақ және орыс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Президенттікке кандидаттардың, Құрылтай және (немесе) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың, әкімдікке кандидаттардың, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттардың пікірсайыс жазбалары "Масс-медиа туралы" Қазақстан Республикасы Заңының 21-бабының 2-тармағына сәйкес соңғы жазба жүргізілген сәттен бастап кемінде алты ай сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>