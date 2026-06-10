--- v0 (2025-11-16)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec7c6fb" w14:textId="ec7c6fb">
+    <w:p w14:paraId="1d554e1" w14:textId="1d554e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -638,51 +638,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z98" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Селекциялық жетістіктердің мемлекеттік тізіліміндегі селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою және қолданысын мерзімінен бұрын тоқтату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -717,71 +822,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң), "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Мемқызметтер туралы заң) сәйкес әзірленген және Селекциялық жетістіктердің мемлекеттік тізіліміндегі селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою және қолданысын мерзімінен бұрын тоқтатуды, сондай-ақ мемлекеттік қызмет көрсету тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бюллетень – селекциялық жетістіктердің мәселелерін қорғау бойынша мерзімді ресми баспа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -868,359 +972,675 @@
       6) патенттік сенім білдірілген өкілдер – Қазақстан Республикасының заңнамасына сәйкес уәкілетті орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғаларға өкілдік етуге құқық берілген Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) селекциялық жетістік – патент берілген, адамның шығармашылық енбегінің нәтижесінде пайда болған өсімдіктің жаңа сұрыбы мен жануарлардың жаңа тұқымы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elіcense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "электрондық үкімет" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының селекциялық жетістіктерін мемлекеттік тізілімде тіркеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының (бұдан әрі – көрсетілетін қызметті беруші) патент беру туралы шешімі негізінде және мемлекеттік комиссияның қорғау құжатын беру туралы шешімі негізінде көрсетілетін қызметті берушінің құжаттарды патент беруге дайындау және жариялау қызметі үшін төлем жасалғанын растайтын құжатты ұсынған жағдайда Селекциялық жетістіктердің мемлекеттік тізіліміне мәлімет енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Селекциялық жетістіктерді мемлекеттік тізілімге тіркеу кезінде мынадай мәліметтер енгізіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының (бұдан әрі – көрсетілетін қызметті беруші) патент беру туралы шешімі негізінде және мемлекеттік комиссияның қорғау құжатын беру туралы шешімі негізінде көрсетілетін қызметті берушінің құжаттарды патент беруге дайындау және жариялау қызметі үшін төлем жасалғанын растайтын құжатты ұсынған жағдайда Селекциялық жетістіктердің мемлекеттік тізіліміне мәлімет енгізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) патенттің нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжат түрінің сөздік белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркеу нөмірі және өтініш беру күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) патенттің жарияланған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер өтінім бойынша көрсетілетін қызметті берушіге берген күннен өтінім бойынша өнертабыстың неғұрлым ертерек басымдығы анықталған болса, алғашқы өтінім берілген елдің (ДЗМҰ ST.3 стандартына сәйкес) нөмірі, берген күні және коды (ол бойынша қосымша материалдар түскен күні);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) автордың (авторлардың) А.Т.Ә. (болған жағдайда) және ДЗМҰ ST.3 стандартына сәйкес оның тұрғылықты елінің (орналасқан елінің) коды (кодтары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) А.Т.Ә. (болған жағдайда) немесе патент иеленушінің атауы, ДЗМҰ ST.3 стандарттарына сәйкес оның тұрғылықты елінің (орналасқан елдің) коды (кодтары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) селекциялық жетістіктің атауы (өсімдік пен жануардың түрі, сұрыбы, сұрып пен тұқымның аталуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) патенттік сенім білдірілген өкіл немесе басқа өкіл туралы мәлімет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қорғау құжатын беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      4. Селекциялық жетістіктерді мемлекеттік тізілімге тіркеу кезінде мынадай мәліметтер енгізіледі:</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Селекциялық жетістікке қорғау құжатын беру" мемлекеттік қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті берушімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1235,51 +1655,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтінішті көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1298,70 +1718,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1436,70 +1962,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1570,50 +2096,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1737,525 +2369,843 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 8-1, 8-2, 8-3 және 8-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Патент осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ, орыс және ағылшын тілдерінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атына патент сұратылып отырған бірнеше адам болған жағдайда Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оларға бір патент беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Патент иеленуші болып табылмайтын селекциялық жетістіктің авторына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оның авторлығын растайтын куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автор куәлігі өтінім берушіге патент беруге арналған өтінімде көрсетілген селекциялық жетістіктің әрбір авторы үшін автор куәлігін беруді дайындау жөніндегі көрсетілетін қызметті берушінің қызмет ақысын растау кезінде беріледі. Патент және автор (лар) куәліктері жиынтықта өтініш берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер патент беру туралы өтінішті Қазақстан Республикасының аумағында тұратын немесе тұрған бірнеше адам бірлесіп берсе, онда патент пен авторлардың куәлігі Қазақстан Республикасының аумағында тұратын немесе тұрған бірінші көрсетілген патент иеленушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қорғау құжатының телнұсқасын беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Патент (автор куәлігі) түпнұсқасы жоғалған немесе жарамсыз болған жағдайда көрсетілетін қызметті беруші олардың телнұсқасын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қорғау құжатының телнұсқасын беруді көрсетілетін қызметті беруші көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) портал арқылы осы қағидалардың 8-қосымшасына сәйкес ЭЦҚ қойылған электрондық құжат нысанында тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішхат жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      13. Патент (автор куәлігі) түпнұсқасы жоғалған немесе жарамсыз болған жағдайда көрсетілетін қызметті беруші олардың телнұсқасын береді.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      14. Қорғау құжатының телнұсқасын беруді көрсетілетін қызметті беруші көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы банктік ревизиттер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2326,50 +3276,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2494,128 +3550,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Телнұсқа онда көрсетілген мәліметтердің құрамы бойынша берілген патенттің түпнұсқасына сәйкес келеді, онымен бірдей заңды күші бар және қазақ, орыс тілдерінде "Телнұсқа" деген мөртаңба қойылып, тиісті патент нысаны бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телнұсқа берілген жағдайда телнұсқа беру туралы мәліметтер бюллетеньде жарияланған күннен бастап қорғау құжатының түпнұсқасы заңды күші жоқ деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2652,88 +3822,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2880,89 +4050,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік көрсетілген қызметтің нәтижелерімен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Патентті күшінде ұстап тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Заңның 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2977,649 +4147,649 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасына сәйкес патент иеленуші жыл сайын патентті күшінде ұстау үшін өтінім берілген күнге сәйкес келетін күнге ақы төлейді. Көрсетілетін қызметті беруші патент берілгеннен кейін он жұмыс күні ішінде патент иеленушіге осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қорғау құжатын күшінде ұстау жөнінде хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қорғау құжатын күшінде ұстап тұру үшін алғашқы төлем қорғау құжатын беру туралы мәліметтер жарияланған күннен бастап екі ай мерзімде жүргізіледі және өтінім берілген күннен бастап алдындағы жылдар үшін төлемді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау құжатын күшінде ұстау үшін оның қолданылатын әрбір келесі жылы үшін ақы төлеу қорғау құжаты қолданылатын ағымдағы жыл ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қорғау құжатын күшінде ұстау үшін төлем жүргізілгеннен кейін патент иеленуші немесе өкіл көрсетілетін қызметті берушіге төлем құжаттарының көшірмелерін ұсынуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші төлем туралы құжат болған жағдайда қорғау құжатын келесі жылға күшінде ұстау туралы Мемлекеттік тізілімдерге мәліметтерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген мерзімнен кейін ақысы төленген жағдайда өнеркәсіптік меншік сақтау құқықтар қорғауға қарастырылған баж төлеу туралы Париж конвенциясының (bіs) 5 бабы (1) тармағына сәйкес қосымша баж төлеген жағдайда мерзімнен өту күнінен басталып алты айды құрайтын жеңілдетілген төлем мерзімі ұсынылады. Осы жағдайда төлем көлемі белгіленген бағадан 50 пайызға жоғары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Селекциялық жетістіктердің мемлекеттік тізілімдеріне өзгерістер енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Көрсетілетін қызметті беруші Мемлекеттік тізілімге патенттің құқықтық мәртебесінің келесі өзгерістері туралы мәліметтерді оны апелляциялық кеңестің, сот органдарының шешімдері, уәкілетті органның хабарламалары және патент иеленушілердің (олардың құқықтық мирасқорларының немесе өкілдерінің) ұсыныстарымен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      23. Қорғау құжатын күшінде ұстап тұру үшін алғашқы төлем қорғау құжатын беру туралы мәліметтер жарияланған күннен бастап екі ай мерзімде жүргізіледі және өтінім берілген күннен бастап алдындағы жылдар үшін төлемді қамтиды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік тізілімнің жазбаларындағы қателерді түзету туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіркелген құқық беру туралы, тіркелген құқықты ұсыну туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркелген құқықты беруге тіркелген құқықты ұсынуға қатысты келесі өзгерістер туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) патентті толық немесе ішінара жарамсыз деп тануға байланысты оның күшін жою туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) патент иеленушінің ұсынысы бойынша патенттің қолданылуын тоқтату туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белгіленген мерзімде төлем жүргізілмеген кезде патенттің қолданылуын мерзімінен бұрын тоқтату туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) патент иеленушінің атауына және оның мекенжайына өзгерістер енгізу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) патент иеленуші өкілінің өзгеруі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) хат алмасу үшін мекенжайдың өзгеруі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) автордың, патент иеленушінің - жеке тұлғаның аты-жөнін,әкесінің аты, (бар болған жағдайда) және /немесе тұрғылықты жерінің мекенжайын, патент иесінің хат-хабар алмасу үшін мекенжайы өзгеру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) әртүрлілік сұрып, тұқым бойынша авторлық туралы енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Өзгерістер патент иеленушінің (құқық мирасқордың)немесе патент иесінің сенімхаты бойынша әрекет ететін өкілінің сараптама жасау ұйымына тиісті өзгерістерді енгізу туралы ұсыныс хатты беруі арқылы енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорғау құжатын күшінде ұстау үшін оның қолданылатын әрбір келесі жылы үшін ақы төлеу қорғау құжаты қолданылатын ағымдағы жыл ішінде жүргізіледі.</w:t>
-[...18 lines deleted...]
-      24. Қорғау құжатын күшінде ұстау үшін төлем жүргізілгеннен кейін патент иеленуші немесе өкіл көрсетілетін қызметті берушіге төлем құжаттарының көшірмелерін ұсынуы қажет.</w:t>
+      Қазақстан Республикасы Үкіметінің шешімі бойынша және Қазақстан Республикасы Президентінің жарлығы бойынша болған әкімшілік - аумақтық бірліктер атауларының, қалалардың, облыстардың, аудандардың атауларының, сондай-ақ жергілікті атқарушы органның шешімі бойынша болған елді мекендердің құрамдас бөліктері атауларының өзгерістері өтеусіз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 508</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Өтінішхат қазақ немесе орыс тілінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші төлем туралы құжат болған жағдайда қорғау құжатын келесі жылға күшінде ұстау туралы Мемлекеттік тізілімдерге мәліметтерді енгізеді.</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 7-тарау. Селекциялық жетістіктердің мемлекеттік тізілімдеріне өзгерістер енгізу</w:t>
+      Өтініш хатқа патент иеленуші немесе сенімхат негізінде әрекет ететін өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш хатқа мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті өзгерісті растайтын құжаттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзгерістерді енгізу үшін төлемді растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сенімхатпен (егер өтінішхат өкіл арқылы берілетін болса) сенімхаттың көшірмесі (егер өтінішхат патенттік сенім білдірілген өкіл арқылы берілетін болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш хат және оған қоса берілетін құжаттар олардың көрсетілетін қызметті беруші келіп түскен күннен бастап 10 (он) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Патент иеленушінің (патент иеленушілердің) атауына заңды тұлғаны қайта ұйымдастыруға байланысты өзгерістер енгізген кезде құқық мирасқоры өтінішхат береді және тиісті өзгерістерді растайтын құжаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...15 lines deleted...]
-      25. Көрсетілетін қызметті беруші Мемлекеттік тізілімге патенттің құқықтық мәртебесінің келесі өзгерістері туралы мәліметтерді оны апелляциялық кеңестің, сот органдарының шешімдері, уәкілетті органның хабарламалары және патент иеленушілердің (олардың құқықтық мирасқорларының немесе өкілдерінің) ұсыныстарымен:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Авторлар құрамына өзгерістер сот шешімі негізінде енгізіледі. Қорғау құжатында көрсетілген авторды құрамға енгізу немесе құрамнан шығару авторлар құрамының өзгеруі деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...464 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Авторлар құрамына өзгерістер қорғау құжатының нөмірі, енгізілетін немесе шығарылатын автордың тегі, аты және әкесінің аты (бар болған жағдайда), тұрғылықты жерінің мекенжайы көрсетіле отырып, авторлар құрамына тиісті өзгерістер енгізу туралы еркін нысанда өтініш беру арқылы сот шешімінің негізінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3684,70 +4854,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхаттың көшірмесі (егер өтініш патенттік сенім білдірілген өкіл немесе өзге өкіл арқылы берілсе).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішхат және қоса берілген қосымша құжаттар көрсетілетін қызметті беруші келіп түскен күннен бастап он жұмыс күні ішінде қаралады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда өзгерістер енгізілмейді, бұл туралы өтініш берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзгерістер енгізілген кезде тиісті мәліметтер мемлекеттік тізілімге енгізіледі, бюллетеньде жарияланады (патент иеленушінің мекен-жайы, хат алмасу үшін мекен-жайы мен өкілінен басқа) және патент иеленушінің мекен-жайына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3762,303 +4932,303 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Селекциялық жетістікке патенттің қолданылу мерзімін ұзарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Патент иеленуші Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес селекциялық жетістікке патенттің қолданылу мерзімін ұзарту туралы өтініш жасауға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Селекциялық жетістікке патенттің қолданылуының мерзімін ұзарту туралы өтініш хат (бұдан әрі – өтінішхат) көрсетілетін қызметті беруші оның соңғы қолданылу жылы бойы күшінде ұстап тұрған жағдайда (өсімдік сұрыптарына – патенттің 25 жыл қолданылуына, жануарлар тұқымдарына – патенттің 30 жыл қолданылуына, жүзім сұрыптарына, декоративтік ағаш түрлерінің, жеміс және орман дақылдарына – патенттің 35 жыл қолданылуына) осы қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Өтінішхатты патент иеленушісі немесе сенімхат негізінде әрекет ететін өкіл береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Өтінішхат қазақ немесе орыс тілдерінде беріледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Өтінішхатқа патентиеленуші қол қояды (егер патент иеленуші болып тұлғалар тобы саналатын жағдайда, осы топқа кіретін барлық тұлғалар өтінімге қол қояды) немесе патенттік сенім білдіруші, немесе сенімхат негізінде әрекет ететін өзгеде өкіл қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Өтініш хатқа қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) селекциялық жетістіктер патентінің қолданылу мерзімін ұзартуға және бюллетенде ұзартылғаны туралы мәліметті жариялағаны үшін төлемін растайтын құжаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімхат (егер өтінішхатты өкіл берсе) немесе (егер өтінішхатты патенттік сенім білдіруші берсе) сенімхаттың көшірмесі қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Өтінішхат және оған қоса берілген құжаттар сараптама ұйымына тікелей беріледі немесе пошта арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Өтініш хат және қоса берілген құжаттар сараптама жасау ұйымына келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4073,71 +5243,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап 20 жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы ұзартылмайды, бұл туралы өтінішхат берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Егер өтінімді беру шарттары сақталса селекциялық жетістікке патенттің қолданылу мерзімі өтінішхатта көрсетілген бірақ 10 жылдан аспайтын мерзімге ұзартылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Селекциялық жетістікке патенттің қолданылу мерзімінің ұзартылуы туралы мәлімет Қазақстан Республикасының селекциялық жетістіктерінің мемлекеттік тізіліміне енгізіледі және бюллетеннің ең жақын шығарылымында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4168,374 +5338,374 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішхат берушінің атына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім, белгіленген мерзімнен кейін төлем берілген жағдайда, Өнеркәсіптік меншік құқықтарын сақтау үшін көзделген баждарды төлеу үшін өнеркәсіптік меншікті қорғау жөніндегі Париж конвенциясының 5-бабының (bіs) (1) тармағына сәйкес қосымша баж төленген жағдайда, мерзім өткен күннен бастап алты айды құрайтын жеңілдікті мерзім беріледі. Бұл ретте төлем мөлшері белгіленген бағаға сәйкес 50 пайызға артады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Селекциялық жетістікке патенттердің күшін жою және мерзімінен бұрын тоқтату тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Патенттің бүкіл қолданыста болған мерзімінде оны беруге қарсы наразылық бойынша дау туындауы және жарамсыз деп танылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патентті жарамсыз деп тану селекциялық жетістіктерге патент беру туралы шешімді жоюды және тиісті мемлекеттік тізілімдегі жазбаның күшін жоюды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші жою туралы мәліметтерді үш жұмыс күні ішінде күшін жою туралы мәліметті тиісті мемлекеттік тізіліміге енгізеді және мәліметті бюллетеннің ең жақын шығарылымында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Патент қолданысы мерзімінен бұрын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патент иеленушінің өтінішхаты бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патентті күшінде ұстап тұру төлемі белгіленген мерзімде төленбеуіне байланысты тоқтатылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Патент иеленуші берген жазбаша өтініш негізінде (егер патент иеленуші тұлғалар тобы болып табылса, өтінішке барлық тұлғалар қол қояды) қорғау құжатының күші бюллетеньде қорғау құжатының қолданылуын мерзімінен бұрын тоқтату туралы мәліметтер жарияланған күннен бастап мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші көрсетілетін қызметті берушіге құжаттар келіп түскен күннен бастап үш жұмыс күні ішінде тиісті мемлекеттік тізілімге мәліметтерді енгізеді және патент иеленушінің немесе оның өкілінің атына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Сараптама жасау ұйымы қорғау құжатын күшінде ұстап тұру үшін белгіленген мерзімде төленбеген жасамаған кезде патенттің күші мерзімінен бұрын тоқтатылуы туралы мәліметтерді тиісті Мемлекеттік тізілімге енгізеді және оларды жариялауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Селекциялық жетістікке патенттің қолданылуын қалпына келтіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 2) тармақшасында көрсетілген негіз бойынша тоқтатылған патенттің қолданылуы патент иесінің өтініші бойынша патентті күшінде ұстау үшін ақы төлеу мерзімі өткен күннен бастап үш жыл ішінде қалпына келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішхат осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі. Қалпына келтіру туралы өтінішке патенттің қолданылуын қалпына келтіруге құжаттарды дайындағаны үшін және оны күшінде ұстағаны үшін ақы төлеу мерзімі өтіп кеткен қолданылу кезеңінде ақы төленгенін растайтын құжат қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Өтінішхатқа патент иеленуші (егер патент иеленуші тұлғалар тобы болып табылса, өтінішхат аталған топқа кіретін барлық тұлғалар қол қояды) немесе патенттік сенім білдірілген өкіл немесе сенімхат негізінде әрекет ететін өзге де өкіл қол қояды. Заңды тұлғаның атынан өтінішхатқа ұйымның басшысы немесе оның лауазымын көрсете отырып, осыған уәкілетті өзге тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішхатқа: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4564,130 +5734,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патенттің қолданылуының өткізіп алған жылын ұстап тұрғаны үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхат патенттік сенім білдірілген өкіл арқылы берілсе) қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Көрсетілетін қызметті беруші қалпына келтіру туралы өтінішхат берілген күннен бастап он жұмыс күні ішінде патенттің қолданылуын қалпына келтіру туралы мәліметтерді бюллетеньде жариялайды. Жарияланған күні патенттің қолданылуын қалпына келтіру күні болып табылады. Патент иеленушіге немесе оның өкіліне осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша патенттің қолданылу мерзімін қалпына келтіру туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салуды жіберген күннен бастап 20 жұмыс күнінен кешіктірмей қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы қалпына келтірілмейді, бұл туралы өтінішхат берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4896,68 +6182,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6635,68 +7921,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекетік қызметін көрсету туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен қағаз жеткізгіште № ______ патентін жолдауды сұраймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7025,50 +8311,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________ _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (ЭЦҚ) тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7277,68 +8679,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін көрсетілетін қызметті берушінің қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7493,50 +8895,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7747,68 +9265,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекетік қызметін көрсету туралы  ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7875,50 +9393,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8272,68 +9906,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8400,50 +10034,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8886,50 +10636,148 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -9624,68 +11472,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікке қоғау құжатының телнұсқасын беру туралы ӨТІНІШХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Патент телнұсқасының жоғалуына (жарамсыз болуына) байланысты патенттің № _________.телнұсқасын беруіңізді сұраймын. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10032,50 +11880,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________ ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                   (ЭЦҚ) тегі, аты, әкесінің аты (егер болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10284,68 +12248,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікке қорғау құжатының телнұсқасын беру туралы  ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10412,50 +12376,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10796,68 +12876,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11439,68 +13519,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адресат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама / Уведомление об оплате за поддержание охранного документа в силе охранный документ № ____  ___________________________________________________________________  (Название)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -13203,68 +15283,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістіктер патентінің қолданылу мерзімін ұзарту туралы ӨТІНІШХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Селекциялық жетістіктерін қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасы Заңының 3-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15159,68 +17239,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікке патенттің қолданылу мерзімін қалпына келтіру туралы ӨТІНІШХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Селекциялық жетістіктерді қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасының Заңының 21-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16237,55 +18317,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>