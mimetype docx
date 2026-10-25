--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d554e1" w14:textId="1d554e1">
+    <w:p w14:paraId="5d03b8c" w14:textId="5d03b8c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -638,254 +638,212 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z98" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Селекциялық жетістіктердің мемлекеттік тізіліміндегі селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою және қолданысын мерзімінен бұрын тоқтату қағидалары (бұдан әрі – Қағидалар) "Селекциялық жетістіктерді қорғау туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң), "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мемқызметтер туралы заң) сәйкес әзірленген және Селекциялық жетістіктердің мемлекеттік тізіліміндегі селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою және қолданысын мерзімінен бұрын тоқтатуды, сондай-ақ мемлекеттік қызмет көрсету тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...128 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бюллетень – селекциялық жетістіктердің мәселелерін қорғау бойынша мерзімді ресми баспа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -972,675 +930,523 @@
       6) патенттік сенім білдірілген өкілдер – Қазақстан Республикасының заңнамасына сәйкес уәкілетті орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғаларға өкілдік етуге құқық берілген Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) селекциялық жетістік – патент берілген, адамның шығармашылық енбегінің нәтижесінде пайда болған өсімдіктің жаңа сұрыбы мен жануарлардың жаңа тұқымы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "цифрлық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – өтеулі қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процестерін автоматтандыратын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының селекциялық жетістіктерін мемлекеттік тізілімде тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының (бұдан әрі – көрсетілетін қызметті беруші) патент беру туралы шешімі негізінде және мемлекеттік комиссияның қорғау құжатын беру туралы шешімі негізінде көрсетілетін қызметті берушінің құжаттарды патент беруге дайындау және жариялау қызметі үшін төлем жасалғанын растайтын құжатты ұсынған жағдайда Селекциялық жетістіктердің мемлекеттік тізіліміне мәлімет енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 393</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Селекциялық жетістіктерді мемлекеттік тізілімге тіркеу кезінде мынадай мәліметтер енгізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) патенттің нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжат түрінің сөздік белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркеу нөмірі және өтініш беру күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) патенттің жарияланған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер өтінім бойынша көрсетілетін қызметті берушіге берген күннен өтінім бойынша өнертабыстың неғұрлым ертерек басымдығы анықталған болса, алғашқы өтінім берілген елдің (ДЗМҰ ST.3 стандартына сәйкес) нөмірі, берген күні және коды (ол бойынша қосымша материалдар түскен күні);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) автордың (авторлардың) А.Т.Ә. (болған жағдайда) және ДЗМҰ ST.3 стандартына сәйкес оның тұрғылықты елінің (орналасқан елінің) коды (кодтары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) А.Т.Ә. (болған жағдайда) немесе патент иеленушінің атауы, ДЗМҰ ST.3 стандарттарына сәйкес оның тұрғылықты елінің (орналасқан елдің) коды (кодтары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) селекциялық жетістіктің атауы (өсімдік пен жануардың түрі, сұрыбы, сұрып пен тұқымның аталуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) патенттік сенім білдірілген өкіл немесе басқа өкіл туралы мәлімет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...141 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының селекциялық жетістіктерін мемлекеттік тізілімде тіркеу</w:t>
-[...322 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қорғау құжатын беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Селекциялық жетістікке қорғау құжатын беру" мемлекеттік қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті берушімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1655,51 +1461,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтінішті көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1718,2192 +1524,2300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" цифрлық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген банктік реквизиттер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша қойылатын талаптарға сәйкес келмеген, сондай-ақ Көрсетілетін мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасы толық ұсынылмаған жағдайларда, көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін алты жұмыс күні белгіленеді. Аталған мерзім осы Қағидаларда белгіленген тиісті мемлекеттік қызметті көрсету мерзімінің жалпы ұзақтығына қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, мемлекеттік қызметті алу үшін өтінішті және (немесе) құжаттарды қабылдау күні көрсетілетін қызметті алушының бастапқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-1-тармақпен толықтырылды – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету туралы өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат қалғанда, сондай-ақ Қазақстан Республикасының Еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына сәйкес демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 4 (төрт) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті құжаттар мен төлемді тексеру нәтижелері бойынша, сондай-ақ бас тарту үшін негіздер болмаған кезде, көрсетілетін қызметті беруші 5 (бес) жұмыс күні ішінде Мемлекеттік тізілімге тіркеу туралы мәліметтерді енгізеді, мәліметтерді жариялайды және көрсетілетін қызметті алушының "жеке кабинетіне" осы бұйрыққа 5-қосымшаға сәйкес патентті электрондық нысанда жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған немесе осы Қағидаларға сәйкес мемлекеттік қызметті көрсету үшін қажетті мәліметтер болмаған жағдайда, көрсетілетін қызметті беруші осы тармақтың үшінші бөлігінде көрсетілген мерзімдерде көрсетілетін қызметті алушыға құжаттар топтамасының қандай талаптарға сәйкес келмейтінін көрсете отырып, мемлекеттік қызметті көрсету мерзімін тоқтата тұру туралы хабарлама (сұрау салу) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламада көрсетілген құжаттарды талаптарға сәйкес келтіру мерзімі көрсетілетін қызметті алушының бастапқы жүгінген күнінен бастап алты жұмыс күнінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы өзінің бастапқы жүгінген күнінен бастап алты жұмыс күні ішінде осы Қағидаларда белгіленген талаптарға анықталған сәйкессіздіктерді жоймаған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан бас тартуды жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Мемлекеттік қызметті көрсету мерзімін тоқтата тұру көрсетілетін қызметті берушінің көрсетілетін қызметті алушыға мемлекеттік қызметті көрсету процесінің тоқтатыла тұрғаны туралы хабарлама жіберген күннен басталады. Мемлекеттік қызметті көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызметті көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 8-1-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету процесін мынадай жағдайларда тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлықты көздейтін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңдарында белгіленген тәртіппен азамат әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік қызметті көрсету мүмкін болмаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі, сондай-ақ Мемлекеттік көрсетілетін қызметті ұсынудың негізгі талаптарының 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасы толық ұсынылмаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толықтырылған және түзетілген құжаттарды көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан кейін мемлекеттік қызметті көрсету мерзімін тоқтата тұру мерзімі шегінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 8-2-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3. Мемлекеттік қызметті көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 8-2 тармағының 1) және 2) тармақшаларында көзделген жағдайларда – тиісті тұлғаның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 8-2 тармағының 3) тармақшасында көзделген жағдайда – мемлекеттік органның ұстанымы айқындалғанға, сот актісі заңды күшіне енгенге немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағидалардың 8-2 тармағының 4) тармақшасында көзделген жағдайда – көрсетілетін қызметті беруші белгілеген алты жұмыс күні ішінде анықталған кемшіліктер жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 8-2 тармағының 3) тармақшасында көзделген тоқтата тұру мерзімі Көрсетілетін мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 3-тармағында белгіленген тиісті мемлекеттік қызметті көрсету мерзімінің жалпы ұзақтығынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 876</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 8-3-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-4. Қызметті көрсетуші қызмет алушының өтініші бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызметті көрсету процесін тоқтата тұруға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызмет көрсету процесін одан әрі жалғастыруға уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті. Мемлекеттік қызмет көрсету процесін одан әрі жалғастыруға уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет алушының мемлекеттік қызмет көрсету мерзімінен асатын кезеңде іссапарда болуы, медициналық ұйымның стационарында емделуі, қызметті оның заңды өкілдері алатын жағдайларды қоспағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 8-4-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...334 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Патент осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ, орыс және ағылшын тілдерінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атына патент сұратылып отырған бірнеше адам болған жағдайда Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оларға бір патент беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Патент иеленуші болып табылмайтын селекциялық жетістіктің авторына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оның авторлығын растайтын куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автор куәлігі өтінім берушіге патент беруге арналған өтінімде көрсетілген селекциялық жетістіктің әрбір авторы үшін автор куәлігін беруді дайындау жөніндегі көрсетілетін қызметті берушінің қызмет ақысын растау кезінде беріледі. Патент және автор (лар) куәліктері жиынтықта өтініш берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер патент беру туралы өтінішті Қазақстан Республикасының аумағында тұратын немесе тұрған бірнеше адам бірлесіп берсе, онда патент пен авторлардың куәлігі Қазақстан Республикасының аумағында тұратын немесе тұрған бірінші көрсетілген патент иеленушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде, уәкілетті орган "цифрлық үкіметтің" операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық акт Әділет министрлігіне мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемқызметтер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникациялар министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен бекітілген "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен мемлекеттік қызмет көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсетудің мониторингі цифрлық жүйесіне енгізуді қамтамасыз етеді (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қорғау құжатының телнұсқасын беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Патент (автор куәлігі) түпнұсқасы жоғалған немесе жарамсыз болған жағдайда көрсетілетін қызметті беруші олардың телнұсқасын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қорғау құжатының телнұсқасын беруді көрсетілетін қызметті беруші көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) портал арқылы осы қағидалардың 8-қосымшасына сәйкес ЭЦҚ қойылған электрондық құжат нысанында тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішхат жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" цифрлық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы банктік реквизиттер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызмет көрсету туралы өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат қалғанда, сондай-ақ Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына сәйкес демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 4 (төрт) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті құжаттар мен төлемді тексеру нәтижелері бойынша, сондай-ақ бас тартуға негіздер болмаған кезде, көрсетілетін қызметті беруші 6 (алты) жұмыс күні ішінде патенттің телнұсқасын береді және оны көрсетілетін қызметті алушының "жеке кабинетіне" электрондық нысанда жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтер болмаған жағдайда, көрсетілетін қызметті беруші осы Қағидалардың 10-қосымшасына сәйкес өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Телнұсқа онда көрсетілген мәліметтердің құрамы бойынша берілген патенттің түпнұсқасына сәйкес келеді, онымен бірдей заңды күші бар және қазақ, орыс тілдерінде "Телнұсқа" деген мөртаңба қойылып, тиісті патент нысаны бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телнұсқа берілген жағдайда телнұсқа беру туралы мәліметтер бюллетеньде жарияланған күннен бастап қорғау құжатының түпнұсқасы заңды күші жоқ деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде, уәкілетті орган "цифрлық үкіметтің" операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық акт Әділет министрлігіне мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемқызметтер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникациялар министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен бекітілген "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен мемлекеттік қызмет көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсетудің мониторингі цифрлық жүйесіне енгізуді қамтамасыз етеді (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Қорғау құжатының телнұсқасын беру тәртібі</w:t>
-[...1042 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4050,89 +3964,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік көрсетілген қызметтің нәтижелерімен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Патентті күшінде ұстап тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Заңның 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4147,183 +4061,183 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасына сәйкес патент иеленуші жыл сайын патентті күшінде ұстау үшін өтінім берілген күнге сәйкес келетін күнге ақы төлейді. Көрсетілетін қызметті беруші патент берілгеннен кейін он жұмыс күні ішінде патент иеленушіге осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қорғау құжатын күшінде ұстау жөнінде хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қорғау құжатын күшінде ұстап тұру үшін алғашқы төлем қорғау құжатын беру туралы мәліметтер жарияланған күннен бастап екі ай мерзімде жүргізіледі және өтінім берілген күннен бастап алдындағы жылдар үшін төлемді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғау құжатын күшінде ұстау үшін оның қолданылатын әрбір келесі жылы үшін ақы төлеу қорғау құжаты қолданылатын ағымдағы жыл ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қорғау құжатын күшінде ұстау үшін төлем жүргізілгеннен кейін патент иеленуші немесе өкіл көрсетілетін қызметті берушіге төлем құжаттарының көшірмелерін ұсынуы қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші төлем туралы құжат болған жағдайда қорғау құжатын келесі жылға күшінде ұстау туралы Мемлекеттік тізілімдерге мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгіленген мерзімнен кейін ақысы төленген жағдайда өнеркәсіптік меншік сақтау құқықтар қорғауға қарастырылған баж төлеу туралы Париж конвенциясының (bіs) 5 бабы (1) тармағына сәйкес қосымша баж төлеген жағдайда мерзімнен өту күнінен басталып алты айды құрайтын жеңілдетілген төлем мерзімі ұсынылады. Осы жағдайда төлем көлемі белгіленген бағадан 50 пайызға жоғары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Селекциялық жетістіктердің мемлекеттік тізілімдеріне өзгерістер енгізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Көрсетілетін қызметті беруші Мемлекеттік тізілімге патенттің құқықтық мәртебесінің келесі өзгерістері туралы мәліметтерді оны апелляциялық кеңестің, сот органдарының шешімдері, уәкілетті органның хабарламалары және патент иеленушілердің (олардың құқықтық мирасқорларының немесе өкілдерінің) ұсыныстарымен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік тізілімнің жазбаларындағы қателерді түзету туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4478,70 +4392,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) автордың, патент иеленушінің - жеке тұлғаның аты-жөнін,әкесінің аты, (бар болған жағдайда) және /немесе тұрғылықты жерінің мекенжайын, патент иесінің хат-хабар алмасу үшін мекенжайы өзгеру туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) әртүрлілік сұрып, тұқым бойынша авторлық туралы енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Өзгерістер патент иеленушінің (құқық мирасқордың)немесе патент иесінің сенімхаты бойынша әрекет ететін өкілінің сараптама жасау ұйымына тиісті өзгерістерді енгізу туралы ұсыныс хатты беруі арқылы енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Үкіметінің шешімі бойынша және Қазақстан Республикасы Президентінің жарлығы бойынша болған әкімшілік - аумақтық бірліктер атауларының, қалалардың, облыстардың, аудандардың атауларының, сондай-ақ жергілікті атқарушы органның шешімі бойынша болған елді мекендердің құрамдас бөліктері атауларының өзгерістері өтеусіз негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4578,70 +4492,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Өтінішхат қазақ немесе орыс тілінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш хатқа патент иеленуші немесе сенімхат негізінде әрекет ететін өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4706,90 +4620,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхатпен (егер өтінішхат өкіл арқылы берілетін болса) сенімхаттың көшірмесі (егер өтінішхат патенттік сенім білдірілген өкіл арқылы берілетін болса).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш хат және оған қоса берілетін құжаттар олардың көрсетілетін қызметті беруші келіп түскен күннен бастап 10 (он) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Патент иеленушінің (патент иеленушілердің) атауына заңды тұлғаны қайта ұйымдастыруға байланысты өзгерістер енгізген кезде құқық мирасқоры өтінішхат береді және тиісті өзгерістерді растайтын құжаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Авторлар құрамына өзгерістер сот шешімі негізінде енгізіледі. Қорғау құжатында көрсетілген авторды құрамға енгізу немесе құрамнан шығару авторлар құрамының өзгеруі деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Авторлар құрамына өзгерістер қорғау құжатының нөмірі, енгізілетін немесе шығарылатын автордың тегі, аты және әкесінің аты (бар болған жағдайда), тұрғылықты жерінің мекенжайы көрсетіле отырып, авторлар құрамына тиісті өзгерістер енгізу туралы еркін нысанда өтініш беру арқылы сот шешімінің негізінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4854,70 +4768,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхаттың көшірмесі (егер өтініш патенттік сенім білдірілген өкіл немесе өзге өкіл арқылы берілсе).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішхат және қоса берілген қосымша құжаттар көрсетілетін қызметті беруші келіп түскен күннен бастап он жұмыс күні ішінде қаралады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда өзгерістер енгізілмейді, бұл туралы өтініш берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзгерістер енгізілген кезде тиісті мәліметтер мемлекеттік тізілімге енгізіледі, бюллетеньде жарияланады (патент иеленушінің мекен-жайы, хат алмасу үшін мекен-жайы мен өкілінен басқа) және патент иеленушінің мекен-жайына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4932,303 +4846,303 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Селекциялық жетістікке патенттің қолданылу мерзімін ұзарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Патент иеленуші Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес селекциялық жетістікке патенттің қолданылу мерзімін ұзарту туралы өтініш жасауға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Селекциялық жетістікке патенттің қолданылуының мерзімін ұзарту туралы өтініш хат (бұдан әрі – өтінішхат) көрсетілетін қызметті беруші оның соңғы қолданылу жылы бойы күшінде ұстап тұрған жағдайда (өсімдік сұрыптарына – патенттің 25 жыл қолданылуына, жануарлар тұқымдарына – патенттің 30 жыл қолданылуына, жүзім сұрыптарына, декоративтік ағаш түрлерінің, жеміс және орман дақылдарына – патенттің 35 жыл қолданылуына) осы қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Өтінішхатты патент иеленушісі немесе сенімхат негізінде әрекет ететін өкіл береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Өтінішхат қазақ немесе орыс тілдерінде беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Өтінішхатқа патентиеленуші қол қояды (егер патент иеленуші болып тұлғалар тобы саналатын жағдайда, осы топқа кіретін барлық тұлғалар өтінімге қол қояды) немесе патенттік сенім білдіруші, немесе сенімхат негізінде әрекет ететін өзгеде өкіл қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Өтініш хатқа қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) селекциялық жетістіктер патентінің қолданылу мерзімін ұзартуға және бюллетенде ұзартылғаны туралы мәліметті жариялағаны үшін төлемін растайтын құжаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сенімхат (егер өтінішхатты өкіл берсе) немесе (егер өтінішхатты патенттік сенім білдіруші берсе) сенімхаттың көшірмесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Өтінішхат және оған қоса берілген құжаттар сараптама ұйымына тікелей беріледі немесе пошта арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Өтініш хат және қоса берілген құжаттар сараптама жасау ұйымына келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z57" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5243,71 +5157,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап 20 жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы ұзартылмайды, бұл туралы өтінішхат берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z58" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Егер өтінімді беру шарттары сақталса селекциялық жетістікке патенттің қолданылу мерзімі өтінішхатта көрсетілген бірақ 10 жылдан аспайтын мерзімге ұзартылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Селекциялық жетістікке патенттің қолданылу мерзімінің ұзартылуы туралы мәлімет Қазақстан Республикасының селекциялық жетістіктерінің мемлекеттік тізіліміне енгізіледі және бюллетеннің ең жақын шығарылымында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5338,374 +5252,374 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішхат берушінің атына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім, белгіленген мерзімнен кейін төлем берілген жағдайда, Өнеркәсіптік меншік құқықтарын сақтау үшін көзделген баждарды төлеу үшін өнеркәсіптік меншікті қорғау жөніндегі Париж конвенциясының 5-бабының (bіs) (1) тармағына сәйкес қосымша баж төленген жағдайда, мерзім өткен күннен бастап алты айды құрайтын жеңілдікті мерзім беріледі. Бұл ретте төлем мөлшері белгіленген бағаға сәйкес 50 пайызға артады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Селекциялық жетістікке патенттердің күшін жою және мерзімінен бұрын тоқтату тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Патенттің бүкіл қолданыста болған мерзімінде оны беруге қарсы наразылық бойынша дау туындауы және жарамсыз деп танылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патентті жарамсыз деп тану селекциялық жетістіктерге патент беру туралы шешімді жоюды және тиісті мемлекеттік тізілімдегі жазбаның күшін жоюды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші жою туралы мәліметтерді үш жұмыс күні ішінде күшін жою туралы мәліметті тиісті мемлекеттік тізіліміге енгізеді және мәліметті бюллетеннің ең жақын шығарылымында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Патент қолданысы мерзімінен бұрын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патент иеленушінің өтінішхаты бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патентті күшінде ұстап тұру төлемі белгіленген мерзімде төленбеуіне байланысты тоқтатылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Патент иеленуші берген жазбаша өтініш негізінде (егер патент иеленуші тұлғалар тобы болып табылса, өтінішке барлық тұлғалар қол қояды) қорғау құжатының күші бюллетеньде қорғау құжатының қолданылуын мерзімінен бұрын тоқтату туралы мәліметтер жарияланған күннен бастап мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші көрсетілетін қызметті берушіге құжаттар келіп түскен күннен бастап үш жұмыс күні ішінде тиісті мемлекеттік тізілімге мәліметтерді енгізеді және патент иеленушінің немесе оның өкілінің атына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Сараптама жасау ұйымы қорғау құжатын күшінде ұстап тұру үшін белгіленген мерзімде төленбеген жасамаған кезде патенттің күші мерзімінен бұрын тоқтатылуы туралы мәліметтерді тиісті Мемлекеттік тізілімге енгізеді және оларды жариялауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Селекциялық жетістікке патенттің қолданылуын қалпына келтіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 2) тармақшасында көрсетілген негіз бойынша тоқтатылған патенттің қолданылуы патент иесінің өтініші бойынша патентті күшінде ұстау үшін ақы төлеу мерзімі өткен күннен бастап үш жыл ішінде қалпына келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішхат осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі. Қалпына келтіру туралы өтінішке патенттің қолданылуын қалпына келтіруге құжаттарды дайындағаны үшін және оны күшінде ұстағаны үшін ақы төлеу мерзімі өтіп кеткен қолданылу кезеңінде ақы төленгенін растайтын құжат қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Өтінішхатқа патент иеленуші (егер патент иеленуші тұлғалар тобы болып табылса, өтінішхат аталған топқа кіретін барлық тұлғалар қол қояды) немесе патенттік сенім білдірілген өкіл немесе сенімхат негізінде әрекет ететін өзге де өкіл қол қояды. Заңды тұлғаның атынан өтінішхатқа ұйымның басшысы немесе оның лауазымын көрсете отырып, осыған уәкілетті өзге тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішхатқа: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5734,246 +5648,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патенттің қолданылуының өткізіп алған жылын ұстап тұрғаны үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхат патенттік сенім білдірілген өкіл арқылы берілсе) қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Көрсетілетін қызметті беруші қалпына келтіру туралы өтінішхат берілген күннен бастап он жұмыс күні ішінде патенттің қолданылуын қалпына келтіру туралы мәліметтерді бюллетеньде жариялайды. Жарияланған күні патенттің қолданылуын қалпына келтіру күні болып табылады. Патент иеленушіге немесе оның өкіліне осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша патенттің қолданылу мерзімін қалпына келтіру туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z68" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салуды жіберген күннен бастап 20 жұмыс күнінен кешіктірмей қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы қалпына келтірілмейді, бұл туралы өтінішхат берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6007,155 +5805,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Селекциялық жетістіктердің </w:t>
-[...103 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>Селекциялық жетістіктердің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6176,169 +5870,301 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мемлекеттік тізіліміндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қолданысын мерзімінен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұрын тоқтату қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+        <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру"  мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 876</w:t>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ "Селекциялық жетістікке қорғау құжатын беру" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6366,1353 +6192,1429 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – "ҰЗМИ" ШЖҚ РМК).</w:t>
+Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+(бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www. egov. kz "электрондық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні</w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+10 (он) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) қорғау құжатын беру кезінде: мемлекеттік тізілімге селекциялық жетістікке қорғау құжатын беру туралы мәліметті енгізу, қорғау құжатын беру және берілгені туралы мәліметті енгізуді жариялау немесе негіздер бойынша мемлекеттік қызметті ұсынудан бас тарту туралы дәлелді жауап.</w:t>
-[...35 lines deleted...]
-Мемлекеттік көрсетілетін қызмет нәтижесін ұсыну нысаны – электрондық түрінде.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес бекітілетін және уәкілетті органның www. adіlet.gov. kz және мемлекеттік көрсетілетін қызметті берушінің www. kaz pate nt. kz ресми сайттарында орналастырылған селекциялық жетістіктерді қорғау саласындағы қызметтерге және бағаларға сәйкес ақылы негізде көрсетіледі.</w:t>
+              <w:t>
+1) қорғау құжатын беру кезінде: мемлекеттік тізілімге селекциялық жетістікке қорғау құжатын беру туралы мәліметті енгізу, қорғау құжатын беру және берілгені туралы мәліметті енгізуді жариялау немесе негіздер бойынша мемлекеттік қызметті ұсынудан бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қорғау құжатының телнұсқасын беру кезінде: қорғау құжатының телнұсқасын беру немесе негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан төлем мөлшері, сондай-ақ Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері, оның ішінде мемлекеттік қызметтің кіші түрлері (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
+              <w:t>
+"Селекциялық жетістіктерді қорғау туралы" Қазақстан Республикасы Заңының 3-2 бабының 2-тармағына сәйкес бекітілетін және уәкілетті органның www.adіlet.gov.kz және мемлекеттік көрсетілетін қызметті берушінің www.kazpatent.kz ресми сайттарында орналастырылған селекциялық жетістіктерді қорғау саласындағы қызметтерге және бағаларға сәйкес ақылы негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғау құжатын беру кезінде:</w:t>
+Көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12:00-ден 13:00-ға дейінгі түскі үзіліспен сағат 8:30-дан 17:30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы қағидалардың 2-қосымшасына сәйкес жеке және (немесе) заңды тұлғаның өтініші;</w:t>
+Егер мемлекеттік қызметті көрсету туралы өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) сенімхаттың электрондық көшірмесі егер мемлекеттік қызмет көрсетуге өтініш өкіл арқылы берілсе.</w:t>
-[...71 lines deleted...]
-Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйеден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Веб-портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Еңбек кодексіне және Мерекелер туралы заңға сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін, оның ішінде кіші түрлері (бар болған жағдайда) бойынша, көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау.</w:t>
+Қорғау құжатын беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы қағидалардың 2-қосымшасына сәйкес жеке және (немесе) заңды тұлғаның өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сенімхаттың электрондық көшірмесі егер мемлекеттік қызмет көрсетуге өтініш өкіл арқылы берілсе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғау құжатының телнұсқасын беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы қағидалардың 8-қосымшасына сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтінішхаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сенімхаттың электрондық көшірмесі егер мемлекеттік қызмет көрсетуге өтініш өкіл арқылы берілсе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерін (бар болған жағдайда) көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
+1) Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www. adіlet.gov. kz және көрсетілетін қызметті берушінің www. kaz pate nt. kz интернет-ресурстарында көрсетілген.</w:t>
+2) "Мемлекеттік көрсетілетін қызметтер туралы" осы Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызметті көрсету мерзімі тоқтатыла тұрғаннан кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар, оның ішінде электрондық нысанда көрсетілетін қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www.adіlet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7921,68 +7823,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекетік қызметін көрсету туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен қағаз жеткізгіште № ______ патентін жолдауды сұраймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8311,166 +8213,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________ _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (ЭЦҚ) тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8504,155 +8290,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Селекциялық жетістіктердің </w:t>
-[...103 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t xml:space="preserve">Селекциялық жетістіктердің мемлекеттік тізіліміндегі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8673,128 +8355,343 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қолданысын мерзімінен бұрын тоқтату қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін көрсетілетін қызметті берушінің қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 876</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...17 lines deleted...]
-      Қабылдаушы: Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шарушылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдаушы: Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шарушылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы: 010000, Қазақстан Республикасы, Астана қаласы, Есіл ауданы, Мәңгілік ел даңғылы, 57А ғимараты, тұрғын емес үй-жай 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8895,166 +8792,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9090,155 +8871,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Селекциялық жетістіктердің</w:t>
-[...103 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t xml:space="preserve">Селекциялық жетістіктердің мемлекеттік тізіліміндегі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9259,300 +8936,447 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қолданысын мерзімінен бұрын тоқтату қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекетік қызметін көрсету туралы  ХАБАРЛАМА</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t xml:space="preserve"> "Селекциялық жетістікке қорғау құжатын беру" мемлекетік қызметін көрсету туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
+      Ескерту. 4-қосымша алып тасталды – ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...188 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9614,586 +9438,254 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік тізіліміндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>селекциялық жетістіктерді</w:t>
+              <w:t>селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тіркеу және қорғау құжаттары</w:t>
+              <w:t>және қолданысын мерзімінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен олардың телнұсқаларын</w:t>
+              <w:t>бұрын тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру, патенттердің күшін жою</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және қолданысын мерзімінен</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұрын тоқтату</w:t>
+              <w:t>Мекенжайы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...206 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> Өтінішті одан әрі қараудан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>БАС ТАРТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ____________ байланысты, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 19-бабына сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10229,155 +9721,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Селекциялық жетістіктердің </w:t>
-[...103 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t xml:space="preserve">Селекциялық жетістіктердің мемлекеттік тізіліміндегі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10398,98 +9786,466 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қолданысын мерзімінен бұрын тоқтату қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7581900" cy="8826500"/>
+            <wp:extent cx="7048500" cy="9944100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7581900" cy="8826500"/>
+                      <a:ext cx="7048500" cy="9944100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Артқы жағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8445500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8445500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -10556,214 +10312,549 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Артқы беті</w:t>
+              <w:t xml:space="preserve">Селекциялық жетістіктердің мемлекеттік тізіліміндегі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қолданысын мерзімінен бұрын тоқтату қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7315200" cy="4876800"/>
+            <wp:extent cx="7112000" cy="9969500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7315200" cy="4876800"/>
+                      <a:ext cx="7112000" cy="9969500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Артқы жағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4051300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4051300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -10916,51 +11007,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұрын тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10987,553 +11078,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...484 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікке қоғау құжатының телнұсқасын беру туралы ӨТІНІШХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Патент телнұсқасының жоғалуына (жарамсыз болуына) байланысты патенттің № _________.телнұсқасын беруіңізді сұраймын. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11880,166 +11486,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________ ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                   (ЭЦҚ) тегі, аты, әкесінің аты (егер болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12073,155 +11563,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Селекциялық жетістіктердің</w:t>
-[...103 lines deleted...]
-              <w:t>9-қосымша</w:t>
+              <w:t xml:space="preserve">Селекциялық жетістіктердің мемлекеттік тізіліміндегі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12242,300 +11628,456 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">селекциялық жетістіктерді тіркеу және қорғау құжаттары мен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">олардың телнұсқаларын беру, патенттердің күшін жою </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қолданысын мерзімінен бұрын тоқтату қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Селекциялық жетістікке қорғау құжатының телнұсқасын беру туралы  ХАБАРЛАМА</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> Селекциялық жетістікке қорғау құжатының телнұсқасын беру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес телнұсқа берілгені туралы хабарлайды. Беру туралы мәліметтер ___ жылғы № _ бюллетеньде жарияланды.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Селекциялық жетістіктерді қорғау туралы" Қазақстан Республикасы Заңының _ бабының _ тармағына сәйкес телнұсқа берілгені туралы хабарлайды. Беру туралы мәліметтер ___ жылғы № _ бюллетеньде жарияланды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12571,155 +12113,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Селекциялық жетістіктердің</w:t>
-[...103 lines deleted...]
-              <w:t>10-қосымша</w:t>
+              <w:t xml:space="preserve">Селекциялық жетістіктердің мемлекеттік тізіліміндегі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12740,51 +12178,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">селекциялық жетістіктерді тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, патенттердің күшін жою </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12805,51 +12243,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мекенжайы</w:t>
+              <w:t>және қолданысын мерзімінен бұрын тоқтату қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12870,148 +12308,355 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Мекенжай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t xml:space="preserve"> Өтінішті одан әрі қараудан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ДӘЛЕЛДІ БАС ТАРТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 10-қосымша жаңа редакцияда  – ҚР Әділет министрінің 15.06.2021 </w:t>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ____________ байланысты, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 19-бабына сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13083,198 +12728,672 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Селекциялық жетістіктердің </w:t>
+              <w:t>Селекциялық жетістіктердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік тізіліміндегі </w:t>
+              <w:t>мемлекеттік тізіліміндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">селекциялық жетістіктерді </w:t>
+              <w:t>селекциялық жетістіктерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тіркеу және қорғау құжаттары </w:t>
+              <w:t>тіркеу және қорғау құжаттары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мен олардың телнұсқаларын </w:t>
+              <w:t>мен олардың телнұсқаларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру, патенттердің күшін жою </w:t>
+              <w:t>беру, патенттердің күшін жою</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және қолданысын мерзімінен </w:t>
+              <w:t>және қолданысын мерзімінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұрын тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>УВО-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 11-қосымшаға өзгеріс енгізілді – ҚР Әділет министрінің 15.06.2021 </w:t>
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Әділет министрінің 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t>№ 572</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ _____________ от</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(номер счета) (Дата создания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На № ______________ от</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Номер заявки) (Дата подачи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адресат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хабарлама / Уведомление об оплате за поддержание охранного документа в силе охранный документ № ____ ___________________________________________________________________ (Название)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Селекциялық жетістіктерді қорғау туралы" Қазақстан Республикасының Заңына (бұдан әрі – Заң) сәйкес қорғау құжатының жарамдылығы оның күші сақталған жағдайда ғана іске асады. Заңның 14-бабының 5-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес патент иеленушi патенттi күшiнде ұстау үшiн жыл сайын ақы төлеп тұруға мiндеттi. Аталған қорғау құжатының жарамдылығын күшінде сақтау төлемақысы, құжаттың берілуі туралы мәліметтердің жарияланған күнінен бастап екі ай ішінде төленеді және төлемақысының төленгенін растайтын құжаттар ҚР ӘМ ЗМҚК "ҰЗМИ" ШЖҚ РМК жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғау құжатының берілуі туралы мәліметтер _______ж. жарияланды. № ___ қорғау құжатының жарамдылық күшін ұстау үшін төлемақыны _______ж. дейін төлеуіңіз қажет. 1, 2, 3 жылдарына — ___ теңге х 3 = теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны: __ теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қорғау құжатын күшінде сақтауға арналған төлемдер өтінім берілген күннен бастап жүргізіледі. Өнеркәсіптік меншік құқықтарын сақтауға арналған баждарды төлеу үшін Париж конвенциясының 5-бабының (bis) 1-тармағына сәйкес, бекітілген мерзімнен кейінгі төлемдер жағдайында егер осындай баж ұлттық заңнамамен бекітілген болса, қосымша баждарды төлеу шарты кезінде алты айдан кем емес мерзімді құрайтын жеңілдік мерзімі беріледі. Бұл ретте бағасына сәйкес төлем мөлшері 50 пайызға ұлғайтылады. Заңның 22-бабының 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес патенттің қолданылуы ақы төлеудiң белгiленген мерзiмi өткен күннен бастап патенттi күшiнде ұстаудың белгiленген мерзiмiнде ақы төленбеген жағдайда мерзiмiнен бұрын тоқтатылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекеменің банк деректемелері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомляем Вас, что охранный документ в соответствии с пунктом 5 Закона Республики Казахстан "Об охране селекционных достижений" (далее – Закон) действует при поддержании его в силе. Согласно подпункта 3) пункта 5 статьи 14 Закона патентообладатель обязан ежегодно производить оплату за поддержание патента в силе. Оплата за поддержание в силе указанного охранного документа производится в течение двух месяцев с даты публикации сведений о его выдаче и документ подтверждающий оплату предоставляется в РГП на ПХВ "НИИС" КИС МЮ РК.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о выдаче данного охранного документа опубликованы ________ г. Для поддержания в силе охранного документа №___ необходимо произвести оплату до ___________ г.: за 1, 2, 3 годы - __теңге х 3 = ____ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого: ____ теңге Оплата за поддержание в силе охранного документа исчисляется со дня даты подачи заявки. В случае оплаты после установленного срока, согласно пункта 1 статьи 5 (bis) Парижской конвенции для уплаты пошлин, предусмотренных для сохранения прав промышленной собственности, предоставляется льготный срок, составляющий не менее шести месяцев, при условии уплаты дополнительной пошлины, если такая пошлина устанавливается национальным законодательством. При этом размер оплаты увеличивается на 50 процентов согласно установленным ценам. При неоплате в установленный срок поддержания патента в силе с даты истечения установленного срока оплаты в соответствии с подпункта 2) пункта 2 статьи 22 Закона действие патента прекращается досрочно. Банковские реквизиты предприятия:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13308,51 +13427,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">Селекциялық жетістіктердің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік тізіліміндегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">селекциялық жетістіктерді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тіркеу және қорғау құжаттары </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен олардың телнұсқаларын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">беру, патенттердің күшін жою </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және қолданысын мерзімінен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұрын тоқтату қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13373,659 +13596,319 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>УВО-5</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селекциялық жетістікке қатысты өзгерістер жайлы мәліметтерді Қазақстан Республикасы селекциялық жетістіктер мемлекеттік тізіліміне енгізу туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(номер счета) (Дата создания)</w:t>
+ХАБАРЛАМА
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+УВЕДОМЛЕНИЕ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Номер заявки) (Дата подачи)</w:t>
-[...30 lines deleted...]
-Адресат</w:t>
+о внесении сведений об изменениях, внесенных в Государственный реестр селекционных достижений Республики Казахстан по патенту
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...35 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+ № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғау құжатының берілуі туралы мәліметтер _______ж. жарияланды.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Сіздің өтінішіңіз бойынша патентиеленушісінің атауы мынадай болып өзгертілгенін хабарлаймыз: Енгізілген өзгерістер туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ ___ қорғау құжатының жарамдылық күшін ұстау үшін төлемақыны _______ж. дейін төлеуіңіз қажет.</w:t>
-[...282 lines deleted...]
-Банковские реквизиты предприятия:</w:t>
+Уведомляем, что на основании Вашего ходатайства наименование патентообладателя изменено на следующее: Сведения о внесенных изменениях будут опубликованы в официальном бюллетене "Промышленная собственность" №__, от ________ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14168,51 +14051,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұрын тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>12-қосымша</w:t>
+              <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14398,57 +14281,61 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14470,82 +14357,82 @@
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сіздің өтінішіңіз бойынша патентиеленушісінің атауы мынадай болып өзгертілгенін хабарлаймыз: Енгізілген өзгерістер туралы мәліметтер ______ ж. № __ "Өнеркәсіп меншігі" ресми бюллетенінде жарияланады.</w:t>
+Сіздің өтінішіңіз бойынша патентиеленушісінің өкілі/мекенжайы, хат хабарлау мекенжайы мынадай болып өзгертілгенін хабарлаймыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомляем, что на основании Вашего ходатайства наименование патентообладателя изменено на следующее: Сведения о внесенных изменениях будут опубликованы в официальном бюллетене "Промышленная собственность" №__, от ________ г.</w:t>
+Уведомляем, что на основании Вашего ходатайства адрес/представитель, патенто-обладателя, адрес для переписки изменен (о) на следующее.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14688,51 +14575,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұрын тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13-қосымша</w:t>
+              <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14759,592 +14646,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...523 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістіктер патентінің қолданылу мерзімін ұзарту туралы ӨТІНІШХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Селекциялық жетістіктерін қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасы Заңының 3-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17239,68 +16602,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікке патенттің қолданылу мерзімін қалпына келтіру туралы ӨТІНІШХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Селекциялық жетістіктерді қорғау туралы" 1999 жылғы 13 шілдедегі Қазақстан Республикасының Заңының 21-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18317,55 +17680,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18691,31 +18054,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>