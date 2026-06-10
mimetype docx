--- v0 (2025-11-16)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4208838" w14:textId="4208838">
+    <w:p w14:paraId="eb2d01a" w14:textId="eb2d01a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -658,51 +658,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z189" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Өнеркәсіптік меншік объектілерін Өнертабыстардың мемлекеттік тізілімінде, Пайдалы модельдердің мемлекеттік тізілімінде, Өнеркәсіптік үлгілердің мемлекеттік тізілімінде тіркеу және қорғау құжаттарын және олардың телнұсқаларын беру, патенттерді жарамсыз деп тану және олардың қолданылуын мерзімінен бұрын тоқтату қағидалары (бұдан әрі - қағидалар) "Қазақстан Республикасының Патент заңы" Қазақстан Республикасының 1999 жылғы 16 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -717,808 +822,1139 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және Өнеркәсіптік меншік объектілерін Өнертабыстардың мемлекеттік тізілімінде, Пайдалы модельдердің мемлекеттік тізілімінде, Өнеркәсіптік үлгілердің мемлекеттік тізілімінде тіркеу және қорғау құжаттарын және олардың телнұсқаларын беру, патенттерді жарамсыз деп тану және олардың қолданылуын мерзімінен бұрын тоқтатуды, сондай-ақ мемлекеттік қызмет көрсету тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      2. Осы қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бюллетень - өнеркәсіптік меншік объектілері мәселелері бойынша мерзімді ресми баспа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      1) бюллетень - өнеркәсіптік меншік объектілері мәселелері бойынша мерзімді ресми баспа;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекеттік тізілім - тіркелген өнеркәсіптік меншік объектілерінің тізілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      2) Мемлекеттік тізілім - тіркелген өнеркәсіптік меншік объектілерінің тізілімі;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) патенттік сенім білдірілген өкілдер - Қазақстан Республикасының заңнамасына сәйкес уәкілетті орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғаларға өкілдік етуге құқық берілген Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      3) патенттік сенім білдірілген өкілдер - Қазақстан Республикасының заңнамасына сәйкес уәкілетті орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғаларға өкілдік етуге құқық берілген Қазақстан Республикасының азаматтары;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ХПЖ - халықаралық патенттік жіктеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      4) ХПЖ - халықаралық патенттік жіктеме;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ӨҮХЖ - өнеркәсіптік үлгілердің халықаралық жіктемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      5) ӨҮХЖ - өнеркәсіптік үлгілердің халықаралық жіктемесі;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ДЗМҰ - Дүниежүзілік зияткерлік меншік ұйымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      6) ДЗМҰ - Дүниежүзілік зияткерлік меншік ұйымы;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ИНИД - библиографиялық деректерді сәйкестендіру үшін халықаралық кодтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      7) ИНИД - библиографиялық деректерді сәйкестендіру үшін халықаралық кодтар;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) емдік дәрі-дәрмектер - адамның ағзасымен байланысқа түсетін немесе оның органдарына және тіндеріне енетін, аурулардың алдын алуға, диагностика жасауға және емдеуге, сондай-ақ ағзаның жағдайы мен функцияларын өзгертуге арналған фармакологиялық белсенді заттар болып саналатын немесе оларды қамтитын құралдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...15 lines deleted...]
-      8) емдік дәрі-дәрмектер - адамның ағзасымен байланысқа түсетін немесе оның органдарына және тіндеріне енетін, аурулардың алдын алуға, диагностика жасауға және емдеуге, сондай-ақ ағзаның жағдайы мен функцияларын өзгертуге арналған фармакологиялық белсенді заттар болып саналатын немесе оларды қамтитын құралдар.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пестицидтар (улы химикаттар) - химиялық, биологиялық және зиян әрі аса кәуіпті зиян ағзаларға қарсы, сондай-ақ егін жинау алдында кептіруге, жапырақтарды жоюға және өсімдік сұрыптарын реттеуге арналған басқа да заттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      9) пестицидтар (улы химикаттар) - химиялық, биологиялық және зиян әрі аса кәуіпті зиян ағзаларға қарсы, сондай-ақ егін жинау алдында кептіруге, жапырақтарды жоюға және өсімдік сұрыптарын реттеуге арналған басқа да заттар;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) рұқсат беру - емдік дәрі-дәрмекті, пестицидті (улы химикатты) медициналық мақсаттағы бұйымды және медициналық техниканы мемлекеттік тіркеу туралы құзырлы орган берген куәлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      10) рұқсат беру - емдік дәрі-дәрмекті, пестицидті (улы химикатты) медициналық мақсаттағы бұйымды және медициналық техниканы мемлекеттік тіркеу туралы құзырлы орган берген куәлік;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) құзыретті орган (бұдан әрі - құзыретті орган): емдік дәрі-дәрмекке қатысты - азаматтардың денсаулығын сақтау, медициналық және фармацевтикалық ғылым, медициналық және фармацевтикалық білім беру, дәрі-дәрмектер, медициналық мақсаттағы бұйымдар мен медициналық техника айналымы, медициналық қызмет көрсету сапасын бақылау саласында басшылықты жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...15 lines deleted...]
-      11) құзыретті орган (бұдан әрі - құзыретті орган): емдік дәрі-дәрмекке қатысты - азаматтардың денсаулығын сақтау, медициналық және фармацевтикалық ғылым, медициналық және фармацевтикалық білім беру, дәрі-дәрмектер, медициналық мақсаттағы бұйымдар мен медициналық техника айналымы, медициналық қызмет көрсету сапасын бақылау саласында басшылықты жүзеге асыратын мемлекеттік орган;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пестицидқа (улы химикатқа) қатысты өсімдіктерді қорғау саласында басшылықты, сондай-ақ өз өкілеттілігі шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      пестицидқа (улы химикатқа) қатысты өсімдіктерді қорғау саласында басшылықты, сондай-ақ өз өкілеттілігі шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) РСТ шарты - 1970 жылғы 19 маусымдағы Патенттік кооперация туралы шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      12) РСТ шарты - 1970 жылғы 19 маусымдағы Патенттік кооперация туралы шарт;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Париж конвенциясы - 1883 жылғы 20 наурыздағы Өнеркәсіптік меншік объектілерін қорғау жөніндегі Париж конвенциясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      13) Париж конвенциясы - 1883 жылғы 20 наурыздағы Өнеркәсіптік меншік объектілерін қорғау жөніндегі Париж конвенциясы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) "электрондық үкімет" төлем шлюзі (бұдан әрі - ЭҮТШ) - электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      14) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Қазақстан Республикасының Өнертабыстардың, пайдалы модельдердің, өнеркәсіптік үлгілердің мемлекеттік тізілімінде тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      15) "электрондық үкімет" төлем шлюзі (бұдан әрі - ЭҮТШ) - электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының (бұдан әрі - көрсетілетін қызметті беруші) патент беру туралы шешімі негізінде және көрсетілетін қызметті берушінің құжаттарды патент беруге дайындау және жариялау қызметі үшін төлем жасалғанын растайтын құжатты ұсынған жағдайда өнеркәсіптік меншік объектісі бойынша мәліметтер Өнертабыстардың, пайдалы модельдердің, өнеркәсіптік үлгілердің мемлекеттік тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Объектіні тиісті Мемлекеттік тізілімдерде тіркеу кезінде мынадай мәліметтер енгізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      16) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) патенттің нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжат түрінің сөздік белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ХПС, ӨҮХС айдары (айдарларының) индексі (индекстері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтінімнің нөмірі мен берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) патентті жариялау күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер өтінім бойынша көрсетілетін қызметті берушіге өтінім берген күннен басымдылықтың неғұрлым ертерек күні белгіленсе,оның негізінде анықталған болса, алғашқы өтінім берілген елдің (ДЗМҰ ST.3 стандартына сәйкес) нөмірі, берген күні және коды (ол бойынша қосымша материалдар түскен күні);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Патент иеленушінің аты немесе атауы, ДЗМҰ ST.3 стандартына сәйкес патент иеленушінің тұрғылықты елінің (орналасқан елдің қайта басылып шығатын бұрынырақ жарияланған нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) РСТ Шартының 23(1) немесе 40 (1)-баптарына сәйкес өтінімнің ұлттық фазаға ауысу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) халықаралық өтінімнің қабылдайтын ведомство белгілейтін тіркеу нөмірі және халықаралық беру күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) халықаралық өтінімнің халықаралық жариялау нөмірі мен күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) автордың (авторлардың) А.Т.Ә, ДЗМҰ ST.3 стандартына сәйкес автордың тұрғылықты елінің (орналасқан елінің) коды (кодтары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Патент иеленушінің аты жөні немесе атауы, ДЗМҰ ST.3 стандартына сәйкес патент иеленушінің тұрғылықты елінің (орналасқан елдің) коды (кодтары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) патенттің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бейнесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) патенттік сенім білдірілген өкіл немесе өзге де өкіл туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Қазақстан Республикасының Өнертабыстардың, пайдалы модельдердің, өнеркәсіптік үлгілердің мемлекеттік тізілімінде тіркеу</w:t>
-[...279 lines deleted...]
-      12) Патент иеленушінің аты жөні немесе атауы, ДЗМҰ ST.3 стандартына сәйкес патент иеленушінің тұрғылықты елінің (орналасқан елдің) коды (кодтары);</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Қорғау құжатын беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      13) патенттің атауы;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Өнеркәсіптік меншік саласындағы қорғау құжаттарын беру" мемлекеттік қызметі (бұдан әрі - мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті берушімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1533,51 +1969,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өнеркәсіптік меншік саласындағы қорғау құжаттарын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтінішті көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1596,70 +2032,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1734,70 +2276,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1868,50 +2410,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2035,52 +2683,150 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 8-1, 8-2, 8-3 және 8-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Патент осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2115,169 +2861,283 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ, орыс және ағылшын тілдерінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Автор куәлігі өтінім берушіге патент беруге арналған өтінімде көрсетілген өнеркәсіптік меншік объектісінің әрбір авторы үшін, автор куәлігін беруге дайындау бойынша көрсетілетін қызметті берушінің қызметі үшін төлем расталған жағдайда беріледі. Автор куәлігі осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патент өтінім берушіге өтініш берген авторлардың санына қарамастан жалғыз данада беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер патент беруге өтінімді Қазақстан Республикасының аумағында тұратын немесе орналасқан бірнеше автор бірлесіп берсе, онда патент және авторлар куәліктері Қазақстан Республикасы аумағында тұратын немесе орналасатын бірінші болып көрсетілген патент иеленушісіне тапсырылады немесе пошта арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті беруші Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2314,148 +3174,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Телнұсқа беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Патент (автор куәлігі) түпнұсқасы жоғалған немесе жарамсыз болған жағдайда көрсетілетін қызметті беруші олардың телнұсқасын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қорғау құжатының телнұсқасын беруді көрсетілетін қызметті беруші көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) портал арқылы осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ қойылған электрондық құжат нысанында тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішхат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2474,70 +3334,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы банктік ревизиттер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2592,70 +3558,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2726,50 +3692,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2894,166 +3966,280 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Телнұсқа онда көрсетілген мәліметтердің құрамы бойынша берілген патенттің түпнұсқасына сәйкес келеді, онымен бірдей заңды күші бар және қазақ, орыс тілдерінде "Телнұсқа" деген мөртаңба қойылып, тиісті патент нысаны бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телнұсқа берілген жағдайда телнұсқа беру туралы мәліметтер бюллетеньде жарияланған күннен бастап қорғау құжатының түпнұсқасы заңды күші жоқ деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті беруші Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3200,89 +4386,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттiк көрсетілген қызметтiң нәтижелерiмен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Патентті күшінде ұстап тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Патент иеленуші Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3297,793 +4483,793 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жыл сайын қорғау құжатын күшінде ұстау үшін өтінім берілген күнге сәйкес келетін күнге ақы төлейді. Көрсетілетін қызметті беруші патент берілгеннен кейін он жұмыс күні ішінде патент иеленушіге осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қорғау құжатын күшінде ұстау үшін ақы төленгені туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қорғау құжатын күшінде ұстап тұру үшін алғашқы төлем қорғау құжатын беру туралы мәліметтер жарияланған күннен бастап екі ай мерзімде жүргізіледі және өтінім берілген күннен бастап алдындағы жылдар үшін төлемді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау құжатын күшінде ұстау үшін оның қолданылатын әрбір келесі жылы үшін ақы төлеу қорғау құжаты қолданылатын ағымдағы жыл ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қорғау құжатын күшінде ұстау үшін төлем жүргізілгеннен кейін патент иеленуші немесе өкіл көрсетілетін қызметті берушіге төлем құжаттарының көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші төлем туралы құжат болған жағдайда қорғау құжатын келесі жылға күшінде ұстау туралы Мемлекеттік тізілімдерге мәліметтерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Төлем белгіленген мерзімнен кейін жасалған жағдайда, Париж конвенциясының 5 (bis) бабының (1) тармағына сәйкес өнеркәсіптік меншік құқықтарын сақтауға арналған баждарды төлеу үшін, қосымша баж төлем шартымен, мерзім өткен күннен бастап алты айды құрайтын жеңілдетілген мерзім беріледі. Бұл ретте төлемнің көлемі белгіленген бағаларға сәйкес 50 пайызға артады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Өнертабыстардың, пайдалы модельдердің, өнеркәсіптік үлгілердің мемлекеттік тізілімдеріне өзгерістерді енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Көрсетілетін қызметті беруші Мемлекеттік тізілімге патенттің берген соң оны құқықтық мәртебесіне қатысты келесі өзгерістері туралы апелляциялық кеңестің, сот органдарының шешімдерімен, уәкілетті органның немесе сараптама жасау ұйымының хабарламаларымен және патент иеленушілердің (олардың құқықтық мирасқорларының немесе өкілдерінің) мәліметтерді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік тізілімнің жазбаларындағы қателерді түзету туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
-[...15 lines deleted...]
-      23. Қорғау құжатын күшінде ұстап тұру үшін алғашқы төлем қорғау құжатын беру туралы мәліметтер жарияланған күннен бастап екі ай мерзімде жүргізіледі және өтінім берілген күннен бастап алдындағы жылдар үшін төлемді қамтиды.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіркелген құқық беру туралы, тіркелген құқықты ұсыну туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:p>
-[...33 lines deleted...]
-      24. Қорғау құжатын күшінде ұстау үшін төлем жүргізілгеннен кейін патент иеленуші немесе өкіл көрсетілетін қызметті берушіге төлем құжаттарының көшірмелерін ұсынады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркелген құқықты беруге, тіркелген құқықты ұсынуға қатысты келесі өзгерістер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...33 lines deleted...]
-      25. Төлем белгіленген мерзімнен кейін жасалған жағдайда, Париж конвенциясының 5 (bis) бабының (1) тармағына сәйкес өнеркәсіптік меншік құқықтарын сақтауға арналған баждарды төлеу үшін, қосымша баж төлем шартымен, мерзім өткен күннен бастап алты айды құрайтын жеңілдетілген мерзім беріледі. Бұл ретте төлемнің көлемі белгіленген бағаларға сәйкес 50 пайызға артады.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) патентті толық немесе ішінара жарамсыз деп тануға байланысты оның күшін жою туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) патент иеленушінің өтініші бойынша патенттің қолданылуын тоқтату туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белгіленген мерзімде төлем жүргізілмеген кезде патенттің қолданылуын мерзімінен бұрын тоқтату туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) патент иеленушінің атауына және оның мекенжайына өзгерістер енгізу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) патент иеленуші өкілінің өзгеруі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) хат алмасу үшін мекенжайдың өзгеруі туралы өтінішхаттары негізінде енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Өзгерістер патент иеленуші немесе сенімхат негізінде әрекет ететін өкіл тиісті өзгерістер енгізу туралы көрсетілетін қызметті берушіге өтініш беру жолымен енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің шешімі бойынша және Қазақстан Республикасы Президентінің жарлығы бойынша болған әкімшілік - аумақтық бірліктер атауларының, қалалардың, облыстардың, аудандардың атауларының, сондай-ақ жергілікті атқарушы органның шешімі бойынша болған елді мекендердің құрамдас бөліктері атауларының өзгерістері өтеусіз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір патент иеленушіге тиесілі өтінішхатта көрсетілген бірнеше қорғау құжаттары болған кезде осы өзгерістер бір типті болып есептеледі және мұндай жағдайда төлем әрбір кейінгі қорғау құжаты үшін бір үлгідегі өзгерістер енгізу ретінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...123 lines deleted...]
-      5) патент иеленушінің өтініші бойынша патенттің қолданылуын тоқтату туралы;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 508</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Өтінішхат қазақ немесе орыс тілінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
-[...15 lines deleted...]
-      6) белгіленген мерзімде төлем жүргізілмеген кезде патенттің қолданылуын мерзімінен бұрын тоқтату туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа патент иеленуші немесе сенімхат бойынша әрекет ететін өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті өзгерісті растайтын құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
-[...15 lines deleted...]
-      7) патент иеленушінің атауына және оның мекенжайына өзгерістер енгізу туралы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзгерістерді енгізу үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
-[...15 lines deleted...]
-      8) патент иеленуші өкілінің өзгеруі туралы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхатты патенттік сенім білдірілген өкіл немесе өзге өкіл арқылы беретін болса).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
-[...15 lines deleted...]
-      9) хат алмасу үшін мекенжайдың өзгеруі туралы өтінішхаттары негізінде енгізеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхат және қоса берілген құжаттар көрсетілетін қызметті берушіге келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Патент иеленушінің (патент иеленушілердің) атауына заңды тұлғаны қайта ұйымдастыруға байланысты өзгерістер енгізген кезде құқық мирасқоры өтінішхат береді және тиісті өзгерістерді растайтын құжаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
-[...15 lines deleted...]
-      27. Өзгерістер патент иеленуші немесе сенімхат негізінде әрекет ететін өкіл тиісті өзгерістер енгізу туралы көрсетілетін қызметті берушіге өтініш беру жолымен енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Авторлар құрамына өзгерістер сот шешімі негізінде енгізіледі. Қорғау құжатында көрсетілген авторды құрамға енгізу немесе құрамнан шығару авторлар құрамының өзгеруі деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Үкіметінің шешімі бойынша және Қазақстан Республикасы Президентінің жарлығы бойынша болған әкімшілік - аумақтық бірліктер атауларының, қалалардың, облыстардың, аудандардың атауларының, сондай-ақ жергілікті атқарушы органның шешімі бойынша болған елді мекендердің құрамдас бөліктері атауларының өзгерістері өтеусіз негізде жүзеге асырылады.</w:t>
-[...98 lines deleted...]
-      28. Өтінішхат қазақ немесе орыс тілінде беріледі.</w:t>
+      Авторлар құрамына өзгерістер сот шешімі негізінде еркін нысанда авторлар құрамына тиісті өзгерістер енгізу туралы өтінішхат беру арқылы енгізіледі, онда қорғау құжатының нөмірі, енгізілетін немесе шығарылатын автордың тегі, аты, әкесінің аты (егер болса), тұратын жерінің мекенжайы, көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...51 lines deleted...]
-      1) тиісті өзгерісті растайтын құжаттардың көшірмелері;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сот шешімінің көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзгерістерді енгізу үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхатты патенттік сенім білдірілген өкіл немесе өзге өкіл арқылы беретін болса).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінішхат және қоса берілген құжаттар көрсетілетін қызметті берушіге келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
-[...18 lines deleted...]
-      29. Патент иеленушінің (патент иеленушілердің) атауына заңды тұлғаны қайта ұйымдастыруға байланысты өзгерістер енгізген кезде құқық мирасқоры өтінішхат береді және тиісті өзгерістерді растайтын құжаттар ұсынылады.</w:t>
+      Өтінішхат және оған қоса берілетін құжаттар олардың сараптама жасау ұйымына келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші көрсетілетін қызметті берушінің сұрау салуын жіберген күннен бастап 20 жұмыс күнінен кешіктірмей қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда өзгерістер енгізілмейді, бұл туралы өтінішхат берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзгерістер енгізілген жағдайда тиісті мәліметтер Мемлекеттік тізілімге енгізіледі, бюллетеньде жарияланады (патент иеленушінің мекенжайы, хат алмасу үшін мекенжайдың және өкілдің өзгеруінен басқа), патент иеленушінің атына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4118,1364 +5304,1364 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8 тарау. Қорғау құжаттарының қолданылу мерзімін ұзарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Параграф. Өнертабысқа патенттің қолданылу мерзімін ұзарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Өнертабысқа патент қызмет берушіге өтінім берілген күннен бастап жиырма жыл бойы қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Қолдану үшін рұқсат алу қажет емдік дәрі-дәрмекке, пестицидке (улы химикатқа) жататын өнертабысқа қатысты патенттің қолдану мерзімі патент иеленушінің өтінішхаты бойынша, бірақ бес жылдан аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мерзім бес жыл шегеріле отырып, өнертабысқа патент беруге өтінім берілген күннен бастап өнертабысты қолдануға алғаш рұқсат алынған күнге дейінгі өткен уақытқа ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өнертабыстың формуласында өнертабыс жалпы құрылымдық формуламен сипатталатын композиция, қосынды немесе қосындылар тобы түрінде сипатталатын болса, және өнертабыс сипаттамасынан оны дәрі-дәрмектің, пестицидтің белсенді ингредиенті ретінде қолданылатыны анық болса өнертабыс емдік дәрі-дәрмекке, пестицидке (улы химикатқа) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Өтініш осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша патенттің қолданылу кезеңінде өнертабысты қолдануға бірінші рұқсат алған күннен бастап алты ай өткенге дейін немесе осы мерзімдердің қайсысы кешірек аяқталатынына байланысты патент беру туралы мәліметтер жарияланған күннен бастап беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер бірінші рұқсат 2015 жылғы 7 сәуірдегі "Қазақстан Республикасының кейбір заңнамалық актілеріне зияткерлік меншік саласын құқықтық реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күшіне енуіне дейін берілген жағдайда өтінішхат патент қолданылатын мерзім ішінде, бірақ оның қолданылу мерзімі өткенге дейін екі айдан кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Өнертабысқа патенттің қолданылу мерзімін ұзарту жөнінде өтінішхат беру және іс қағаздарын жүргізу сенімхат бере отырып, патенттік сенім білдірілген өкіл немесе өзге де өкіл арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Өтінішхат қазақ немесе орыс тілінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Өтінішхатқа патент иеленуші немесе сенімхат бойынша әрекет ететін өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Өтінішхатқа мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолдануға құзыретті органның өнертабыс формуласының тәуелсіз тармағында сипатталған өнертабысты емдік дәрі-дәрмекке, пестицидке (улы химикаттықа) жатқызуға мүмкіндік беретін алғашқы рұқсаты алынған емдік дәрі-дәрмек, пестицид (улы химикат) туралы мәліметтерді қамтитын ресми құжаттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) айрықша құқықты және құқықты куәландыратын патентті қолдану мерзімі сұратылып отырған өнертабысты (өнертабыс формуласының тиісті тәуелсіз тармағын) көрсету, көрсетілген рұқсат өнертабысқа қатысты алғашқы болып табылатынын пайымдау және көрсетілген өнертабысты емдік дәрі-дәрмек, пестицид (улы химикат) өнертабыс формуласының тиісті тәуелсіз тармағында сипатталғанын анықтайтын түсіндірме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өнертабысқа патенттің қолданылу мерзімін ұзарту және ұзарту туралы мәліметтерді бюллетеньде жариялау үшін төлемді растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
-[...15 lines deleted...]
-      37. Өтінішхат қазақ немесе орыс тілінде беріледі.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхатты патенттік сенім білдірілген өкіл берсе).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
-[...15 lines deleted...]
-      38. Өтінішхатқа патент иеленуші немесе сенімхат бойынша әрекет ететін өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Өтінішхат пен оған қоса берілетін құжаттар сараптама жасау ұйымына тікелей беріледі немесе пошта арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
-[...15 lines deleted...]
-      39. Өтінішхатқа мыналар қоса беріледі:</w:t>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Өтінішхат пен оған қоса берілетін құжаттар сараптама жасау ұйымына келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z108" w:id="105"/>
-[...15 lines deleted...]
-      1) қолдануға құзыретті органның өнертабыс формуласының тәуелсіз тармағында сипатталған өнертабысты емдік дәрі-дәрмекке, пестицидке (улы химикаттықа) жатқызуға мүмкіндік беретін алғашқы рұқсаты алынған емдік дәрі-дәрмек, пестицид (улы химикат) туралы мәліметтерді қамтитын ресми құжаттардың көшірмелері;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Өтінішхатты қарау қаралатын патенттің өнертабыс формуласының тәуелсіз тармағында сипатталған өнертабысты қолдануға рұқсат алынған емдік дәрі-дәрмекке, пестицидке (улы химикаттықа) жатқызу мүмкіндігін тексеруді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
-[...15 lines deleted...]
-      2) айрықша құқықты және құқықты куәландыратын патентті қолдану мерзімі сұратылып отырған өнертабысты (өнертабыс формуласының тиісті тәуелсіз тармағын) көрсету, көрсетілген рұқсат өнертабысқа қатысты алғашқы болып табылатынын пайымдау және көрсетілген өнертабысты емдік дәрі-дәрмек, пестицид (улы химикат) өнертабыс формуласының тиісті тәуелсіз тармағында сипатталғанын анықтайтын түсіндірме;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Қосынды (жалпы құрылымдық формуламен сипатталатын қосындылар тобы) түрінде сипатталған өнертабысты қолдануға рұқсат алынған емдік дәрі-дәрмекке, пестицидке (улы химикатқа) жатқызу мүмкіндігін тексеру өнертабыс формуласының тәуелсіз тармағында сипатталған қосындыны рұқсатта көзделген дәрі-дәрмектің, пестицидтің (улы химикаттың) белсенді ингредиентімен салыстыруды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
-[...15 lines deleted...]
-      3) өнертабысқа патенттің қолданылу мерзімін ұзарту және ұзарту туралы мәліметтерді бюллетеньде жариялау үшін төлемді растайтын құжат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, өнертабыстың сипаттамасы қосындының оны көрсетілген дәрі-дәрмекте, пестицидте (улы химикатта) пайдалануға мүмкіндік беретін осындай белсенділігі бар екені туралы ақпараттың болуы тексеріледі. Егер қосынды осындай дәрі-дәрмектің, пестицидтің (улы химикаттың) белсенді ингредиенті болып табылса, және өнертабыстың сипаттамасы тиісті ақпаратты қамтитын болса, қаралатын өнертабыс рұқсатта көрсетілген емдік дәрі-дәрмекке, пестицидке (улы химикатқа) жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Композиция түрінде сипатталған өнертабысты қолдануға рұқсат алынған емдік дәрі-дәрмекке, пестицидке (улы химикатқа) жатқызу мүмкіндігін тексеру патенттелген композицияның сипаттамасын және рұқсатта көрсетілген дәрі-дәрмектің, пестицидтің (улы химикаттың) композициясының сипаттамасын (мақсаты, құрамы, өнертабыс формуласында келтірілген немесе композиция құрамынан анықталатын нысан) салыстыруды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
-[...15 lines deleted...]
-      4) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхатты патенттік сенім білдірілген өкіл берсе).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер өнертабыс формуласының тәуелсіз тармағы рұқсатта көрсетілген дәрі-дәрмектің, пестицидтің (улы химикаттың) сипаттамасын қамтыса, қаралып отырған өнертабыс емдік дәрі-дәрмекке, пестицидке (улы химикатқа) жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Қосындыны, сондай-ақ қосындыны қамтитын дәрі-дәрмектің, пестицидтің композициясы кіретін өнертабыстар тобына берілген өнертабысқа патенттің қолдану мерзімін ұзарту осы қағидалардың 41-тармағына сәйкес жүзеге асырылады және осы қағидалардың 42 және 43-тармақтарына сәйкес топтың әрбір өнертабысына қатысты жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z112" w:id="109"/>
-[...15 lines deleted...]
-      40. Өтінішхат пен оған қоса берілетін құжаттар сараптама жасау ұйымына тікелей беріледі немесе пошта арқылы жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Осы қағидалардың 38, 40-тармақтарына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап 20 жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы ұзартылмайды, бұл туралы өтініш берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z113" w:id="110"/>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш хат беру шарты сақталған жағдайда патенттің қолданылуы ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Өнертабысқа патенттің қолданылу мерзімін ұзарту туралы мәліметтер Қазақстан Республикасы өнертабыстарының мемлекеттік тізіліміне енгізіледі және бюллетеньнің жақын арадағы басылымында жарияланады. Патенттің қолданылу мерзімін ұзарту туралы тиісті хабарлама өтінім берушінің мекен жайына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Параграф. Пайдалы модельге патентті ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Пайдалы модельге патенттің қолдану мерзімі патент иесінің пайдалы модельге патенттің қолдану мерзімін ұзарту туралы өтініші (бұдан әрі - өтініш) бойынша үш жылдан аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Өтініш осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша патенттің күшінде болуы шартымен патент қолданысының бесінші жылы ішінде көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Пайдалы модельге патенттің қолдану мерзімін ұзарту жөнінде өтінішхатты беру және іс-қағаздарды жүргізу үшін патент иеленуші сенімхат бере отырып, патенттік сенім білдірілген өкілге немесе өзге өкілге өкілеттік бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Өтінішхат қазақ немесе орыс тілдерінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Өтінішхатқа патент иеленуші немесе сенімхат негізінде әрекет ететін патенттік сенім білдірілген өкіл немесе өзге өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Өтінішхатқа мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдалы модельге патенттің қолданылу мерзімін ұзарту және ұзарту туралы мәліметтерді бюллетеньде жариялау үшін төлемді растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхатты патенттік сенім білдірілген өкіл берсе).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z123" w:id="120"/>
-[...15 lines deleted...]
-      50. Пайдалы модельге патенттің қолдану мерзімін ұзарту жөнінде өтінішхатты беру және іс-қағаздарды жүргізу үшін патент иеленуші сенімхат бере отырып, патенттік сенім білдірілген өкілге немесе өзге өкілге өкілеттік бере алады.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Өтініш және оған қоса берілетін құжаттар тікелей көрсетілетін қызметті берушіге ұсынылады, пошта арқылы немесе кәсіпорынның электрондық мекенжайына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z124" w:id="121"/>
-[...15 lines deleted...]
-      51. Өтінішхат қазақ немесе орыс тілдерінде ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Өтінішхат пен оған қоса берілетін құжаттар сараптама жасау ұйымына келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z125" w:id="122"/>
-[...15 lines deleted...]
-      52. Өтінішхатқа патент иеленуші немесе сенімхат негізінде әрекет ететін патенттік сенім білдірілген өкіл немесе өзге өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Өтініш беру шарты сақталған жағдайда пайдалы модельге патенттің қолданылуы өтінішхатта көрсетілген мерзімге ұзартылады, бірақ үш жылдан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z126" w:id="123"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пайдалы модельге патенттің қолданылу мерзімін ұзарту туралы мәліметтер Қазақстан Республикасының пайдалы модельдерінің мемлекеттік тізіліміне енгізіледі және бюллетеньнің жақын шығарылымында жарияланады. Патенттің қолданылу мерзімін ұзарту туралы тиісті хабарлама осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің атына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Осы қағидалардың 51, 53-тармақтарына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап 20 жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы ұзартылмайды, бұл туралы өтініш берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Өтінішхат берілген жағдайда төлем белгіленген мерзімнен кейін жасалған жағдайда, Париж конвенциясының 5 (bis) бабының (1) тармағына сәйкес өнеркәсіптік меншік құқықтарын сақтауға арналған баждарды төлеу үшін, қосымша төлем шартымен, мерзім өткен күннен бастап алты айды құрайтын жеңілдетілген мерзім беріледі. Бұл ретте төлемнің көлемі белгіленген бағаларға сәйкес 50 пайызға артады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z134" w:id="131"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Параграф. Өнеркәсіптік үлгіге патентті ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Өнеркәсіптік үлгіге патенттің қолдану мерзімі патент иесінің өнеркәсіптік үлгіге патенттің қолдану мерзімін ұзарту туралы өтініші (бұдан әрі - өтінішхат) бойынша бес жылдан аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z136" w:id="133"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Өтініш патенттің он бесінші қолдану мерзімі ішінде, ол күшінде ұсталып тұратын жағдайда, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Өнеркәсіптік үлгіге патенттің қолдану мерзімін ұзарту жөнінде өтінішхатты беру және іс-қағаздарды жүргізу үшін патент иеленуші сенімхат бере отырып, патенттік сенім білдірілген өкілге немесе өзге өкілге өкілет бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Өтінішхат қазақ немесе орыс тілдерінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Өтінішхатқа патент иеленуші немесе сенімхат бойынша әрекет ететін патенттік сенім білдірілген өкіл немесе өзге өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Өтінішхатқа мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өнеркәсіптік үлгіге патенттің қолданылу мерзімін ұзарту үшін төлемді және бюллетеньде ұзарту туралы мәліметтерді жариялауды растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімхат (егер өтінішті өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішті патенттік сенім білдірілген өкіл берсе).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z137" w:id="134"/>
-[...15 lines deleted...]
-      61. Өнеркәсіптік үлгіге патенттің қолдану мерзімін ұзарту жөнінде өтінішхатты беру және іс-қағаздарды жүргізу үшін патент иеленуші сенімхат бере отырып, патенттік сенім білдірілген өкілге немесе өзге өкілге өкілет бере алады.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Өтінішхат және оған қоса берілетін құжаттар тікелей көрсетілетін қызметті берушіге ұсынылады, пошта арқылы немесе кәсіпорынның электрондық мекенжайына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z138" w:id="135"/>
-[...15 lines deleted...]
-      62. Өтінішхат қазақ немесе орыс тілдерінде ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Өтінішхат пен оған қоса берілетін құжаттар көрсетілетін қызметті берушіге келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z139" w:id="136"/>
-[...15 lines deleted...]
-      63. Өтінішхатқа патент иеленуші немесе сенімхат бойынша әрекет ететін патенттік сенім білдірілген өкіл немесе өзге өкіл қол қояды (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды).</w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Өтініш беру шарты сақталған жағдайда өнеркәсіптік үлгіге патенттің қолданылуы өтінішхатта көрсетілген мерзімге ұзартылады, бірақ бес жылдан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z140" w:id="137"/>
-[...15 lines deleted...]
-      64. Өтінішхатқа мыналар қоса беріледі:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Өнеркәсіптік үлгіге патенттің қолданылу мерзімін ұзарту туралы мәліметтер Қазақстан Республикасы өнеркәсіптік үлгілерінің мемлекеттік тізіліміне енгізіледі және бюллетеньнің жақын арадағы басылымында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z141" w:id="138"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Патенттің қолданылу мерзімін ұзарту туралы тиісті хабарлама осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің атына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="144"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Осы қағидалардың 62, 63, 64-тармақтарына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап 20 жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы ұзартылмайды, бұл туралы өтініш берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем белгіленген мерзімнен кейін жасалған жағдайда, Париж конвенциясының 5 (bis) бабының (1) тармағына сәйкес өнеркәсіптік меншік құқықтарын сақтауға арналған баждарды төлеу үшін, қосымша төлем шартымен, мерзім өткен күннен бастап алты айды құрайтын жеңілдетілген мерзім беріледі. Бұл ретте төлемнің көлемі белгіленген бағаларға сәйкес 50 пайызға артады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="145"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9 тарау. Өнертабысқа, пайдалы модельге, өнеркәсіптік үлгіге патенттің қолданылуын мерзімінен бұрын тоқтату, жарамсыз деп тану және күшін жою тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Қорғау құжаты сот шешімі негізінде толық немесе ішінара жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғау құжаты ішінара жарамсыз деп танылған жағдайда өнертабыстың қалған қорғауға қабілетті объектісіне, өнертабыстың, пайдалы модельдің немесе өнеркәсіптік үлгінің нұсқасына жаңа патент беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5504,365 +6690,365 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патентті жарамсыз деп тану өнертабысқа, пайдалы модельге немесе өнеркәсіптік үлгіге патент беру туралы шешімнің күшін жоюды және тиісті мемлекеттік тізілімдегі жазбаның күшін жоюды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші үш жұмыс күні ішінде жою туралы мәліметтерді тиісті мемлекеттік тізілімге енгізеді және мәліметтерді бюллетеньнің жақын маңдағы шығарылымында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="147"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Бюллетеньде қорғау құжаты қолданылуының мерзiмiнен бұрын тоқтатылғаны туралы мәлiметтер жарияланған күннен бастап патент иеленушi берген жазбаша түрдегі арыз негiзiнде (егер патент иеленушілер бірнеше адамдар тобы болса, өтінішхатқа аталған топқа кіретін барлық адамдар қол қояды) мерзiмiнен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші оған құжаттар келіп түскен күннен бастап үш жұмыс күні ішінде тиісті мемлекеттік тізілімге мәліметтерді енгізеді және патент иесінің немесе оның өкілінің атына осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="148"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Көрсетілетін қызметті беруші қорғау құжатын күшінде ұстап тұру үшін төлем жасамаған кезде патенттің күші мерзімінен бұрын тоқтатылуы туралы мәліметтерді тиісті Мемлекеттік тізілімге енгізеді және оларды жариялауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z152" w:id="149"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Патентті күшінде ұстап тұру үшін жыл сайынғы төлемді жүргізбеген кезде, Патент заңының 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес патенттің қолдану мерзімін ұзарту күшін жояды және патенттің қолданылуы тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z153" w:id="150"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Патенттің қолданылуын қалпына келтіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z154" w:id="151"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Патент заңының 30-бабының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған негiзде тоқтатылған патенттің қолданылуы, патент иеленушiнiң өтiнiшхаты бойынша патенттi күшiнде ұстап тұру үшiн төленетiн төлемнiң мерзiмi өткен күннен бастап үш жыл iшiнде, қалпына келтiрiлуi мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қалпына келтіру туралы өтінішхатқа патенттің қолданылуын қалпына келтiруге құжаттарды дайындағаны үшін және төлем мерзімі өтіп кеткен қолданылу кезеңінде осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда оны күшінде ұстап тұру үшін төлемді растайтын құжат қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="152"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Өтінішхатта патент иеленуші (егер патент иеленуші тұлғалар тобы болып табылса, өтінішке аталған топқа кіретін барлық тұлғалар қол қояды) немесе патенттік сенім білдірілген өкіл немесе сенімхат негізінде әрекет ететін өзге де өкіл қол қояды. Заңды тұлғаның атынан өтінішке ұйымның басшысы немесе оның лауазымын көрсете отырып, осыған уәкілеттік берілген өзге тұлға қол қояды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z156" w:id="153"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішхатқа мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патенттің қолданылуын қалпына келтіру бойынша құжаттарды дайындау және жариялау үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z158" w:id="155"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патенттің қолданылуының өткізіп алған жылын ұстап тұрған үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z159" w:id="156"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхат (егер өтінішхатты өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішхат патенттік сенім білдірілген өкіл арқылы берілсе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z160" w:id="157"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Көрсетілетін қызметті беруші қалпына келтіру туралы өтінішхат берілген күннен бастап он жұмыс күні ішінде патенттің қолданылуын қалпына келтіру туралы мәліметтерді бюллетеньде жариялайды. Қалпына келтіру туралы мәліметтерді жариялау күні патенттің қолданылуын қалпына келтіру күні болып табылады. Патент иеленушіге немесе оның өкіліне осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5897,91 +7083,207 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша патенттің қолданылуын қалпына келтіру туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z161" w:id="158"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы қағидалардың 65-тармағына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұрау салу жіберілген күннен бастап </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z162" w:id="159"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 жұмыс күнінен кешіктірмей көрсетілетін қызметті берушіге қажетті құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда патенттің қолданылуы қалпына келтірілмейді, бұл туралы өтінішхат берген тұлға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6255,105 +7557,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="160"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өнеркәсіптік меншік саласындағы қорғау құжаттарын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 876</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7800,50 +9109,155 @@
               <w:t>
 1) Көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www. adilet. gov. kz және көрсетілетін қызметті берушінің www. kaz pate nt. kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8279,50 +9693,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (егер ол бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға (пайдалануға) келісемін.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8812,50 +10342,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9244,50 +10890,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9687,50 +11449,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10239,50 +12117,156 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10789,50 +12773,156 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11339,50 +13429,156 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12438,50 +14634,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЭЦҚ) тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13011,50 +15323,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22424,55 +24852,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22798,31 +25226,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>