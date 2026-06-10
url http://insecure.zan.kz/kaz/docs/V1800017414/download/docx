--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4286363" w14:textId="4286363">
+    <w:p w14:paraId="01fc0f8" w14:textId="01fc0f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1088,51 +1088,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z203" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z204" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Тауар белгілерін, географиялық нұсқамаларды және тауарлар шығарылған жерлердің атауларын Тауар белгілерінің мемлекеттік тізілімінде, Географиялық нұсқамалардың мемлекеттік тізілімінде және Тауарлар шығарылған жерлер атауларының мемлекеттік тізілімінде тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, тіркеудің қолданысын тоқтату және оны жарамсыз деп тану қағидалары (бұдан әрі – Қағидалар) "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1147,393 +1252,488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемқызметтер туралы заң) 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және Тауар белгілерін, географиялық нұсқамаларды және тауарлар шығарылған жерлердің атауларын Тауар белгілерінің мемлекеттік тізілімінде, Географиялық нұсқамалардың мемлекеттік тізілімінде және Тауарлар шығарылған жерлер атауларының мемлекеттік тізілімінде тіркеу және қорғау құжаттары мен олардың телнұсқаларын беру, тіркеудің қолданысын тоқтату, оны жарамсыз деп тану тәртібін және мемлекеттік қызмет көрсету тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің м.а. 06.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 644</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар мен қысқартулар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бюллетень – тауар белгілері мен географиялық нұсқамалар және тауар шығарылған жерлердің атауларын қорғау мәселелері жөніндегі ресми мерзімдік басылым;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Осы Қағидаларда мынадай ұғымдар мен қысқартулар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ДЗМҰ – Дүниежүзілік зияткерлік меншік ұйымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z11" w:id="12"/>
-[...15 lines deleted...]
-      1) бюллетень – тауар белгілері мен географиялық нұсқамалар және тауар шығарылған жерлердің атауларын қорғау мәселелері жөніндегі ресми мерзімдік басылым;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалпыға бiрдей белгiлi тауар белгісі – уәкілетті органның мүдделi тұлғалар дәлелдемелеріне негiзделген шешiмiмен жалпыға бірдей белгілі деп танылған, тауар белгісі ретiнде пайдаланылып жүрген белгiлеме немесе тауар белгісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z12" w:id="13"/>
-[...15 lines deleted...]
-      2) ДЗМҰ – Дүниежүзілік зияткерлік меншік ұйымы;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тауар белгісі, қызмет көрсету белгісі (бұдан әрi – тауар белгісі) – осы Заңға сәйкес тiркелген немесе Қазақстан Республикасы қатысатын халықаралық шарттарға орай тiркеусiз қорғалатын, бiр заңды немесе жеке тұлғаның тауарларын (көрсететін қызметтерiн) басқа заңды немесе жеке тұлғаның бiртектес тауарларынан (көрсететін қызметтерiнен) ажырату үшiн қызмет ететiн белгi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z13" w:id="14"/>
-[...15 lines deleted...]
-      3) жалпыға бiрдей белгiлi тауар белгісі – уәкілетті органның мүдделi тұлғалар дәлелдемелеріне негiзделген шешiмiмен жалпыға бірдей белгілі деп танылған, тауар белгісі ретiнде пайдаланылып жүрген белгiлеме немесе тауар белгісі;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) патенттiк сенiм білдірілген өкiлдер – Қазақстан Республикасының заңнамасына сәйкес уәкiлеттi орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғалардың өкiлi болу құқығы берiлген Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z14" w:id="15"/>
-[...15 lines deleted...]
-      4) тауар белгісі, қызмет көрсету белгісі (бұдан әрi – тауар белгісі) – осы Заңға сәйкес тiркелген немесе Қазақстан Республикасы қатысатын халықаралық шарттарға орай тiркеусiз қорғалатын, бiр заңды немесе жеке тұлғаның тауарларын (көрсететін қызметтерiн) басқа заңды немесе жеке тұлғаның бiртектес тауарларынан (көрсететін қызметтерiнен) ажырату үшiн қызмет ететiн белгi;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тауар белгісінің иесі (құқық иеленуші) немесе географиялық нұсқаманы және тауар шығарылған жердің атауын пайдалану құқығының иесі – тауар белгісіне айрықша құқыққа немесе географиялық нұсқаманы және тауар шығарылған жердің атауын пайдалануға айрықша құқыққа ие жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z15" w:id="16"/>
-[...15 lines deleted...]
-      5) патенттiк сенiм білдірілген өкiлдер – Қазақстан Республикасының заңнамасына сәйкес уәкiлеттi орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғалардың өкiлi болу құқығы берiлген Қазақстан Республикасының азаматтары;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ТКҚХС – тауарлар мен көрсетілетін қызметтердің халықаралық сыныптамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z16" w:id="17"/>
-[...15 lines deleted...]
-      6) тауар белгісінің иесі (құқық иеленуші) немесе географиялық нұсқаманы және тауар шығарылған жердің атауын пайдалану құқығының иесі – тауар белгісіне айрықша құқыққа немесе географиялық нұсқаманы және тауар шығарылған жердің атауын пайдалануға айрықша құқыққа ие жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) географиялық нұсқама – географиялық объектінің аумағынан шығарылатын, белгілі бір сапасы, репутациясы немесе басқа да сипаттамалары едәуір дәрежеде оның географиялық шығу тегімен байланысты тауарды сәйкестендіретін белгілеме. Осы географиялық объектінің аумағында тауардың сипаттамаларының қалыптасуына елеулі әсер ететін, оны өндірудің кем дегенде бір сатысы жүзеге асырылуға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z17" w:id="18"/>
-[...15 lines deleted...]
-      7) ТКҚХС – тауарлар мен көрсетілетін қызметтердің халықаралық сыныптамасы;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тауар шығарылған жердің атауы – елдің, елді мекеннің, жергілікті жердің немесе басқа да географиялық объектінің қазіргі немесе тарихи, ресми немесе бейресми, толық немесе қысқартылған атауын білдіретін не атауы бар, осындай атауды қамтитын немесе осындай атаудан шыққан және ерекше қасиеттері тек қана немесе негізінен осы географиялық объектіге тән табиғи жағдайлармен және (немесе) адами факторлармен айқындалатын тауарға қатысты оны пайдалану нәтижесінде белгілі болған белгілеме. Осы географиялық объектінің аумағында тауар өндірудің тауардың ерекше қасиеттерінің қалыптасуына елеулі әсер ететін барлық сатысы жүзеге асырылуға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z18" w:id="19"/>
-[...15 lines deleted...]
-      8) географиялық нұсқама – географиялық объектінің аумағынан шығарылатын, белгілі бір сапасы, репутациясы немесе басқа да сипаттамалары едәуір дәрежеде оның географиялық шығу тегімен байланысты тауарды сәйкестендіретін белгілеме. Осы географиялық объектінің аумағында тауардың сипаттамаларының қалыптасуына елеулі әсер ететін, оны өндірудің кем дегенде бір сатысы жүзеге асырылуға тиіс;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ИНИД – библиографиялық деректерді сәйкестендіру үшін халықаралық кодтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z19" w:id="20"/>
-[...15 lines deleted...]
-      9) тауар шығарылған жердің атауы – елдің, елді мекеннің, жергілікті жердің немесе басқа да географиялық объектінің қазіргі немесе тарихи, ресми немесе бейресми, толық немесе қысқартылған атауын білдіретін не атауы бар, осындай атауды қамтитын немесе осындай атаудан шыққан және ерекше қасиеттері тек қана немесе негізінен осы географиялық объектіге тән табиғи жағдайлармен және (немесе) адами факторлармен айқындалатын тауарға қатысты оны пайдалану нәтижесінде белгілі болған белгілеме. Осы географиялық объектінің аумағында тауар өндірудің тауардың ерекше қасиеттерінің қалыптасуына елеулі әсер ететін барлық сатысы жүзеге асырылуға тиіс;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) "Электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал), нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесін" білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z20" w:id="21"/>
-[...15 lines deleted...]
-      10) ИНИД – библиографиялық деректерді сәйкестендіру үшін халықаралық кодтар;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттандыру объектісі – "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
-[...15 lines deleted...]
-      11) "Электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал), нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесін" білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1546,1211 +1746,1315 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік тізілімінде тiркеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Тауар белгілерін тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының (бұдан әрі – көрсетілетін қызметті беруші) тауар белгісін тіркеу туралы шешімі негізінде және тауар белгісіне куәлік беру үшін төлем жасалғанын растайтын құжатты ұсынған жағдайда, тауар белгісі бойынша реттік нөмерімен (бұдан әрі – реттік нөмірі) тіркелген күні туралы (бұдан әрі – тіркелген күні) мәліметтер тауар белгілерінің мемлекеттік тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тауар белгісін тауар белгілерінің мемлекеттік тізілімінде тіркеу кезінде мынадай мәліметтер енгізіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z25" w:id="26"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Тауар белгілерін тіркеу</w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тауар белгісінің тіркеу нөмірі мен берілген күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z26" w:id="27"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының (бұдан әрі – көрсетілетін қызметті беруші) тауар белгісін тіркеу туралы шешімі негізінде және тауар белгісіне куәлік беру үшін төлем жасалғанын растайтын құжатты ұсынған жағдайда, тауар белгісі бойынша реттік нөмерімен (бұдан әрі – реттік нөмірі) тіркелген күні туралы (бұдан әрі – тіркелген күні) мәліметтер тауар белгілерінің мемлекеттік тізіліміне енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауар белгісінің бейнесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z27" w:id="28"/>
-[...15 lines deleted...]
-      4. Тауар белгісін тауар белгілерінің мемлекеттік тізілімінде тіркеу кезінде мынадай мәліметтер енгізіледі:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТКҚХС-ның сыныбы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z28" w:id="29"/>
-[...15 lines deleted...]
-      1) тауар белгісінің тіркеу нөмірі мен берілген күні;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иеленушінің атауы немесе тегі, аты, әкесінің аты (бар болған жағдайда) және оның тұрғылықты жерін немесе орналасқан жерін, ұжымдық тауар белгісіне қатынасын көрсету ұжымдық тауар белгісін пайдалануға құқығы бар иелердің деректері және субъектілердің тізбесі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z29" w:id="30"/>
-[...15 lines deleted...]
-      2) тауар белгісінің бейнесі;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтінімнің көрсетілетін қызметті берушіге берілген күні және нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z30" w:id="31"/>
-[...15 lines deleted...]
-      3) ТКҚХС-ның сыныбы;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тауар белгісіне тіркелген тауарлар мен қызметтердің тізімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z31" w:id="32"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) егер Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес конвенциялық басымдық белгіленген болса, бірінші өтінімнің елі, нөмірі және берілген күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) хат алмасу үшін мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өкіл туралы мәліметтер (патенттік сенім білдірілген өкіл туралы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) куәлікті беру туралы және ресми бюллетеньдегі нөмірі туралы мәліметтерді жариялау күні;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z35" w:id="36"/>
-[...15 lines deleted...]
-      8) хат алмасу үшін мекенжайы;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тауар белгісіне құқыққа иелік ету туралы деректерді қоса алғанда, тауар белгісін тіркеуге қатысты кейінгі өзгерістер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z36" w:id="37"/>
-[...15 lines deleted...]
-      9) өкіл туралы мәліметтер (патенттік сенім білдірілген өкіл туралы);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мәліметтерді енгізу олардың алдында тиісті ИНИД кодын (ДЗМҰ стандарты бойынша) қою арқылы сүйемелденеді және жариялау кезінде пайдаланылады. Елдің коды ДЗМҰ-ның тиісті стандартына сәйкес қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жалпыға бiрдей белгiлi тауар белгілерін тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z37" w:id="38"/>
-[...15 lines deleted...]
-      10) куәлікті беру туралы және ресми бюллетеньдегі нөмірі туралы мәліметтерді жариялау күні;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті органның шешімімен Қазақстан Республикасының аумағында тіркелген немесе халықаралық шарттардың күшімен қорғалатын тауар белгісін немесе Қазақстан Республикасында оның құқықтық қорғалуынсыз тауар белгісі ретінде пайдаланылатын, белсенді пайдалану нәтижесінде Қазақстан Республикасында кең танымалдыққа ие болған белгіні жалпыға белгілі деп тану негізінде, Мемлекеттік тізілімге жалпыға белгілі тауар таңбасын тіркегені үшін көрсетілетін қызметті берушінің қызметтеріне ақы төлеу кезінде жалпыға белгілі тауар таңбасына реттік нөмір беріліп және мәліметтерді енгізу күні көрсетіле отырып, тиісті мәліметтер енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z38" w:id="39"/>
-[...15 lines deleted...]
-      11) тауар белгісіне құқыққа иелік ету туралы деректерді қоса алғанда, тауар белгісін тіркеуге қатысты кейінгі өзгерістер.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жалпыға бiрдей белгiнi тіркеу кезінде тауар белгілерінің мемлекеттік тізіліміне келесі мәліметтер енгізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпыға бірдей белгіні тіркеу нөмірі және күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жалпыға бірдей тауар белгісінің бейнесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТКҚХС-ның сыныбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иесінің атауы немесе тегі, аты әкесінің аты (бар болған жағдайда) және оның тұрғылықты немесе тұрақты мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтінімнің көрсетілетін қызметті берушіге берілген күні және нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жалпыға бірдей тауар белгісіне қатысты тіркелген тауарлар мен қызметтердің тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хат алмасу үшін мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өкіл туралы мәліметтер (патенттік сенім білдірілген өкіл туралы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) куәлiктi беру туралы және ресми бюллетень нөмiрi туралы мәлiметтер жарияланған күнi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жалпыға белгілі тауар белгісін тіркеуге қатысты кейінгі өзгерістер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мәліметтерді енгізу олардың алдында тиісті ИНИД кодын (ДЗМҰ стандарты бойынша) қою арқылы сүйемелденеді және жариялау кезінде пайдаланылады. Елдің коды ДЗМҰ-ның тиісті стандартына сәйкес қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Жалпыға бiрдей белгiлi тауар белгілерін тіркеу</w:t>
-[...199 lines deleted...]
-      8) өкіл туралы мәліметтер (патенттік сенім білдірілген өкіл туралы);</w:t>
+        <w:t xml:space="preserve"> 3-парагараф. Географиялық нұсқамаларды тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z50" w:id="51"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="54"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті берушінің географиялық нұсқамаларды тіркеу және (немесе) географиялық нұсқамаларды пайдалану құқығын беру туралы шешімінің негізінде географиялық нұсқамаларды және (немесе) географиялық нұсқамаларды пайдалану құқығын тіркегені үшін көрсетілетін қызметті берушінің қызметтеріне ақы төлеген кезде географиялық нұсқамалардың мемлекеттік тізіліміне географиялық нұсқамалар бойынша мәліметтер енгізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Географиялық нұсқамаларды тіркеу кезінде мемлекеттік тізілімге мынадай мәліметтер енгізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) географиялық нұсқама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіркеу нөмірі мен күні;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z54" w:id="55"/>
-[...15 lines deleted...]
-      8. Географиялық нұсқамаларды тіркеу кезінде мемлекеттік тізілімге мынадай мәліметтер енгізіледі:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тауардың географиялық шығу тегімен елеулі дәрежеде байланысты оның беделі немесе басқа да сипаттамалары болуға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z55" w:id="56"/>
-[...15 lines deleted...]
-      1) географиялық нұсқама;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иесінің атауы және оның тұрғылықты жерінің немесе орналасқан жерінің мекенжайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z56" w:id="57"/>
-[...15 lines deleted...]
-      2) тіркеу нөмірі мен күні;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтінімнің нөмірі мен берілген күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z57" w:id="58"/>
-[...15 lines deleted...]
-      3) тауардың географиялық шығу тегімен елеулі дәрежеде байланысты оның беделі немесе басқа да сипаттамалары болуға тиіс;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) хат жазысу мекенжайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z58" w:id="59"/>
-[...15 lines deleted...]
-      4) иесінің атауы және оның тұрғылықты жерінің немесе орналасқан жерінің мекенжайы;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өкіл туралы мәліметтер (патенттік сенім білдірілген өкіл туралы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z59" w:id="60"/>
-[...15 lines deleted...]
-      5) өтінімнің нөмірі мен берілген күні;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) географиялық нұсқаманы пайдалану құқығын тіркеу және (немесе) беру туралы мәліметтердің жарияланған күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z60" w:id="61"/>
-[...15 lines deleted...]
-      6) хат жазысу мекенжайы;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тіркеуге қатысты кейінгі өзгерістер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z61" w:id="62"/>
-[...15 lines deleted...]
-      7) өкіл туралы мәліметтер (патенттік сенім білдірілген өкіл туралы);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мәліметтерді енгізу олардың алдына тиісті ИНИД кодын қоюмен (ДЗМҰ стандарты бойынша) сүйемелденеді және жариялау кезінде пайдаланылады. Елдің коды ДЗМҰ-ның тиісті стандартына сәйкес қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Тауар шығарылған жердің атауларын тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z62" w:id="63"/>
-[...15 lines deleted...]
-      8) географиялық нұсқаманы пайдалану құқығын тіркеу және (немесе) беру туралы мәліметтердің жарияланған күні;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тауар шығарылған жердiң атауын тiркеу және (немесе) тауар шығарылған жер атауын пайдалану құқығын беру жөнiндегi сараптама жасау ұйымының шешiмi немесе көрсетілетін қызметті берушінің тауар шығарылған жер атауын пайдалану құқығына куәлiк беру жөнiндегi қызметіне төлемді растаған жағдайда, тауар шығарылған жердің атауы мемлекеттік тізіліміне тауар шығарылған жердің атауы туралы мәліметтер енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z63" w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тауарлардың шыққан жерлерінің атауларын мемлекеттік тізілімге тіркеген кезде мынадай ақпарат енгізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тауар шығарылған жердің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіркеу нөмірі және күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өнімнің ерекше қасиеттерінің сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меншiк иесiнiң аты-жөнi және оның тұрғылықты жерiнiң немесе орналасқан жерiнiң көрсетiлуi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтінімнің берілген күні және нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) хат алмасу мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өкілі туралы ақпарат (патенттік сенім білдірілген өкіл туралы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тауар шығарылған жердiң атауларын пайдалану құқығын беру туралы және ресми бюллетень нөмiрi туралы мәлiметтер жарияланған күнi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тіркеуге қатысты кейінгі өзгерістер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="65"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мәліметтерді енгізу олардың алдында тиісті ИНИД кодын (ДЗМҰ стандарты бойынша) қою арқылы сүйемелденеді және жариялау кезінде пайдаланылады. Елдің коды ДЗМҰ-ның тиісті стандартына сәйкес қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-параграф. Тауар шығарылған жердің атауларын тіркеу</w:t>
-[...179 lines deleted...]
-      7) өкілі туралы ақпарат (патенттік сенім білдірілген өкіл туралы);</w:t>
+        <w:t xml:space="preserve"> 5-параграф. Тауар белгісіне куәлік беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z74" w:id="75"/>
-[...15 lines deleted...]
-      8) тауар шығарылған жердiң атауларын пайдалану құқығын беру туралы және ресми бюллетень нөмiрi туралы мәлiметтер жарияланған күнi;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Тауар таңбасын тіркеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті берушімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z75" w:id="76"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="79"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2765,129 +3069,243 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтінішті көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z79" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банктік ревизиттер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="81"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2924,50 +3342,156 @@
         <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 4 (төрт) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың төртінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3149,90 +3673,188 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z81" w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 14-1, 14-2, 14-3 және 14-4-тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Географиялық нұсқамаға және тауар шығарылған жердің атауына куәлік беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z82" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Географиялық нұсқамаларды пайдалану құқығын тіркеу" көрсетілетін қызметті көрсетілетін қызметті беруші көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z83" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3247,51 +3869,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Географиялық нұсқамаларды пайдалану құқығын тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген құжаттарды қоса бере отырып, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат нысанындағы өтінішті портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3309,91 +3931,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z84" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банктік ревизиттер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3430,70 +4148,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="86"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3530,50 +4248,156 @@
         <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 4 (төрт) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың төртінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3755,90 +4579,188 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z86" w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 18-1, 18-2, 18-3 және 18-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. Тауар шығарылған жердің атауына куәлік беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z87" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Тауар шығарылған жердің атауын пайдалану құқығын тіркеу" мемлекеттік қызметін көрсетілетін қызметті беруші көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z88" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3853,129 +4775,243 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар шығарылған жердiң атауын пайдалану құқығын тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтінішті көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z89" w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банктік ревизиттер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="91"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4012,50 +5048,156 @@
         <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 4 (төрт) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың төртінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4237,323 +5379,535 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z91" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 22-1, 22-2, 22-3 және 22-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. Жалпыға бiрдей белгiлi тауар белгісіне үзінде көшірме беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z92" w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Мемлекеттік тізілімге енгізілген мәліметтердің негізінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ, орыс және ағылшын тілдерінде жалпыға белгілі тауар белгісіне құқықты растайтын электрондық нысандағы Қазақстан Республикасы тауар белгілерінің мемлекеттік тізілімінен үзінді көшірме беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z93" w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Көрсетілетін қызметті беруші жалпыға белгілі тауар белгісіне үзіндіні құқық иеленушіге немесе сенімхат бойынша оның өкіліне (егер өтініш өкіл арқылы берілсе) немесе сенімхаттың көшірмесін (егер өтінішхат патенттік сенім білдірілген өкіл арқылы берілсе) көрсетілетін қызметті берушіге төлем құжаты келіп түскен күннен бастап 10 (он) жұмыс күні ішінде жібереді (береді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z94" w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Куәліктің телнұсқаларын беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z95" w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Тауар белгісіне куәліктің телнұсқасын беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z96" w:id="97"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Түпнұсқа жоғалған немесе қолдануға жарамсыз болған жағдайда тауар белгісіне куәліктің телнұсқасы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z97" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тауар белгісіне куәліктің телнұсқасын беруді көрсетілетін қызметті беруші көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z98" w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ қойылған электрондық құжат нысанында тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, куәліктің телнұсқасын беру туралы өтінішхатты портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z99" w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банктік ревизиттер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="101"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4590,50 +5944,156 @@
         <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 4 (төрт) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақтың төртінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4734,126 +6194,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші тауар белгісіне куәліктің телнұсқасын береді немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="102"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Телнұсқа онда көрсетілген мәліметтердің құрамы бойынша берілген куәліктің түпнұсқасына сәйкес келеді, онымен бірдей заңды күші болады және қазақ, орыс тілдерінде "Телнұсқа", "Дубликат", "Dublicate" деген мөртабан қойылып, тиісті куәлік нысаны бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телнұсқа берілген жағдайда телнұсқа беру туралы мәліметтер бюллетенде жарияланған күннен бастап куәліктің түпнұсқасы заңды күші жоқ деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="103"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Географиялық нұсқамаға және тауар шығарылған жердің атауын пайдалану құқығына куәліктің телнұсқасын беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z103" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Түпнұсқасы жоғалған немесе жарамсыз болған жағдайда географиялық нұсқаманы пайдалану құқығына куәліктің телнұсқасы және (немесе) тауар шығарылған жердің атауы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куәліктің телнұсқасы телнұсқа беру туралы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4866,164 +6326,164 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішхат келіп түскен күннен бастап 10 (он) жұмыс күні ішінде және телнұсқа беру үшін көрсетілетін қызметті берушінің қызметтеріне ақы төлеген кезде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішхатқа құқық иесі немесе сенімхат бойынша өкіл қол қояды (егер өтінішхатты өкіл берсе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="105"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Құқық мирасқоры өтініш берген жағдайда, өтінішке құқықтық мирасқорлықты растайтын құжаттың көшірмесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z105" w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Телнұсқа географиялық нұсқаманы пайдалану құқығына және (немесе) тауар шығарылған жердің атауына куәлік беру туралы жазба тиісті мемлекеттік тізілімде болған кезде ғана беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Онда көрсетілген мәліметтердің құрамы бойынша телнұсқа берілген куәліктің түпнұсқасына сәйкес келеді, онымен бірдей заңды күші бар және қазақ, орыс және ағылшын тілдерінде "Телнұсқа", "Дубликат", "Dublicate" мөртабаны қойыла отырып, куәліктің тиісті нысаны бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телнұсқа берілген жағдайда телнұсқа беру туралы мәліметтер жарияланған күннен бастап куәліктің түпнұсқасы заңды күші жоқ деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="107"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z107" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5108,654 +6568,654 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="109"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттiк көрсетілген қызметтiң нәтижелерiмен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік тізілімді жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Тауар белгісі мемлекеттік тізіліміне өзгерістер енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Көрсетілетін қызметті беруші тауар белгісі және жалпыға бірдей танымал тауар белгісінің құқықтық мәртебесіне қатысты өзгерістер мен толықтырулар енгізу жайлы мәліметті мемлекеттік тізілімге уәкiлеттi органның, апелляциялық органның, сот органдарының шешiмi және иелерiнiң (құқықиелері) (олардың мұрагерлерiнiң немесе өкiлдерiнiң) өтінішхаттары негiзiнде енгізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қорғалатын тауар белгісіне құқықты беру туралы тіркелген шарт туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауар белгісін пайдалану құқығын беру туралы тіркелген лицензиялық (сублицензиялық) шарт туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепіл шарты туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кешенді кәсіпкерлік лицензия шарты туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z109" w:id="110"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік тізілімді жүргізу</w:t>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тіркелген шарттарға қосымша келісімдер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z110" w:id="111"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Тауар белгісі мемлекеттік тізіліміне өзгерістер енгізу</w:t>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тіркеуді толық немесе ішінара жарамсыз деп тану туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z111" w:id="112"/>
-[...15 lines deleted...]
-      36. Көрсетілетін қызметті беруші тауар белгісі және жалпыға бірдей танымал тауар белгісінің құқықтық мәртебесіне қатысты өзгерістер мен толықтырулар енгізу жайлы мәліметті мемлекеттік тізілімге уәкiлеттi органның, апелляциялық органның, сот органдарының шешiмi және иелерiнiң (құқықиелері) (олардың мұрагерлерiнiң немесе өкiлдерiнiң) өтінішхаттары негiзiнде енгізеді:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тіркеудің қолданылу мерзімін тоқтату туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z112" w:id="113"/>
-[...15 lines deleted...]
-      1) қорғалатын тауар белгісіне құқықты беру туралы тіркелген шарт туралы;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) иесінің бастамасы бойынша тіркеу әрекетін тоқтату туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z113" w:id="114"/>
-[...15 lines deleted...]
-      2) тауар белгісін пайдалану құқығын беру туралы тіркелген лицензиялық (сублицензиялық) шарт туралы;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тауар белгісін, жалпыға бірдей белгілі тауар белгісін тіркеудің қолданылу мерзімін ұзарту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z114" w:id="115"/>
-[...15 lines deleted...]
-      3) кепіл шарты туралы;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) иесінің (құқық иеленушінің) атауын оның қайта ұйымдастырылуына (құқықтық мирасқорлығына) байланысты өзгерту туралы және/немесе оның орналасқан жерінің мекенжайын өзгерту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z115" w:id="116"/>
-[...15 lines deleted...]
-      4) кешенді кәсіпкерлік лицензия шарты туралы;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) иесінің (құқық иеленушінің) тегін, атын және әкесінің атын (ол болған жағдайда) өзгерту туралы және/немесе тұрғылықты жерінің мекенжайын өзгерту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z116" w:id="117"/>
-[...15 lines deleted...]
-      5) тіркелген шарттарға қосымша келісімдер туралы;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) оларға қатысты тіркеуді мәні бойынша өзгертпейтін тауар белгісі тіркелген тауарлардың (қызметтердің) тізбесін қысқарту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z117" w:id="118"/>
-[...15 lines deleted...]
-      6) тіркеуді толық немесе ішінара жарамсыз деп тану туралы;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) иесінің (құқық иеленушінің) өкілін өзгерту туралы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z118" w:id="119"/>
-[...15 lines deleted...]
-      7) тіркеудің қолданылу мерзімін тоқтату туралы;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) хат алмасу үшін мекенжайды өзгерту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z119" w:id="120"/>
-[...15 lines deleted...]
-      8) иесінің бастамасы бойынша тіркеу әрекетін тоқтату туралы;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) айқын және техникалық қателерді түзету туралы, сондай-ақ тіркеуге қатысты басқа да өзгерістер туралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z120" w:id="121"/>
-[...15 lines deleted...]
-      9) тауар белгісін, жалпыға бірдей белгілі тауар белгісін тіркеудің қолданылу мерзімін ұзарту туралы;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Өзгерістер тіркеу нөмірін, заңды тұлғаның ресми атауын, тегін, атын және әкесінің атын (бар болған жағдайда), заңды тұлғаның орналасқан жерінің мекенжайын, жеке тұлғаның тұрғылықты жерін, сондай-ақ өзгерістер енгізгені үшін тиісті төлемді көрсете отырып, тиісті өзгерістер енгізу туралы еркін нысанда өтінішхат беру жолымен енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z121" w:id="122"/>
-[...15 lines deleted...]
-      10) иесінің (құқық иеленушінің) атауын оның қайта ұйымдастырылуына (құқықтық мирасқорлығына) байланысты өзгерту туралы және/немесе оның орналасқан жерінің мекенжайын өзгерту туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің шешімі бойынша және Қазақстан Республикасы Президентінің жарлығы бойынша болған әкімшілік - аумақтық бірліктер атауларының, қалалардың, облыстардың, аудандардың атауларының, сондай-ақ жергілікті атқарушы органның шешімі бойынша болған елді мекендердің құрамдас бөліктері атауларының өзгерістері өтеусіз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа иесі (құқық иеленуші) немесе патенттік сенім білдірілген өкіл немесе сенімхат негізінде әрекет ететін өзге де өкіл қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатта көрсетілген, бір құқық иеленушіге тиесілі бірнеше тауар белгілері болған кезде, осы өзгерістер бір типті болып есептеледі және мұндай жағдайда ақы төлеу әрбір кейінгі тауар белгісі үшін бір үлгідегі өзгерістер енгізу ретінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Өтініш қазақ немесе орыс тілдерінде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z122" w:id="123"/>
-[...15 lines deleted...]
-      11) иесінің (құқық иеленушінің) тегін, атын және әкесінің атын (ол болған жағдайда) өзгерту туралы және/немесе тұрғылықты жерінің мекенжайын өзгерту туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа иеленуші (құқық иеленуші) немесе патенттік сенім білдірілген өкіл немесе сенімхат негізінде әрекет ететін өзге де өкіл қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті өзгерісті растайтын құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z123" w:id="124"/>
-[...15 lines deleted...]
-      12) оларға қатысты тіркеуді мәні бойынша өзгертпейтін тауар белгісі тіркелген тауарлардың (қызметтердің) тізбесін қысқарту туралы;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзгерістер енгізгені үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z124" w:id="125"/>
-[...15 lines deleted...]
-      13) иесінің (құқық иеленушінің) өкілін өзгерту туралы);</w:t>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сенімхат (егер өтінішті өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішті патенттік сенім білдірілген өкіл берсе) қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z125" w:id="126"/>
-[...15 lines deleted...]
-      14) хат алмасу үшін мекенжайды өзгерту туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхат және қоса берілген құжаттар көрсетілетін қызметті берушіге келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Осы Қағидалардың 38-тармағына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұраухатты жіберген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірмей құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда өзгерістер енгізілмейді, бұл туралы өтінішхат берген тұлғаның мекенжайына тиісті хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z126" w:id="127"/>
-[...246 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзгерістер енгізілген кезде тиісті жазбалар Қазақстан Республикасы тауар белгілерінің мемлекеттік тізіліміне енгізіледі, бюллетеньде жарияланады және өтінім берушінің атына осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5790,600 +7250,600 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық нысандар бойынша тиісті өзгерістер енгізу туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="134"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Қайта ұйымдастыру және (немесе) тарату салдарынан заңды тұлға иесінің атауына өзгерістер енгізілген кезде өтінішхатқа қол қойылады және Заңға сәйкес беріледі. Бұл ретте мүдделі тарап осы өзгерістерді растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарларды және/немесе/ қызметтерді белгілі бір тауар белгісінің ішінде ішінара басқаға берген жағдайда, екі дербес меншік иесі құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішінара басқаға беру нәтижесінде пайда болған тауар белгісі Мемлекеттік тізілімде латын әрпімен (мысалы, № 00000А) бірдей нөмірмен тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеу туралы мәліметтер Мемлекеттік тізілімге енгізіледі және ресми бюллетеньде жарияланады және өтініш берушіге 3 (үш) жұмыс күні ішінде куәлік жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тізілімде көрсетілген өтінім мазмұнындағы немесе тауар белгісінің иесі ұсынған құжаттағы және бюллетеньде жарияланған мәліметтердегі қателерді түзету тауар белгісі иесінің өтініші бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хат алмасу мекенжайы мен өкілін өзгертуден басқа, тіркеуге қатысты өзгерістер бюллетеньде жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Географиялық нұсқамалар мен тауарлар шығарылған жерлердің атауларының мемлекеттік тізіліміне өзгерістер енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Көрсетілетін қызметті беруші тиісті мемлекеттік тізілімге уәкілетті органның, апелляциялық кеңестің, сот органдарының шешімдері және иелерінің (құқық иеленушілерінің) (олардың құқықтық мирасқорларының немесе өкілдерінің) өтініштері негізінде географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеу бойынша кейінгі өзгерістер мен толықтырулар туралы мәліметтерді енгізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) географиялық нұсқаманы пайдалану құқығын және (немесе) жарамсыз тауар шығарылған жердің атауын тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеудің қолданылу мерзімін тоқтату туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иеленушінің (құқық иеленушінің) бастамасы бойынша географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеудің қолданылуын тоқтату туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеудің қолданылу мерзімін ұзарту туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иесінің қайта ұйымдастырылуына (құқықтық мирасқорлығына) байланысты оның атауының өзгеруі туралы және/немесе оның орналасқан жерінің мекенжайының өзгеруі туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:p>
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Географиялық нұсқамалар мен тауарлар шығарылған жерлердің атауларының мемлекеттік тізіліміне өзгерістер енгізу</w:t>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иесінің (құқық иеленушінің) тегін, атын және әкесінің атын (ол болған кезде) өзгерту туралы және/немесе тұрғылықты жерінің мекенжайын өзгерту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z135" w:id="136"/>
-[...15 lines deleted...]
-      41. Көрсетілетін қызметті беруші тиісті мемлекеттік тізілімге уәкілетті органның, апелляциялық кеңестің, сот органдарының шешімдері және иелерінің (құқық иеленушілерінің) (олардың құқықтық мирасқорларының немесе өкілдерінің) өтініштері негізінде географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеу бойынша кейінгі өзгерістер мен толықтырулар туралы мәліметтерді енгізеді:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тауар белгісі иесінің (құқық иеленушінің) өкілін өзгерту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z136" w:id="137"/>
-[...15 lines deleted...]
-      1) географиялық нұсқаманы пайдалану құқығын және (немесе) жарамсыз тауар шығарылған жердің атауын тіркеу туралы;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) хат алмасу үшін мекенжайды өзгерту туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z137" w:id="138"/>
-[...15 lines deleted...]
-      2) географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеудің қолданылу мерзімін тоқтату туралы;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) айқын және техникалық қателерді түзету туралы, сондай-ақ географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеуге қатысты басқа да өзгерістер туралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z138" w:id="139"/>
-[...15 lines deleted...]
-      3) иеленушінің (құқық иеленушінің) бастамасы бойынша географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеудің қолданылуын тоқтату туралы;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Өзгерістер тіркеу нөмірін, заңды тұлғаның ресми атауын, тегін, атын және әкесінің атын (ол болған жағдайда), заңды тұлғаның орналасқан жерінің мекенжайын, жеке тұлғаның тұрғылықты жерін, сондай-ақ өзгерістер енгізгені үшін тиісті төлемді көрсете отырып, тиісті өзгерістер енгізу туралы еркін нысанда өтінішхат беру жолымен енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z139" w:id="140"/>
-[...15 lines deleted...]
-      4) географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеудің қолданылу мерзімін ұзарту туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің шешімі бойынша және Қазақстан Республикасы Президентінің жарлығы бойынша болған әкімшілік - аумақтық бірліктер атауларының, қалалардың, облыстардың, аудандардың атауларының, сондай-ақ жергілікті атқарушы органның шешімі бойынша болған елді мекендердің құрамдас бөліктері атауларының өзгерістері өтеусіз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа иеленуші (құқық иеленуші) немесе патенттік сенім білдірілген өкіл немесе сенімхат негізінде әрекет ететін өзге де өкіл қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатта көрсетілген, бір құқық иеленушіге тиесілі бірнеше тауар белгілері болған кезде, осы өзгерістер бір типті болып есептеледі және мұндай жағдайда ақы төлеу әрбір кейінгі тауар белгісі үшін бір үлгідегі өзгерістер енгізу ретінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Өтінішхат қазақ немесе орыс тілдерінде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z140" w:id="141"/>
-[...15 lines deleted...]
-      5) иесінің қайта ұйымдастырылуына (құқықтық мирасқорлығына) байланысты оның атауының өзгеруі туралы және/немесе оның орналасқан жерінің мекенжайының өзгеруі туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа иеселенуші (құқық иеленуші) немесе патенттік сенім білдірілген өкіл немесе сенімхат негізінде әрекет ететін өзге де өкіл қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішкхатқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті өзгерісті растайтын құжаттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзгерістер енгізгені үшін төлемді растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сенімхат (егер өтінішті өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішті патенттік сенім білдірілген өкіл берсе) қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхатқа және қоса берілген құжаттар көрсетілетін қызметті берушіге келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Осы Қағидалардың 43-тармағына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұраухатты жіберген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірмей құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған жағдайда өзгерістер енгізілмейді, бұл туралы өтінішхат берген тұлғаның мекенжайына тиісті хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z141" w:id="142"/>
-[...300 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзгерістер енгізілген кезде тиісті жазбалар Қазақстан Республикасы географиялық нұсқамалардың және (немесе) тауарлары шығарылған жерлердің атауларының мемлекеттік тізіліміне енгізіледі, бюллетеньде жарияланады және өтініш берушінің атына осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6436,109 +7896,109 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық нысанда тиісті өзгерістер енгізу туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеуге қатысты өзгерістер, хат-хабар алмасу мекенжайын және өкілді өзгертуден басқа, бюллетеньде жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="149"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Ұлттық тіркеуді халықаралық тіркеуге ауыстыру және тауар таңбасын тіркеудің қолданылу мерзімі аяқталғанға дейін көрсетілетін қызметті берушіге берілген тиісті төлем туралы иесінің өтініші бойынша тауар таңбасын тіркеудің қолданылу мерзімі ішінде ұлттық тіркеу халықаралық тіркеуге ауыстырылады. Ұлттық тіркеу ауыстырылғаннан кейін жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z149" w:id="150"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тауар белгісін, жалпыға бірдей белгілі тауар белгісін тіркеудің қолданылу мерзімін ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z150" w:id="151"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Тауар белгісін тіркеу өтінім берілген күннен бастап он жыл бойы қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z151" w:id="152"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Тауар белгісіне, жалпыға бірдей белгілі тауар белгісіне тіркеудің қолданылу мерзімі Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6553,306 +8013,306 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 18-1 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тауар белгісін, жалпыға бірдей белгілі тауар белгісін (бұдан әрі – өтінішхат) тіркеудің қолданылу мерзімін ұзарту құқық иеленушінің өтінішхаты бойынша келесі он жылға ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z152" w:id="153"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Өтінішхат осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тауар белгісін, жалпыға бірдей белгілі тауар белгісін тіркеудің қолданылу мерзімінің соңғы жылы ішінде көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z153" w:id="154"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Өтініш қазақ немесе орыс тілдерінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z154" w:id="155"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Өтінішхатқа иеленушінің (құқық иеленуші) немесе сенімхат негізінде әрекет ететін өкіл қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішхатқа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="156"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауар белгісін, жалпыға бірдей белгілі тауар белгісін тіркеудің қолданылу мерзімін ұзарту үшін төлемді растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z156" w:id="157"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сенімхат (егер өтінішті өкіл берсе) немесе сенімхаттың көшірмесі (егер өтінішті патенттік сенім білдірілген өкіл берсе) қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар белгісін жалпыға бірдей белгілі деп танудың қолданылу мерзімін ұзарту кезінде тауар белгісінің жалпыға бірдей белгілі екенін растайтын мәліметтерді ұсыну қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="158"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Өтінішхат және оған қоса берілетін құжаттар тікелей көрсетілетін қызметті берушіге ұсынылады, пошта арқылы немесе кәсіпорынның электрондық мекенжайына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z158" w:id="159"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Өтінішхат және қоса берілген құжаттар көрсетілетін қызметті берушіге келіп түскен күннен бастап 10 (он) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 49, 50-тармақтарына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұраухат жіберген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірмей құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған кезде тауар белгісі, жалпыға бірдей белгілі тауар белгісін тіркеудің қолданылу мерзімі ұзартылмайды, бұл туралы өтінішхат берген тұлғаға хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="160"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш беру мерзімі тіркеудің қолданылу мерзімі өткеннен кейін алты ай ішінде берілген иесінің өтініші бойынша қалпына келтіріледі. Бұл ретте өткізіп алған төлем мерзімін қалпына келтіргені үшін өтініш беруші көрсетілетін қызметті берушінің қызметтеріне ақы төлеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z160" w:id="161"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Тауар белгісін, жалпыға бірдей белгілі тауар белгісін тіркеудің қолданылу мерзімі ұзартылған жағдайда тиісті жазбалар Қазақстан Республикасының Тауар белгілерінің мемлекеттік тізіліміне енгізіледі, бюллетеньде жарияланады және иесінің/өкілдің атына осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6867,581 +8327,697 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тауар белгісінің, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалпыға бірдей белгілі тауар белгісінің қолданылу мерзімінің ұзартылғаны туралы тиісті электрондық нысанда хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z161" w:id="162"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Тауар шығарылған жердің географиялық нұсқамасын және атауын пайдалану құқығын тіркеудің және пайдаланудың қолданылу мерзімін ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z162" w:id="163"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Тауар шығарылған жердің географиялық нұсқамасын және (немесе) атауын пайдалану құқығын тіркеу көрсетілетін қызметті берушіге өтінім берілген күннен бастап он жыл бойы қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z163" w:id="164"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Заңның 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес географиялық нұсқаманы және (немесе) тауар шығарылған жердің атауын пайдалану құқығын тіркеудің қолданылу мерзімі оған қатысты географиялық нұсқаманы пайдалану құқығы және (немесе) тауар шығарылған жердің атауы тіркелген иесінің оның қолданылуының соңғы жылы ішінде берілген өтінішхаты бойынша әр жолы он жылға ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z164" w:id="165"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Өтінішхат көрсетілетін қызметті берушіге осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тауардың шығарылған жерінің географиялық нұсқамасы және (немесе) атауын пайдалану құқығын тіркеу мерзімі қолданылған соңғы жыл ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z165" w:id="166"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Өтінішхат қазақ немесе орыс тілдерінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Географиялық нұсқаманы және (немесе) тауар шығарылған жердің атауын пайдалану құқығын тіркеудің қолданылу мерзімін ұзарту туралы өтініш құзыретті органның қорытындысымен бір мезгілде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="167"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Өтінішхатқа сенімхат негізінде әрекет ететін құқық иесі немесе өкіл қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішхатқа қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="168"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) географиялық нұсқаманы пайдалану құқығын және (немесе) тауар шығарылған жердің атауын тіркеудің қолданылу мерзімін ұзартқаны және ұзарту туралы мәліметтерді бюллетеньде жариялағаны үшін ақы төленгенін растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z168" w:id="169"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Заңның 29-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (тауар шығарылған жердің атауына қатысты) жергілікті атқарушы органның қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z169" w:id="170"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхат (егер өтінішті өкіл берсе) немесе сенімхаттың көшірмелері (егер өтінішті патенттік сенім білдірілген өкіл берсе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z170" w:id="171"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Өтінішхат және оған қоса берілетін құжаттар тікелей көрсетілетін қызметті берушіге ұсынылады, пошта арқылы немесе кәсіпорынның электрондық мекенжайына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z171" w:id="172"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Өтінішхат және қоса берілген құжаттар көрсетілетін қызметті берушіге келіп түскен күннен бастап 10 (он) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 58, 59-тармақтарына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, өтініш беруші сұраухатты жіберген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірмей құжаттарды ұсынуы қажет. Тиісті құжаттар ұсынылмаған кезде тауар шығарылған жердің атауын пайдалану құқығының қолданылу мерзімі ұзартылмайды, бұл туралы өтінішхат берген тұлғаның мекенжайына тиісті хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="173"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Заңның 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш беру мерзімі тіркеудің қолданылу мерзімі өткеннен кейін алты ай ішінде берілген иесінің өтініші бойынша қалпына келтіріледі. Бұл ретте өткізіп алған төлем мерзімін қалпына келтіргені үшін өтініш беруші көрсетілетін қызметті берушінің қызметтеріне ақы төлеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z173" w:id="174"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Географиялық нұсқаманы және (немесе) тауар шығарылған жердің атауын пайдалану құқығын тіркеудің қолданылу мерзімі ұзартылған жағдайда тиісті жазбалар географиялық нұсқамалардың мемлекеттік тізіліміне, Қазақстан Республикасы тауарлары шығарылған жерлер атауларының мемлекеттік тізіліміне енгізіледі, бюллетеньде жарияланады, иесінің/өкілінің атына электрондық нысанда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес географиялық нұсқаманы және (немесе) тауар шығарылған жердің атауын пайдалану құқығын тіркеудің қолданылу мерзімін ұзарту туралы тиісті хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z174" w:id="175"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тауар белгісін, географиялық нұсқаманы, жалпыға танымал тауар белгісін және тауар шығарылған жердің атауын қайтарып алу, қолдану мерзімін тоқтату және мерзімінен бұрын тоқтату, жарамсыз деп тану және жою тәртіптері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z175" w:id="176"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Соттың немесе апелляциялық кеңестің шешімі негізінде тауар белгісін, жалпыға белгілі тауар белгісін, тауардың шығарылған жерінің географиялық нұсқамасын және (немесе) атауын пайдалану құқығын тіркеу жарамсыз деп танылады, осыған байланысты көрсетілетін қызметті беруші күшін жою туралы мәліметтерді тиісті мемлекеттік тізілімге енгізеді, күшін жою туралы мәліметтерді бюллетеньде жариялайды, иесінің/өкілінің атына тауардың шығарылғаны туралы электрондық нысанда хабарлама жіберіледі. Сот шешімі шығарылған күн тоқтатылған күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z176" w:id="177"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Тауар белгісін, тауар шығарылған жердің географиялық нұсқамасын және (немесе) атауын пайдалану құқығын немесе олардың өкілін тіркеуден бас тарту туралы иесінің жазбаша өтініші негізінде тауар белгісін, тауар шығарылған жердің географиялық көрсетілімін және (немесе) атауын пайдалану құқығын тіркеудің қолданылу мерзімі Көрсетілетін қызметті беруші күшін жою туралы мәліметтерді тиісті мемлекеттік тізілімге енгізеді, күшін жою туралы мәліметтерді бюллетеньде жариялайды, иесінің/өкілінің мекенжайына электрондық нысанда күшін жою туралы хабарлама жіберіледі. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес иеленушіден немесе өкілден өтініш келіп түскен күн тоқтатылған күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z177" w:id="178"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Тауар белгісін, жалпыға белгілі тауар белгісін, тауар шығарылған жердің географиялық нұсқамасын және (немесе) атауын пайдалану құқығын тіркеудің қолданылу мерзімі өткен кезде тоқтатылады. Көрсетілетін қызметті беруші тіркеудің қолданылу мерзімінің аяқталғаны туралы мәліметтерді тиісті мемлекеттік тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z178" w:id="179"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Жеке тұлғаның қайтыс болуына, тауар таңбасының иесі (құқық иесі) заңды тұлғаның таратылуына байланысты тауар таңбасын тіркеудің қолданылуы тоқтатылады және тоқтату туралы мәліметтер тиісті сот шешімі шығарылған күннен бастап және (немесе) тиісті растайтын құжаттар ұсынылған кезде Мемлекеттік тізілімге енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9258,50 +10834,156 @@
               <w:t>
 1) Көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: "1414", 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www.adilet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9859,50 +11541,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға (пайдалануға) келісемін.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10485,50 +12283,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11416,75 +13330,191 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 5-қосымша алып тасталды - ҚР Әділет министрінің м.а. 06.09.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-қосымша алып тасталды - ҚР Әділет министрінің м.а. 06.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 644</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11895,50 +13925,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша өзгеріс енгізілді - ҚР Әділет министрінің м.а. 06.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13197,50 +15234,155 @@
               <w:t>
 1) көрсетілетін қызметті алушының "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www.adilet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14033,75 +16175,191 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 8-қосымша алып тасталды - ҚР Әділет министрінің м.а. 06.09.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-қосымша алып тасталды - ҚР Әділет министрінің м.а. 06.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 644</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15754,50 +18012,156 @@
               <w:t>
 1) Көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www.adilet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18371,50 +20735,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (Электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18870,50 +21350,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қосымша: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25604,50 +28200,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шешім негізінде ______ жылы, № ____.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті мәліметтер _ жылғы № __ ресми "Өнеркәсіптік меншік" бюллетенінде жарияланатын болады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26041,50 +28753,148 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -26462,50 +29272,148 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="6311900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>