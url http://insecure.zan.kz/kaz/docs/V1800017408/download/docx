--- v0 (2025-10-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cfa8a1d" w14:textId="cfa8a1d">
+    <w:p w14:paraId="56ae3d6" w14:textId="56ae3d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -955,142 +955,168 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бюджеттiк өтiнiмдi жасау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Бюджеттік өтінімдер (қажеттіліктер есептері):</w:t>
+      4. Бюджетттік өтінімдер (қажеттіліктер есептері):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президентін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Сенатының депутаттарын;</w:t>
+      Қазақстан Республикасының Құрылтайы депутаттарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын;</w:t>
+      мәслихаттар депутаттарын сайлау бойынша сайлау науқандарына жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан халқы Ассамблеясы сайлайтын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын;</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      мәслихаттардың депутаттарын сайлау бойынша сайлау науқандарына жасалады.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Бюджеттік өтінім (қажеттілік есебі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1821,110 +1847,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай нысан бойынша жасалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген мемлекеттік органдарды қызметтік және кезекші автомобильдермен қамтамасыз етудің заттай нормаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10762 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+        <w:t>
+      Қажеттілік есебі Қазақстан Республикасы Бюджет кодексінің 70-бабына, Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 сәуірдегі № 201 бұйрығымен бекітілген мемлекеттік органдарды қызметтік және кезекші автомобильдермен қамтамасыз етудің заттай нормаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автокөлік құралдары үшін жанар-жағармай материалдарына қажеттілік есебі еркін нысанда жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Аумақтық сайлау комиссиясының 149 "Басқа қорлар сатып алу" ерекшелігі бойынша шығыстарын айқындау үшін, тауарлар құны бірлігін негіздейтін құжаттарды ұсынумен, шығыс материалдарын сатып алу шығындарын есептеу үшін Аумақтық сайлау комиссиясының шығыс материалдарын сатып алуға қажеттілік есебіне сәйкес осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1977,72 +2045,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай нысан бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Шығыстарды есептеу кезінде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 сәуірдегі № 201 бұйрығымен бекітілген мемлекеттік органдарды телефон байланысымен қамтамасыз етудің заттай нормаларын басшылыққа алу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығымен</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген мемлекеттік органдарды телефон байланысымен қамтамасыз етудің заттай нормаларын (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10762 болып тіркелген) басшылыққа алу қажет.</w:t>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. 153 "Көлік қызметтеріне ақы төлеу" ерекшелігі бойынша көлік қызметтеріне ақы төлеу бойынша қажеттілік есебін алдағы сайлау науқанына жоспарланып отырған шығыстарды негіздеу үшін ағымдағы қаржы жылына көлікті жалға алу туралы шарттардың көшірмелерімен бірге Аумақтық сайлау комиссиясының көлік қызметтеріне ақы төлеу қажеттілігі есебіне сәйкес осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2609,640 +2719,314 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бюджеттік өтінімді ұсынудың мерзімдері мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Облыстық (республикалық маңызы бар қалалар мен астананың) сайлау комиссиялары кезектi жоспарлы кезеңге бюджеттік өтінімдерін (қажеттілік есептерін) ағымдағы қаржылық жылғы 15 ақпанға дейінгі мерзімде енгізілген төмен тұрған аумақтық сайлау комиссияларының бюджеттік өтінімдері (қажеттілік есептері) негізінде, ағымдағы қаржылық жылғы 15 наурызға дейінгі мерзімде ұсынады.</w:t>
+      19. Астана, облыстардың, республикалық маңызы бар қалалардың сайлау комиссиялары кезектi жоспарлы кезеңге бюджеттік өтінімдерін (қажеттілік есептерін) ағымдағы қаржылық жылғы 15 ақпанға дейінгі мерзімде енгізілген төмен тұрған аумақтық сайлау комиссияларының бюджеттік өтінімдері (қажеттілік есептері) негізінде, ағымдағы қаржылық жылғы 15 наурызға дейінгі мерзімде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік өтінімдердің (қажеттілік есептерінің) келесі ұсынылуы немесе түзетілуі "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңына сәйкес сайлаудың хабарлануын немесе тағайындалуын ескере отырып, Ортсайлауком белгілейтін мерзімдерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бюджеттік өтінімдерді (қажеттілік есебін) түзету бойынша ұсыныстар енгізу облыстық (республикалық маңызы бар қалалар мен астана) сайлау комиссияларының бастамасы бойынша жүргізіледі.</w:t>
+      Бюджеттік өтінімдерді (қажеттілік есебін) түзету бойынша ұсыныстар енгізу астана, облыстық, республикалық маңызы бар қалалар сайлау комиссияларының бастамасы бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді – ҚР Орталық сайлау комиссиясының 12.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53/522</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Облыстық (республикалық маңызы бар қалалар мен астана) сайлау комиссиялары бюджеттік өтінімді (қажеттілік есебін) түсіндірме жазбасымен бірге Ортсайлаукомға электронды құжатайналымы жүйесі арқылы енгізеді.</w:t>
+      20. Астана, облыстық, республикалық маңызы бар қалалар сайлау комиссиялары бюджеттік өтінімді (қажеттілік есебін) түсіндірме жазбасымен бірге Ортсайлаукомға электронды құжатайналымы жүйесі арқылы енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Орталық сайлау комиссиясының 12.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53/522</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Ортсайлауком облыстық (республикалық маңызы бар қалалар мен астана) сайлау комиссияларының ұсынған қажеттілік есептері негізінде, сайлау науқанын өткізуге арналған шығыстардың үлгі сметасын қалыптастырады.</w:t>
+      21. Ортсайлауком астана, облыстық, республикалық маңызы бар қалалар сайлау комиссияларының ұсынған қажеттілік есептері негізінде, сайлау науқанын өткізуге арналған шығыстардың үлгі сметасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:tbl>
-[...250 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________ аумақтық сайлау комиссиясы</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ________________________________ сайлау науқанына</w:t>
-[...99 lines deleted...]
-      (жауапты орындаушының деректері)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3278,50 +3062,438 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Аумақтық сайлау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссияларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сайлау науқандарын өткізуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған бюджеттік өтінімдерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орталық сайлау комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыну қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ аумақтық сайлау комиссиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ сайлау науқанына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БЮДЖЕТТІК ӨТІНІМ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аумақтық сайлау комиссия төрағасының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты орындаушының деректері)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Аумақтық Аумақтық сайлау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комиссияларының сайлау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3491,51 +3663,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 1-1-қосымшамен толықтырылды – ҚР Орталық сайлау комиссиясының 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53/522</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); Орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________ сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4589,50 +4781,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________ аумақтық сайлау комиссиясының жанар-жағармай материалдарына (бұдан әрі - ЖЖМ ) қажеттілік есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       |_______________________| сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7089,50 +7319,88 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________ аумақтық сайлау комиссиясының шығыс материалдарын сатып алу бойынша қажеттілік есебі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       |_______________________| сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149 "Басқа қорлар сатып алу" ерекшелігі</w:t>
       </w:r>
     </w:p>
@@ -10528,50 +10796,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________ аумақтық сайлау комиссиясының байланыс қызметтерiне ақы төлеуге қажеттілік есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаға орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       |_______________________| сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20790,50 +21096,88 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________ аумақтық сайлау комиссиясының көлiк қызметтерiне ақы төлеу қажеттілігінің есебі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаға орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       |_______________________| сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153 "Көлік қызметтеріне ақы төлеу" ерекшелігі</w:t>
       </w:r>
     </w:p>
@@ -23182,50 +23526,88 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________ аумақтық сайлау комиссиясының жеке және заңды тұлғалардың жұмыстары мен көрсеткен қызметтеріне ақы төлеу қажеттілігінің есебі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаға орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       |_______________________| сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159 "Өзге де қызметтер мен жұмыстарға ақы төлеу" ерекшелігі</w:t>
       </w:r>
     </w:p>
@@ -24121,51 +24503,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 6-1-қосымшамен толықтырылды – ҚР Орталық сайлау комиссиясының 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53/522</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); Орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25232,50 +25634,88 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________ аумақтық сайлау комиссиясының өзге де ағымдағы шығындар бойынша қажеттілік есебі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымшаға орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       |_______________________| сайлау науқаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169 "Өзге де ағымдағы шығындар" ерекшелігі</w:t>
       </w:r>
     </w:p>
@@ -26933,50 +27373,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________ аумақтық сайлау комиссиясының __________________сайлау науқаны бойынша қажеттіліктің жиынтық есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымшаға орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -29192,55 +29670,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>