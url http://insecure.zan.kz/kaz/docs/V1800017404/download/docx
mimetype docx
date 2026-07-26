--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4a2b81" w14:textId="d4a2b81">
+    <w:p w14:paraId="e29baca" w14:textId="e29baca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -748,72 +748,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 6-2) тармақшасына сәйкес әзірленді және кандидатура алып тасталған, кандидат етіп ұсыну туралы шешімнің күші жойылған, кандидаттарды, партиялық тізімдерді тіркеу туралы шешімнің күші жойылған жағдайларда сайлау бюллетеньдеріне өзгерістер енгізу тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Кандидатура алып тасталған, кандидат етіп ұсыну туралы шешімнің күші жойылған, кандидаттарды, партиялық тізімдерді тіркеу туралы шешімнің күші жойылған жағдайларда сайлау бюллетеньдеріне өзгерістер енгізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық Заңының (бұдан әрі – Конституциялық заң) 12-бабы 6-2) тармақшасына сәйкес әзірленді және кандидатура алып тасталған, кандидат етіп ұсыну туралы шешімнің күші жойылған, кандидаттарды, партиялық тізімдерді тіркеу туралы шешімнің күші жойылған жағдайларда сайлау бюллетеньдеріне өзгерістер енгізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сайлау бюллетеньдеріне өзгерістер енгізу олар әзірленіп және сайлау учаскелеріне жеткізілгеннен кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
@@ -846,777 +826,765 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сайлау кезінде сайлау бюллетеньдеріне олар әзірленгеннен кейін өзгерістер енгізу туралы шешімді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Президентті, Парламент Мәжілісінің депутаттары бойынша– Орталық сайлау комиссиясы;</w:t>
-[...71 lines deleted...]
-      5) аудандар, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін, өзге жергілікті өзін-өзі басқару органдары мүшелерін сайлау кезінде аудандық (облыстық маңызы бар қаланың) сайлау комиссиясы қабылдайды.</w:t>
+      1) Президент, Құрылтай депутаттарын – Орталық сайлау комиссиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірмандаттық аумақтық сайлау округтері бойынша мәслихат депутаттарын – округтік сайлау комиссиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мәслихат депутаттарын - партиялық тізімді тіркеген аумақтық сайлау комиссиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін, өзге жергілікті өзін-өзі басқару органдары мүшелерін - аудандық (облыстық маңызы бар қаланың) сайлау комиссиясы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау бюллетеньдеріне өзгерістер енгізу туралы шешім жоғары тұрған сайлау комиссиясына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер Конституциялық Заңда белгіленген тәртіппен кандидат өз кандидатурасын алып тастаса немесе республикалық қоғамдық бірлестіктің жоғары органы кандидатты ұсыну туралы өз шешімінің күшін жойса немесе Орталық сайлау комиссиясы кандидатты тіркеудің күшін жою туралы шешім қабылдаса, Президент сайлауы бойынша дауыс беруге арналған сайлау бюллетенінен кандидаттың тегі, аты және әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілген болса) алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер Конституциялық Заңда белгіленген тәртіппен Орталық сайлау комиссиясы партиялық тізімді тіркеудің күшін жою туралы шешім қабылдаса, Құрылтай депутаттарын сайлау бойынша дауыс беруге арналған сайлау бюллетенінен саяси партияның атауы алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Егер Конституциялық заңда белгіленген тәртіппен тиісті аумақтық сайлау комиссиясы партиялық тізімді тіркеу туралы шешімнің күшін жою туралы шешім қабылдаса, партиялық тізім бойынша сайланатын астана, облыстық, республикалық маңызы бар қала мәслихаты депутаттарын сайлау жөніндегі дауыс беруге арналған сайлау бюллетенінен саяси партия атауы алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Егер Конституциялық заңда белгіленген тәртіппен кандидат өз кандидатурасын алып тастаса немесе кандидатты ұсынған қоғамдық бірлестік кандидатты ұсыну туралы шешімінің күшін жойса не тиісті аумақтық сайлау комиссиясы кандидатты тіркеу туралы шешімнің күшін жою туралы шешім қабылдаса, бірмандаттық округ жөніндегі мәслихат депутаттарын сайлау бойынша дауыс беруге арналған сайлау бюллетенінен кандидаттың тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132/627</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Егер Конституциялық заңда белгіленген тәртіппен әкім болуға кандидат өз кандидатурасын алып тастаса немесе саяси партияның тиісті филиалының (өкілдігінің) жоғары басшы органы, кандидатты ұсынған жоғары тұрған әкім кандидатты ұсыну туралы өз шешімінің күшін жойса, не аудандық (облыстық маңызы бар қаланың) сайлау комиссиясы кандидатты тіркеудің күшін жою туралы шешім қабылдаса, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін сайлау жөніндегі дауыс беруге арналған сайлау бюллетенінен кандидаттың тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) алып тастау жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 132/627</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...367 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сайлау бюллетеньдеріне өзгерістер енгізуді учаскелік сайлау комиссиясының төрағасы айқындаған учаскелік сайлау комиссиясының мүшелері жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы қағидалардың 3-тармағында көрсетілген шешімді қабылдау кезінде учаскелік сайлау комиссиясының мүшелері көк түсті сиялы шарикті қаламмен саяси партияның атауын немесе кандидаттың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) және олардың оң жағында орналасқан шаршыны сызып тастайды және сызып тасталған саяси партия атауының не кандидаттың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) және шаршының оң жағына өз қолын, тегін және аты-жөнінің бірінші әріптерін кояды. Сызу сызықтары (сызығы) тік болуы керек және саяси партия не кандидат туралы деректердің әр жолының бойымен және шаршы арқылы жүргізілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау бюллетеньдеріне өзгерістер дауыс беру күнінен кешіктірмей енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1716,55 +1684,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>