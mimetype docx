--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c518e19" w14:textId="c518e19">
+    <w:p w14:paraId="2b5913b" w14:textId="2b5913b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1039,260 +1039,252 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z53" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуетті өнім беруші – кәсіпкерлік қызметті жүзеге асыратын жеке тұлға, заңды тұлға (егер олар үшін Қазақстан Республикасының заңдарында өзгеше белгіленбесе, мемлекеттік мекемелерді қоспағанда), шарт жасасуға үміткер заңды тұлғалардың уақытша бірлестігі (консорциум);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) биометриялық сәйкестендіру – жеке тұлғаның физиологиялық және биологиялық өзгермейтін белгілері негізінде оның жеке басын анықтау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім беру саласындағы уәкілетті органның операторы (бұдан әрі – оператор) – жарғылық капиталына мемлекет жүз пайыз қатысатын, ғылым және жоғары білім саласындағы уәкілетті органмен келісім бойынша білім беру саласындағы уәкілетті орган айқындайтын, Қазақстан Республикасының заңнамасында көзделген шекте техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының студенттерін жатақханалардағы орындармен қамтамасыз етуге мемлекеттік тапсырысты орналастыруды жүзеге асыратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z56" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өнім беруші – кәсіпкерлік қызметті жүзеге асыратын жеке тұлға, заңды тұлға (егер олар үшін Қазақстан Республикасының заңдарында өзгеше белгіленбесе, мемлекеттік мекемелерді қоспағанда), онымен жасалған шартта тапсырыс берушінің контрагенті ретінде әрекет ететін заңды тұлғалардың уақытша бірлестігі (консорциум);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z57" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының студенттерін жатақханалардағы орындармен қамтамасыз етуге мемлекеттік тапсырыс (бұдан әрі – мемлекеттік тапсырыс) – техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының студенттері үшін жатақханаларда жаңа орындарды енгізуді қамтамасыз ету бойынша мемлекеттік білім беру тапсырысымен байланысты қызметтерге арналған ақшалай төлемдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...19 lines deleted...]
-        <w:t>№ 44</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік тапсырыстың көлемі "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының студенттерін жатақханалардағы орындармен қамтамасыз етуге мемлекеттік тапсырыстың мөлшерін айқындау әдістемесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2018 жылғы 14 қыркүйектегі № 465 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17380 болып тіркелген) (бұдан әрі – Әдістеме) сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1385,148 +1377,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік тапсырысты орналастыру мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z49" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңірдегі демографиялық ахуал мен көші-қон процестерін ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының жатақханаларындағы орындардың үш жылдық кезеңге арналған болжамды тапшылығы ескеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z50" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салынып жатқан жатақханадағы немесе жатақхана етіп реконструкция жасалып жатқан ғимараттағы орындардың жалпы саны есепке алынады, ол облыс орталықтары, республикалық маңызы бар қалалар мен астана үшін кемінде жүз орынды, ал қалған елді мекендер үшін кемінде елу орынды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реконструкция жасалатын жатақханадағы орындардың жалпы саны реконструкция жасалып жатқан жатақханада бұрын қолданылған орындардан басқа кемінде елу жаңа орынды құрайды. Бұл жағдайда, мемлекеттік тапсырыс реконструкция жасалған жатақханадағы қосымша енгізілген жаңа орындар үшін орналастырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оператор техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының көмегімен өнім берушілердің дерекқорларын құру және жүргізу арқылы өнім берушінің жатақханаларда жаңа орындарды енгізуіне, сондай-ақ жатақханадағы техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының студенттері нақты орналасқан жаңа орындарға мониторинг жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1544,71 +1536,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z48" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Оператор жатақханадағы техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының студенттері нақты қамтылған орындардың мониторингін мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жатақханада тұратындарды техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының студенттері санатына жатқызуды растау бөлігінде "Ұлттық білім беру деректер қоры" ақпараттық жүйесінен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2279,110 +2367,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Шартты "Мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысының көрсетілетін қызметтерінің шарттарын жасасу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 14 қаңтардағы № 12 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысының көрсетілетін қызметтерінің шарттарын жасасу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26502 болып тіркелген) сәйкес білім саласындағы уәкілетті орган бекіткен бюджет қаражатының көлемі шегінде тапсырыс беруші жасайды.</w:t>
+      11. Шартты "Бірыңғай сатып алу платформасы арқылы мемлекеттік білім беру тапсырысының көрсетілетін қызметтерінің шарттарын жасасу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 14 қаңтардағы № 12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26502 болып тіркелген) сәйкес білім саласындағы уәкілетті орган бекіткен бюджет қаражатының көлемі шегінде тапсырыс беруші жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 19.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 44</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2653,90 +2741,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тоқсан алты ай – осы тармақтың 1) тармақшасында көзделмеген өзге де жағдайларда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жатақхананың меншік иесі ауысқан кезде мемлекеттік тапсырысты орналастыру мерзімі жатақхананың алдыңғы меншік иесі кезінде орналастырылған мерзімнің осы тармақтың 1) – 2) тармақшаларында көрсетілген жатақхананың жаңа меншік иесінде орналастыру мерзіміне ара қатысы ескеріле отырып, қысқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мемлекеттік тапсырыс бойынша төлемдер Қағидалардың 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары сақталған кезде жатақхана пайдалануға енгізіліп, жатақхананың нысаналы мақсатын өзгертуге кемінде жиырма жылға құқық ауыртпалығы тіркелгеннен кейін толық айға жүзеге асырылады, бөліктерге бөлінбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлемді жүзеге асыру үшін өнім беруші 15 желтоқсандағы жағдай бойынша берілетін желтоқсан айына реестрді қоспағанда, ай сайын Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2866,71 +3068,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-1-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-1. Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары студенттерінің жатақханада нақты орналасқан орындары "StudDom" ақпараттық жүйесі арқылы тиісті жатақханада техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымының бір студентінің айына (желтоқсан айын қоспағанда) кемінде жетпіс екі сағат тұру сағатының санымен расталады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары студенттерінің жатақханада нақты орналасқан орындары "StudDom" ақпараттық жүйесі арқылы тиісті жатақханада техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымының бір студентінің желтоқсан айына кемінде отыз алты сағат тұру сағатының санымен расталады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3023,70 +3321,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Егер оператор шарт жасалғанға дейін техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары студенттерінің нақты тұратынын растаған кезде мемлекеттік тапсырыс бойынша төлемдер Қағидалардың 15-тармағы сақталу шартымен өткен кезеңге жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3243,68 +3541,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(оператордың атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылғы "___"________ жағдай бойынша жатақханадағы адамдар нақты тұрып жатқан орындар туралы тізілім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4017,55 +4315,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4391,31 +4689,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>