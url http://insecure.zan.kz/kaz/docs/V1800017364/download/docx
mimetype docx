--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="935c122" w14:textId="935c122">
+    <w:p w14:paraId="75ece9f" w14:textId="75ece9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,106 +77,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Президентін, партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, аудандық, облыстық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдерін сайлау жөніндегі дауыс беруге арналған сайлау бюллетендерінің нысанын бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасының Президентін, партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Құрылтайының және мәслихаттарының депутаттарын, бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы мәслихаттарының депутаттарын, аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдерін сайлау жөніндегі дауыс беруге арналған сайлау бюллетендерінің нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Орталық сайлау комиссиясының 2018 жылғы 23 тамыздағы № 11/192 қаулысы. Қазақстан Республикасы Әділет министрлігінде 2018 жылғы 12 қыркүйекте № 17364 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 132/627</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -258,99 +258,123 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосышаға</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын;</w:t>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Құрылтайының депутаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -410,109 +434,129 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-қосышаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі.</w:t>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2027,87 +2071,125 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутатов Мажилиса Парламента Республики Казахстан, избираемых по партийным спискам _____ _________________ 20___ года (дата выборов)</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Құрылтайының депутаттарын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20________ _ жылғы _________________ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутатов Курултая Республики Казахстан _____ ____________________ 20 _______ года (дата выборов)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіңіз жақтап дауыс беретін саяси партия атауының оң жағындағы бос шаршыға не "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға белгі қойыңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2870,718 +2952,82 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
+      Ескерту. 3-қосымша алып тасталды - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 132/627</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
-[...619 lines deleted...]
-      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одного кандидата; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3891,51 +3337,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4010,51 +3456,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4129,51 +3575,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4230,51 +3676,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4349,51 +3795,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4814,51 +4260,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4933,51 +4379,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5052,51 +4498,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5189,51 +4635,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5428,86 +4874,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____________________________________ аудан, облыстық маңызы бар қала, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округің әкімдерін сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам акима ______________________________________ район, город областного значения, город районного значения, село, поселок, сельский округ _____ _________________ 20___ года (дата выборов)</w:t>
+        <w:t xml:space="preserve"> _____________ аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдерін сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20________ _ жылғы ____________ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам акима (город районного значения, село, поселок, сельский округ) _____ _________________ 20________ __ года (дата выборов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулы 6-қосымшамен толықтырылды - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5654,51 +5138,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5773,51 +5257,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5892,51 +5376,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6029,51 +5513,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6188,55 +5672,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6558,35 +6042,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>