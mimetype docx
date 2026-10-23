--- v0 (2025-10-05)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78785bc" w14:textId="78785bc">
+    <w:p w14:paraId="1fd58b8" w14:textId="1fd58b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,75 +111,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шiлдедегi № 167 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 10 қыркүйекте № 17355 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес және Қазақстан Республикасы Ұлттық Банкінің ақша-кредит саясатын iске асыру шеңберінде аукциондар өткізу тәртібін одан әрі жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t>
+      "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 15-бабы 2-тармағының 1) тармақшасына және "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының 25) тармақшасына сәйкес және Қазақстан Республикасы Ұлттық Банкінің ақша-кредит саясатын iске асыру шеңберінде аукциондар өткізу тәртібін одан әрі жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық Банкінің ақша-кредит саясатын iске асыру шеңберінде аукциондар өткізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -775,347 +817,381 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасы Ұлттық Банкінің ақша-кредит саясатын іске асыру шеңберінде аукциондар өткізу қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасының Ұлттық Банкі туралы" 1995 жылғы 30 наурыздағы Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі - Ұлттық Банк туралы заң) сәйкес әзірленді және Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі - Ұлттық Банк) Қазақстан Республикасының мемлекеттік ақша-кредит саясатын (бұдан әрі - ақша-кредит саясаты) іске асыру шеңберінде аукциондар өткізу тәртібін айқындайды.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Осы Қазақстан Республикасы Ұлттық Банкінің ақша-кредит саясатын іске асыру шеңберінде аукциондар өткізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 15-бабы 2-тармағының 1) тармақшасына және "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының 25) тармақшасына сәйкес әзірленді және Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) Қазақстан Республикасының мемлекеттік ақша-кредит саясатын (бұдан әрі – ақша-кредит саясаты) іске асыру шеңберінде аукциондар өткізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ақша-кредит саясатының мақсаттарына сәйкес өтімділікті беру және алу үшін Ұлттық Банк мынадай аукцион түрлерін өткізеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалы қағаздарды кері сата отырып сатып алу аукционы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      1) бағалы қағаздарды кері сата отырып сатып алу аукционы;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалы қағаздарды кері сатып ала отырып сату аукционы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      2) бағалы қағаздарды кері сатып ала отырып сату аукционы;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлттық Банктің қысқа мерзімді ноттарының аукционы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      3) Ұлттық Банктің қысқа мерзімді ноттарының аукционы;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) депозиттік аукцион.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      4) депозиттік аукцион.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қағидаларда Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ерекше бөлім) көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Ерекше бөлім) көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аукционға қатысушы - орталық депозитарийдің депоненті болып табылатын, бағалы қағаздарды кері сата отырып сатып алу аукционы және бағалы қағаздарды кері сатып ала отырып сату аукционы нысанындағы сауда-саттыққа (бұдан әрі - аукцион) қатысушы болып табылатын екінші деңгейдегі банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      1) аукционға қатысушы - орталық депозитарийдің депоненті болып табылатын, бағалы қағаздарды кері сата отырып сатып алу аукционы және бағалы қағаздарды кері сатып ала отырып сату аукционы нысанындағы сауда-саттыққа (бұдан әрі - аукцион) қатысушы болып табылатын екінші деңгейдегі банк;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аукциондық платформа - Ұлттық Банк аукциондар жүргізу үшін пайдаланатын автоматтандырылған ақпараттық шағын жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      2) аукциондық платформа - Ұлттық Банк аукциондар жүргізу үшін пайдаланатын автоматтандырылған ақпараттық шағын жүйе;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалы қағаздарды сату мәмілесінің орындалған күні - Ұлттық Банктің аукционға қатысушыға бағалы қағаздарды сатқан күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      3) бағалы қағаздарды сату мәмілесінің орындалған күні - Ұлттық Банктің аукционға қатысушыға бағалы қағаздарды сатқан күні;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалы қағаздарды сатып алу мәмілесінің орындалған күні - Ұлттық Банктің аукционға қатысушыдан бағалы қағаздарды сатып алатын күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      4) бағалы қағаздарды сатып алу мәмілесінің орындалған күні - Ұлттық Банктің аукционға қатысушыдан бағалы қағаздарды сатып алатын күні;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бастапқы агент - Ұлттық Банктің қысқа мерзімді ноттарының аукционына қатысушы, оған екінші деңгейдегі банк, бірыңғай жинақтаушы зейнетақы қоры, Қазақстан Республикасының Ұлттық пошта операторы, Ұлттық Банкпен брокерлік қызмет көрсету туралы шарт жасасқан заңды тұлға, активтері Ұлттық Банктің сенімгерлік басқаруындағы клиент жатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) деректерді берудің электрондық жүйесі - "Қазақстан Республикасы Ұлттық Банкінің Қазақстан банкаралық есеп айырысу орталығы" шаруашылық жүргізу құқығындағы Республикалық мемлекеттік кәсіпорнының қаржылық автоматтандырылған ақпарат тасымалдау жүйесі (бұдан әрі - ҚААТЖ) немесе бағдарламалық-криптографиялық қорғау жүйесінің көмегімен шифрланатын қаржы құралдарымен (Society for Worldwide Interbank Financial Telecommunication) операциялар бойынша ақпарат берудің және есеп айырысулар жасаудың халықаралық банкаралық жүйесі;</w:t>
+      6) деректерді берудің цифрлық жүйесі – "Қазақстан Республикасы Ұлттық Банкінің Ұлттық төлем корпорациясы" акционерлік қоғамының қаржылық автоматтандырылған ақпарат тасымалдау жүйесі (бұдан әрі – ҚААТЖ) немесе бағдарламалық-криптографиялық қорғау жүйесінің көмегімен шифрланатын қаржы құралдарымен (Society for Worldwide Interbank Financial Telecommunication) операциялар бойынша ақпарат берудің және есеп айырысулар жасаудың халықаралық банкаралық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) депозиттік мәміле - депозиттік аукцион шеңберінде Ұлттық Банк пен контрәріптес арасындағы депозитті (банк салымын) қабылдау туралы мәміле;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
@@ -1509,50 +1585,112 @@
         <w:t>
       24) Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптары - ақша-кредит саясатының мақсаттарына сәйкес Ұлттық Банк айқындайтын және жариялайтын және орналастыру күні, айналысқа шығару мерзімі, өтеу күні, орналастыру көлемі, өтінімдерді қанағаттандыру талаптары, төлем жасау күні, орналастыру нысаны кіретін Ұлттық Банктің қысқа мерзімді ноттарын шығарудың және орналастырудың талаптары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) eTransfer.kz электрондық құжаттар алмасу жүйесі - берілетін деректерді қорғаудың криптографиялық құралдарын көздейтін және олардың кепілдікпен жеткізілуін қамтамасыз ететін қор биржасы мен оның мүшелері арасындағы электрондық құжат айналымының мамандандырылған жүйесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді  ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ұлттық Банк ақша-кредит саясаты шеңберінде аукциондар өткізу кезінде шарттар мен келісімдер жасау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2258,72 +2396,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мынадай талаптарға сәйкес келетін аукционға бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға рұқсат етіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z59" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бесінші бөлігінде көзделген әкімшілік құқық бұзушылық үшін салынған әкімшілік айыппұл төлеген күнге дейін қолданылады;</w:t>
+        <w:t>
+      1) аукционға қатысу күні алдындағы қатарынан күнтізбелік үш ай ішінде екі және одан көп рет ең төменгі резервтік талаптардың нормативтерін бұзбауы. Көрсетілген талап аукционға қатысушы Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің (бұдан әрі – Әкімшілік құқық бұзушылық туралы кодекс) 213-бабының бесінші бөлігінде көзделген әкімшілік құқық бұзушылық үшін салынған әкімшілік айыппұл төлеген күнге дейін қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z60" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пруденциалдық нормативтердің соңғы есепті күнге бұзылмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z61" w:id="69"/>
     <w:p>
@@ -2363,50 +2481,112 @@
         <w:t>
       4) Аукцион шеңберінде бағалы қағаздармен мәмілелер жасау туралы қолданыстағы шарттың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z63" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Ұлттық Банк берген қарыздар бойынша негізгі борышты және (немесе) сыйақыны төлеу бойынша берешектің болмауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді  ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Аукционға қатысушы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2695,51 +2875,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бағалы қағаздарды кері сатумен сатып алу бойынша аукционға валюта кодын, аукцион өткізу күнін және өтімділікті алу мерзімін көрсете отырып бірегей сәйкестендіру нөмірі (бұдан әрі - бағалы қағаздарды кері сатумен сатып алу бойынша аукционның нөмірі) беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z71" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты, аукционға қатысушыларға деректерді берудің электрондық жүйесі арқылы берілетін ақпаратта мынадай мәліметтер болады:</w:t>
+      13. Бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты аукционға қатысушыларға деректерді берудің цифрлық жүйесі арқылы Ұлттық Банк беретін ақпаратта мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z72" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалы қағаздарды кері сата отырып сатып алу аукционының нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z73" w:id="78"/>
     <w:p>
@@ -2819,70 +2999,194 @@
         <w:t>
       5) орналастырылатын өтімділіктің жарияланған көлемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z77" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кірістіліктің ең төменгі мөлшерлемесі (аукционға қатысушы сұрататын кірістілік мөлшерлемесінің ең төменгі рұқсат етілген мөлшері).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді  ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Ұлттық Банктің аукционға қатысушыларға техникалық себептер (деректерді берудің электрондық жүйелерінің жұмысында іркіліс болған жағдайда) бойынша бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты деректерді берудің электрондық жүйесі арқылы беруге мүмкіндігі болмаған жағдайда бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты қағаз тасымалдағышта беруге рұқсат етіледі.</w:t>
+      14. Ұлттық Банктің аукционға қатысушыларға техникалық себептер (деректерді берудің цифлық жүйелерінің жұмысында іркіліс болған жағдайда) бойынша бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты деректерді берудің цифрлық жүйесі арқылы беруі мүмкін болмаған жағдайда бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты қағаз жеткізгіште беруіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ұлттық Банк бағалы қағаздарды кері сата отырып сатып алу аукционын өткізу күніне дейін бір жұмыс күнінен кешіктірмей аукционға қатысушыларға және орталық депозитарийге ломбардтық тізімді және бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z80" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2915,51 +3219,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бағалы қағаздарды сатып алу бағасы бір бағалы қағаздардың таза құны ретінде (есептелген сыйақыны қоспай) үтірден кейін төрт белгімен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z82" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Аукционға қатысушы бағалы қағаздарды кері сата отырып сатып алу аукционын өткізу күні Нұр-Сұлтан қаласының уақыты бойынша сағат 9.00 − 11.30 аралығында уәкілетті бөлімшеге бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға өтінімді аукциондық платформа арқылы электрондық түрде береді.</w:t>
+      18. Аукционға қатысушы бағалы қағаздарды кері сата отырып сатып алу аукционын өткізу күні Астана қаласының уақыты бойынша сағат 9.00-ден 11.30-ға дейін уәкілетті бөлімшеге бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға өтінімді аукциондық платформа арқылы электрондық түрде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға өтінімдерді аукциондық платформа арқылы электрондық түрде беруге техникалық себептер (аукциондық платформа жұмысында іркіліс болған жағдайда) бойынша мүмкін болмаған жағдайда, аукционға қатысушыларға бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға өтінімді Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3002,51 +3306,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді  ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3059,50 +3383,112 @@
         <w:t>
       19. Аукционға қатысушы бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға арналған өтінімді бәсекелес және (немесе) бәсекелес емес ұсыныстармен бере алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z84" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бәсекелес немесе бәсекелес емес ұсынысы бар бір өтінімнің ең аз көлемі кемінде 50 000 000 (елу миллион) теңге болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ұлттық Банк бағалы қағаздарды кері сата отырып сатып алу аукционын кемінде әртүрлі екі аукционға қатысушыдан түскен бәсекелес ұсынысы бар екі және одан көп өтінім болған кезде өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z86" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3175,896 +3561,902 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Бағалы қағаздарды кері сата отырып сатып алу аукционына қатысушылардың бәсекелес емес ұсыныстары аукцион өткізу қорытындылары бойынша қалыптасқан орташа алынған мөлшерлеме бойынша қанағаттандырылды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z90" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. Уәкілетті бөлімше Нұр-Сұлтан қаласының уақыты бойынша сағат 12.00-ге қарай бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға өтінімдерді Қағидаларға </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Уәкілетті бөлімше Астана қаласының уақыты бойынша сағат 12.00-ге қарай бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға өтінімдерді Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Уәкілетті бөлімшенің басшысы не ол болмаған кезде оның орнындағы адам Нұр-Сұлтан қаласының уақыты бойынша сағат 12.00 – 13.00 аралығында бағалы қағаздарды кері сата отырып сатып алу аукционы туралы алынған деректер негізінде кесімді мөлшерлеме, өтінімдерді қанағаттандыру көлемі туралы шешім қабылдайды, одан кейін Қағидаларға </w:t>
+      27. Уәкілетті бөлімшенің басшысы не ол болмаған кезде оның орнындағы адам Астана қаласының уақыты бойынша сағат 12.00-ден 13.00-ге дейін бағалы қағаздарды кері сата отырып сатып алу аукционы туралы алынған деректер негізінде кесімді мөлшерлеме, өтінімдерді қанағаттандыру көлемі туралы шешім қабылдайды, одан кейін Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға келіп түскен өтінімдердің жиынтық ведомосына қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Уәкілетті бөлімше кесімді мөлшерлеме және қанағаттандырылған өтінімдер көлемі туралы ақпарат негізінде бағалы қағаздарды сатып алу және кері сату мәмілесін жасайды және аукцион аяқталғаннан кейін аукционға қатысушыға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды кері сата отырып сатып алу аукционы бойынша өтінімдердің қанағаттандырылған көлемі туралы хабарламаны қағаз тасымалдағышта не аукциондық платформа арқылы электрондық түрде береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z93" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Бағалы қағаздарды кері сата отырып сатып алу аукционының қорытындылары бойынша Ұлттық Банк пен аукционға қатысушы арасында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z94" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық Банктің бағалы қағаздарды сатып алуы бойынша (сатып алу мәмілесі (бірінші мәміле));</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z93" w:id="98"/>
-[...15 lines deleted...]
-      29. Бағалы қағаздарды кері сата отырып сатып алу аукционының қорытындылары бойынша Ұлттық Банк пен аукционға қатысушы арасында:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық Банктің сатып алу мәмілесінен кейін белгілі бір мерзімде сол бағалы қағаздарды кері сатуы бойынша (кері сату мәмілесі (екінші мәміле)) жұп мәмілелер жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z94" w:id="99"/>
-[...15 lines deleted...]
-      1) Ұлттық Банктің бағалы қағаздарды сатып алуы бойынша (сатып алу мәмілесі (бірінші мәміле));</w:t>
+    <w:bookmarkStart w:name="z96" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ұлттық Банк ақша-кредит саясатының бағыттарына және қаржы нарығының конъюнктурасына сәйкес бағалы қағаздарды кері сата отырып сатып алу аукционының талаптарын жедел өзгертеді (бағалы қағаздардың жарияланған орналастыру көлемін ұлғайтады, бағалы қағаздардың жарияланған орналастыру көлемін азайтады, бағалы қағаздарды кері сата отырып сатып алу аукционын өткізбейді).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z95" w:id="100"/>
-[...15 lines deleted...]
-      2) Ұлттық Банктің сатып алу мәмілесінен кейін белгілі бір мерзімде сол бағалы қағаздарды кері сатуы бойынша (кері сату мәмілесі (екінші мәміле)) жұп мәмілелер жасалады.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ұлттық Банк бағалы қағаздарды кері сата отырып сатып алу аукционының ақша-кредит саясатының міндеттерін орындау үшін жеткіліксіз нәтижелерін алған жағдайда, сондай-ақ кемінде екі түрлі аукционға қатысушыдан бәсекелес ұсыныстары бар екі және одан көп өтінім болмаған кезде бағалы қағаздарды кері сата отырып сатып алу аукционы өтпеген деп жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z96" w:id="101"/>
-[...15 lines deleted...]
-      30. Ұлттық Банк ақша-кредит саясатының бағыттарына және қаржы нарығының конъюнктурасына сәйкес бағалы қағаздарды кері сата отырып сатып алу аукционының талаптарын жедел өзгертеді (бағалы қағаздардың жарияланған орналастыру көлемін ұлғайтады, бағалы қағаздардың жарияланған орналастыру көлемін азайтады, бағалы қағаздарды кері сата отырып сатып алу аукционын өткізбейді).</w:t>
+    <w:bookmarkStart w:name="z98" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Бағалы қағаздарды кері сата отырып сатып алу аукционының өткізілмегендігі туралы хабарландыру уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z97" w:id="102"/>
-[...15 lines deleted...]
-      31. Ұлттық Банк бағалы қағаздарды кері сата отырып сатып алу аукционының ақша-кредит саясатының міндеттерін орындау үшін жеткіліксіз нәтижелерін алған жағдайда, сондай-ақ кемінде екі түрлі аукционға қатысушыдан бәсекелес ұсыныстары бар екі және одан көп өтінім болмаған кезде бағалы қағаздарды кері сата отырып сатып алу аукционы өтпеген деп жариялайды.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Уәкілетті бөлімше бағалы қағаздарды кері сата отырып сатып алу аукционын өткізу күні Астана қаласының уақыты бойынша сағат 18.30-дан кешіктірмей бағалы қағаздарды кері сата отырып сатып алу аукционының қорытындысы туралы ақпаратты Ұлттық Банктің ресми интернет-ресурсына орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z98" w:id="103"/>
-[...15 lines deleted...]
-      32. Бағалы қағаздарды кері сата отырып сатып алу аукционының өткізілмегендігі туралы хабарландыру уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен бекітіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Бағалы қағаздарды кері сата отырып сатып алу аукционының қорытындылары бойынша бағалы қағаздарды сатып алу және кері сату мәмілелері бойынша есеп айырысулар орталық депозитарийдің қағидалар жинағына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z99" w:id="104"/>
-[...15 lines deleted...]
-      33. Уәкілетті бөлімше бағалы қағаздарды кері сата отырып сатып алу аукционын өткізу күні Нұр-Сұлтан қаласының уақыты бойынша сағат 18.30-дан кешіктірмей бағалы қағаздарды кері сата отырып сатып алу аукционының қорытындылары туралы ақпаратты Ұлттық Банктің ресми интернет-ресурсына орналастырады.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Бағалы қағаздарды есепке алуды жеңілдету мақсатында бағалы қағаздар бойынша есеп айырысулар жинақталған сыйақыны есепке алмаған баға бойынша жүргізіледі. Бағалы қағаздар бойынша сыйақыны осы бағалы қағаздарды сатқан аукционға қатысушы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z102" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Орталық депозитарий, аукционға қатысушы және Ұлттық Банк арасында бұйрықтар алмасу орталық депозитарийдің қағидалар жинағына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z103" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Аукционға қатысушы бағалы қағаздарды кері сата отырып сатып алу аукционының қорытындылары бойынша жасалған мәмілелер бойынша бағалы қағаздарды кері сату мәмілесін жасау күні белгіленген талаптармен міндеттемелерді орындамаған жағдайда, Ұлттық Банк аукционға қатысушы міндеттемелерді орындамаған күннен кейінгі жұмыс күні орталық депозитарийдің қағидалар жиынтығына сәйкес бағалы қағаздарды аукционға қатысушының шотынан есептен шығаруға және Ұлттық Банктің шотына аударуға арналған бұйрықты орталық депозитарийге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аукционға қатысушының бағалы қағаздарды кері сата отырып сатып алу аукционының қорытындылары бойынша жасалған мәмілелер бойынша міндеттемелерді орындамау күніне дейін есептелген бағалы қағаздар бойынша жинақталған купондық сыйақы сомасы аукционға қатысушының пайдасына аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Ұлттық Банктің бағалы қағаздарды сатып алу және бағалы қағаздарды кері сату операцияларын есепке алуын және тіркеуін орталық депозитарий орталық депозитарийдің қағидалар жинағына сәйкес Ұлттық Банктің тиісті қосалқы шотында жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z105" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Егер бағалы қағаздарды кері сату мәмілесін жүргізу күні жұмыс істемейтін (мереке немесе демалыс) күнге келген жағдайда, бағалы қағаздарды кері сату мәмілесін орындау мәміле талаптарына сәйкес бағалы қағаздарды кері сату күнінен кейінгі бірінші жұмыс күні жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z106" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...166 lines deleted...]
-      38. Ұлттық Банктің бағалы қағаздарды сатып алу және бағалы қағаздарды кері сату операцияларын есепке алуын және тіркеуін орталық депозитарий орталық депозитарийдің қағидалар жинағына сәйкес Ұлттық Банктің тиісті қосалқы шотында жүргізеді.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Бағалы қағаздарды кері сатып ала отырып сату аукционын өткізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z105" w:id="110"/>
-[...15 lines deleted...]
-      39. Егер бағалы қағаздарды кері сату мәмілесін жүргізу күні жұмыс істемейтін (мереке немесе демалыс) күнге келген жағдайда, бағалы қағаздарды кері сату мәмілесін орындау мәміле талаптарына сәйкес бағалы қағаздарды кері сату күнінен кейінгі бірінші жұмыс күні жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Мынадай талаптарға сәйкес келетін аукционға қатысушыға бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға рұқсат етіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z106" w:id="111"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="113"/>
+    <w:bookmarkStart w:name="z108" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аукционға қатысу күні алдындағы қатарынан күнтізбелік үш ай ішінде екі және одан көп рет ең төменгі резервтік талаптар нормативтерді бұзбауы. Көрсетілген талап аукционға қатысушы Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>213-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бесінші бөлігінде көзделген әкімшілік құқық бұзушылық үшін салынған әкімшілік айыппұл төлеген күнге дейін қолданылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z109" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пруденциалдық нормативтердің соңғы есепті күнге бұзылмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z110" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлттық Банкпен жасалған корреспонденттік шот шартында аукционға қатысушы Ұлттық Банк алдындағы міндеттемелерін орындамаған жағдайда оның корреспонденттік шотынан оның келісімінсіз ақша алуға Ұлттық Банктің құқығы көзделетін талаптың болуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z109" w:id="114"/>
-[...15 lines deleted...]
-      2) пруденциалдық нормативтердің соңғы есепті күнге бұзылмауы;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Аукцион шеңберінде бағалы қағаздармен мәмілелер жасау туралы қолданыстағы шарттың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z110" w:id="115"/>
-[...15 lines deleted...]
-      3) Ұлттық Банкпен жасалған корреспонденттік шот шартында аукционға қатысушы Ұлттық Банк алдындағы міндеттемелерін орындамаған жағдайда оның корреспонденттік шотынан оның келісімінсіз ақша алуға Ұлттық Банктің құқығы көзделетін талаптың болуы;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлттық Банк берген қарыздар бойынша негізгі борышты және (немесе) сыйақыны төлеу бойынша берешектің болмауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z111" w:id="116"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="118"/>
+    <w:bookmarkStart w:name="z113" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Аукционға қатысушы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бір немесе бірнеше талапқа сәйкес келмеген жағдайда, Ұлттық Банк аукционға қатысушының бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуынан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z114" w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z114" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Бағалы қағаздарды кері сатып ала отырып сату аукционының объектісі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалы қағаздарды кері сатып алу бағасын есептеуге арналған формула бойынша кері сатып алу мәмілесінің бағасын айқындайтын кірістілік мөлшерлемесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z115" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z115" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Аукционға қатысушының Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкестігін уәкілетті бөлімше мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Ұлттық Банктің қаржы нарығының статистикасы бөлімшесі Қағидалардың 40-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4197,290 +4589,422 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="121"/>
+    <w:bookmarkStart w:name="z119" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Бағалы қағаздарды кері сатып ала отырып сату жөніндегі әрбір аукционға валюта кодын, аукцион өткізу күнін және өтімділікті алу мерзімін көрсете отырып бірегей сәйкестендіру нөмірі (бұдан әрі - бағалы қағаздарды кері сатып ала отырып сату аукционның нөмірі) беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z120" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Бағалы қағаздарды кері сатып ала отырып сату аукционын өткізуге байланысты аукционға қатысушыларға деректерді берудің цифрлық жүйесі арқылы Ұлттық Банк беретін ақпаратта мынадай мәліметтер қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z121" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалы қағаздарды кері сатып ала отырып сату аукционының нөмірі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z120" w:id="122"/>
-[...15 lines deleted...]
-      45. Бағалы қағаздарды кері сатып ала отырып сату аукционын өткізуге байланысты және аукционға қатысушыларға деректерді берудің электрондық жүйесі арқылы Ұлттық Банк беретін ақпаратта мынадай өлшемдер қамтылады:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтімділікті алу мерзімі (бағалы қағаздарды сату мәмілесін (бірінші мәмілені) және бағалы қағаздарды кері сатып алу мәмілесін (екінші мәмілені) орындау күні арасындағы күнтізбелік күндер айырмасы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z121" w:id="123"/>
-[...15 lines deleted...]
-      1) бағалы қағаздарды кері сатып ала отырып сату аукционының нөмірі;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алынатын өтімділіктің жарияланған көлемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z122" w:id="124"/>
-[...15 lines deleted...]
-      2) өтімділікті алу мерзімі (бағалы қағаздарды сату мәмілесін (бірінші мәмілені) және бағалы қағаздарды кері сатып алу мәмілесін (екінші мәмілені) орындау күні арасындағы күнтізбелік күндер айырмасы);</w:t>
+    <w:bookmarkStart w:name="z124" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кірістіліктің ең жоғары мөлшерлемесі (аукционға қатысушысы сұрататын кірістілік мөлшерлемесінің ең жоғары қолжетімді мөлшері);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z123" w:id="125"/>
-[...15 lines deleted...]
-      3) алынатын өтімділіктің жарияланған көлемі;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепіл түрі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z124" w:id="126"/>
-[...15 lines deleted...]
-      4) кірістіліктің ең жоғары мөлшерлемесі (аукционға қатысушысы сұрататын кірістілік мөлшерлемесінің ең жоғары қолжетімді мөлшері);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгеріс енгізілді  ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46. Ұлттық Банктің аукционға қатысушыларға техникалық себептер (деректерді берудің цифрлық жүйелерінің жұмысында іркіліс болған жағдайда) бойынша бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты деректерді берудің цифрлық жүйесі арқылы беруі мүмкін болмаған жағдайда бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты қағаз жеткізгіште беруіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z125" w:id="127"/>
-[...15 lines deleted...]
-      5) кепіл түрі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Ұлттық Банк бағалы қағаздарды кері сатып ала отырып сату аукционын өткізу күніне дейін бір жұмыс күнінен кешіктірмей аукционға қатысушыларға және орталық депозитарийге бағалы қағаздарды кері сатып ала отырып сату аукционын өткізуге байланысты ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Ұлттық Банк бағалы қағаздарды кері сатып ала отырып сату аукционы шеңберінде кепіл ретінде беретін бағалы қағаздардың нарықтық құны қор биржасы айқындалған дисконтқа сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z126" w:id="128"/>
-[...15 lines deleted...]
-      46. Ұлттық Банктің аукционға қатысушыларға техникалық себептер (деректерді берудің электрондық жүйелерінің жұмысында іркіліс болған жағдайда) бойынша бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты деректерді берудің электрондық жүйесі арқылы беруге мүмкіндігі болмаған жағдайда бағалы қағаздарды кері сата отырып сатып алу аукционын өткізуге байланысты ақпаратты қағаз тасымалдағышта беруге рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Бағалы қағаздарды сату бағасы бір бағалы қағаздардың таза құны ретінде (есептелген сыйақыны қоспай) үтірден кейін төрт белгімен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z127" w:id="129"/>
-[...15 lines deleted...]
-      47. Ұлттық Банк бағалы қағаздарды кері сатып ала отырып сату аукционын өткізу күніне дейін бір жұмыс күнінен кешіктірмей аукционға қатысушыларға және орталық депозитарийге бағалы қағаздарды кері сатып ала отырып сату аукционын өткізуге байланысты ақпаратты жібереді.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Аукционға қатысушы бағалы қағаздарды кері сатып ала отырып сату аукционын өткізу күні Астана қаласының уақыты бойынша сағат 9.00-ден 11.30-ға дейін уәкілетті бөлімшеге аукциондық платформа арқылы бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға өтінімді электрондық түрде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z128" w:id="130"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға өтінімдерді аукциондық платформа арқылы электрондық түрде беруге техникалық себептер (аукциондық платформа жұмысында іркіліс болған жағдайда) бойынша мүмкін болмаған жағдайда, аукционға қатысушыларға бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға өтінімді Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4500,1391 +5024,1645 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 50-тармаққа өзгеріс енгізілді  ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Аукционға қатысушы бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға арналған өтінімді бәсекелес және (немесе) бәсекелес емес ұсыныстармен береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Бәсекелес және бәсекелес емес ұсынысы бар бір өтінімнің ең аз көлемі кемінде 50 000 000 (елу миллион) теңге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="133"/>
-[...15 lines deleted...]
-      51. Аукционға қатысушы бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға арналған өтінімді бәсекелес және (немесе) бәсекелес емес ұсыныстармен береді.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Ұлттық Банк бағалы қағаздарды кері сатып ала отырып сату аукционын кемінде әртүрлі екі қатысушыдан түскен бәсекелес ұсыныстары бар екі және одан көп өтінім болған кезде өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z134" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысушылардың бәсекелес ұсыныстары бар өтінімдерінде бағалы қағаздардың шығарылымы, номиналдық құны және пайыздық мөлшерлеме көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z132" w:id="134"/>
-[...15 lines deleted...]
-      52. Бәсекелес және бәсекелес емес ұсынысы бар бір өтінімнің ең аз көлемі кемінде 50 000 000 (елу миллион) теңге болады.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысушылардың бәсекелес емес ұсыныстары бар өтінімдерінде бағалы қағаздардың шығарылымы және номиналдық құны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z133" w:id="135"/>
-[...15 lines deleted...]
-      53. Ұлттық Банк бағалы қағаздарды кері сатып ала отырып сату аукционын кемінде әртүрлі екі қатысушыдан түскен бәсекелес ұсыныстары бар екі және одан көп өтінім болған кезде өткізеді.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысушылардың бәсекелес ұсыныстары бар өтінімдері реттеледі және ең төменгіден бастап, бірақ кесімді мөлшерлемеден жоғары емес пайыздық мөлшерлеменің аукционына қатысушы ұсынған деңгейі бойынша қанағаттандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z134" w:id="136"/>
-[...15 lines deleted...]
-      54. Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысушылардың бәсекелес ұсыныстары бар өтінімдерінде бағалы қағаздардың шығарылымы, номиналдық құны және пайыздық мөлшерлеме көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысушылардың бәсекелес емес ұсыныстары аукцион өткізу қорытындылары бойынша қалыптасқан орташа алынған мөлшерлеме бойынша қанағаттандырылды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z135" w:id="137"/>
-[...15 lines deleted...]
-      55. Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысушылардың бәсекелес емес ұсыныстары бар өтінімдерінде бағалы қағаздардың шығарылымы және номиналдық құны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">58. Уәкілетті бөлімше Астана қаласының уақыты бойынша сағат 12.00-ге қарай бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға өтінімдерді Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z136" w:id="138"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      58. Уәкілетті бөлімше Нұр-Сұлтан қаласының уақыты бойынша сағат 12.00-ге қарай бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға өтінімдерді Қағидаларға </w:t>
+      59. Уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам Астана қаласының уақыты бойынша сағат 12.00-ден 13.00-ге дейін бағалы қағаздарды кері сатып ала отырып сату аукционы туралы алынған деректер негізінде кесімді мөлшерлеме, өтінімдерді қанағаттандыру көлемі туралы шешім қабылдайды, одан кейін Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға келіп түскен өтінімдердің жиынтық ведомосына қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="141"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Уәкілетті бөлімше кесімді мөлшерлеме және қанағаттандырылған өтінімдердің көлемі туралы ақпарат негізінде бағалы қағаздарды сатып алу және кері сату мәмілелерін жасайды және аукцион аяқталғаннан кейін аукционға қатысушыға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды кері сатып ала отырып сату аукционы бойынша өтінімдердің қанағаттандырылған көлемі туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z141" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Бағалы қағаздарды кері сатып ала отырып сату аукционының қорытындысы бойынша Ұлттық Банк пен аукционға қатысушы арасында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z142" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық Банктің бағалы қағаздарды сатуы жөніндегі (сату мәмілесі (бірінші мәміле);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z143" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық Банктің сол бағалы қағаздарды сату мәмілесінен (кері сатып алу мәмілесі (екінші мәміле) кейін белгілі бір мерзімде кері сатып алуы жөніндегі жұп мәмілелер жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z144" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Ұлттық Банк ақша-кредит саясатының бағыттарына және қаржы нарығының конъюнктурасына сәйкес бағалы қағаздарды кері сатып ала отырып сату аукционының талаптарын жедел өзгертеді (алынатын өтімділіктің жарияланған көлемін ұлғайтады, алынатын өтімділіктің жарияланған көлемін азайтады, бағалы қағаздарды кері сатып ала отырып сату аукционын өткізбейді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z145" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Ұлттық Банк бағалы қағаздарды кері сатып ала отырып сату аукционының ақша-кредит саясатының міндеттерін орындау үшін жеткіліксіз нәтижелерін алған жағдайда, сондай-ақ кемінде әртүрлі екі қатысушыдан түскен бәсекелес ұсыныстары бар екі және одан көп өтінім болмаған кезде бағалы қағаздарды кері сатып ала отырып сату аукционын өткізілмеген деп жариялайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z141" w:id="143"/>
-[...15 lines deleted...]
-      61. Бағалы қағаздарды кері сатып ала отырып сату аукционының қорытындысы бойынша Ұлттық Банк пен аукционға қатысушы арасында:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Бағалы қағаздарды кері сатып ала отырып сату аукционын өткізілмеген деп жариялау уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z142" w:id="144"/>
-[...15 lines deleted...]
-      1) Ұлттық Банктің бағалы қағаздарды сатуы жөніндегі (сату мәмілесі (бірінші мәміле);</w:t>
+    <w:bookmarkStart w:name="z147" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Уәкілетті бөлімше бағалы қағаздарды кері сатып ала отырып сату аукционын өткізу күні Астана қаласының уақыты бойынша сағат 18.30-дан кешіктірмей бағалы қағаздарды кері сатып ала отырып өткізілген сату аукционының қорытындысы туралы ақпаратты Ұлттық Банктің ресми интернет-ресурсына орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z143" w:id="145"/>
-[...15 lines deleted...]
-      2) Ұлттық Банктің сол бағалы қағаздарды сату мәмілесінен (кері сатып алу мәмілесі (екінші мәміле) кейін белгілі бір мерзімде кері сатып алуы жөніндегі жұп мәмілелер жасалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Бағалы қағаздарды кері сатып ала отырып сату аукционының қорытындысы бойынша бағалы қағаздарды сату және кері сатып алу мәмілелері бойынша есеп айырысулар орталық депозитарийдің қағидалар жинағына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z144" w:id="146"/>
-[...15 lines deleted...]
-      62. Ұлттық Банк ақша-кредит саясатының бағыттарына және қаржы нарығының конъюнктурасына сәйкес бағалы қағаздарды кері сатып ала отырып сату аукционының талаптарын жедел өзгертеді (алынатын өтімділіктің жарияланған көлемін ұлғайтады, алынатын өтімділіктің жарияланған көлемін азайтады, бағалы қағаздарды кері сатып ала отырып сату аукционын өткізбейді).</w:t>
+    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Бағалы қағаздарды есепке алуды жеңілдету мақсатында бағалы қағаздар бойынша есеп айырысулар жинақталған сыйақыны есепке алынбаған баға бойынша жүргізіледі. Бағалы қағаздар бойынша сыйақыны Ұлттық Банк алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z145" w:id="147"/>
-[...15 lines deleted...]
-      63. Ұлттық Банк бағалы қағаздарды кері сатып ала отырып сату аукционының ақша-кредит саясатының міндеттерін орындау үшін жеткіліксіз нәтижелерін алған жағдайда, сондай-ақ кемінде әртүрлі екі қатысушыдан түскен бәсекелес ұсыныстары бар екі және одан көп өтінім болмаған кезде бағалы қағаздарды кері сатып ала отырып сату аукционын өткізілмеген деп жариялайды.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Орталық депозитарий, аукционға қатысушы және Ұлттық Банк арасында бұйрықтар алмасу орталық депозитарийдің қағидалар жинағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z146" w:id="148"/>
-[...15 lines deleted...]
-      64. Бағалы қағаздарды кері сатып ала отырып сату аукционын өткізілмеген деп жариялау уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Бағалы қағаздарды кері сатып ала отырып сату аукционының қорытындысы бойынша жасалған мәмілелер бойынша міндеттемелер орындалмаған жағдайда, Ұлттық Банк аукционға қатысушы міндеттемелерді орындамаған күннен кейінгі жұмыс күні орталық депозитарийдің қағидалар жинағына сәйкес бағалы қағаздарды аукционға қатысушының шотынан есептен шығаруға және Ұлттық Банктің шотына аударуға арналған бұйрықты орталық депозитарийге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z147" w:id="149"/>
-[...15 lines deleted...]
-      65. Уәкілетті бөлімше бағалы қағаздарды кері сатып ала отырып сату аукционын өткізу күні Нұр-Сұлтан қаласының уақыты бойынша сағат 18.30-дан кешіктірмей бағалы қағаздарды кері сатып ала отырып сату аукционының қорытындысы туралы ақпаратты Ұлттық Банктің ресми интернет-ресурсына орналастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аукционға қатысушы бағалы қағаздарды кері сатып ала отырып сату аукционының қорытындысы бойынша жасалған мәміле бойынша міндеттемелерді орындамаған күнге дейін бағалы қағаздар бойынша есептелген жинақталған купондық сыйақы сомасы Ұлттық Банктің пайдасына аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Ұлттық Банктің бағалы қағаздарды сату және кері сатып алу операцияларын есепке алуды және тіркеуді орталық депозитарий Ұлттық Банктің тиісті қосалқы шотында орталық депозитарийдің қағидалар жинағына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z153" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Егер бағалы қағаздарды кері сатып алу мәмілесін жүргізу күні жұмыс істемейтін (мереке немесе демалыс) күнге сәйкес келген жағдайда, бағалы қағаздарды кері сатып алу мәмілесін орындау мәміле талаптарына сәйкес кері сатып алу күнінен кейінгі бірінші жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z154" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Ұлттық Банктің қысқа мерзімді ноттарының аукционын жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z155" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Ұлттық Банктің қысқа мерзімді ноттары қаржы нарығында сыйақы мөлшерлемелерін реттеуге арналған ақша-кредит саясатының құралын білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z156" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Ұлттық Банк Ұлттық Банктің қысқа мерзімді ноттарын мерзімінен бұрын өтеу жағдайларын қоспағанда, оларды дисконтталған баға бойынша орналастырады, номиналдық құны бойынша өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Ұлттық Банктің қысқа мерзімді нотының номиналдық құны 100 (бір жүз) теңге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="150"/>
-[...133 lines deleted...]
-      71. Егер бағалы қағаздарды кері сатып алу мәмілесін жүргізу күні жұмыс істемейтін (мереке немесе демалыс) күнге сәйкес келген жағдайда, бағалы қағаздарды кері сатып алу мәмілесін орындау мәміле талаптарына сәйкес кері сатып алу күнінен кейінгі бірінші жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Орталық депозитарий Ұлттық Банктің қысқа мерзімді ноттарының әрбір шығарылымына халықаралық сәйкестендіру нөмірін (ISIN коды) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z154" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Ұлттық Банктің қысқа мерзімді ноттарының аукционын жүргізу</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 75-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Ұлттық Банктің қысқа мерзімді ноттарының аукционы бастапқы агенттер арқылы Қысқа мерзімді ноттармен операциялар жүргізу шартының негізінде және Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z155" w:id="157"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="162"/>
+    <w:bookmarkStart w:name="z160" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. Ұлттық Банктің қысқа мерзімді ноттары бойынша сыйақы мөлшерлемесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ұлттық Банктің қысқа мерзімді ноттары бойынша сыйақы мөлшерлемесін есептеуге арналған формула бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z161" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Ұлттық Банктің қысқа мерзімді ноттарының аукционы мынадай нысандарда жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z162" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық Банктің қысқа мерзімді ноттарының электрондық аукционы (бұдан әрі - электрондық аукцион);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z163" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық Банктің қысқа мерзімді ноттарын бастапқы агентпен келісілген дисконтталған баға бойынша сату аукционы (бұдан әрі - сату аукционы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z164" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлттық Банк белгілеген баға бойынша жазылым нысанындағы аукцион (бұдан әрі - жазылым нысанындағы аукцион).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z165" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Ұлттық Банк бастапқы агенттерге деректерді берудің цифрлық жүйесі арқылы беретін Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратта мынадай мәліметтер қамтылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z161" w:id="163"/>
-[...15 lines deleted...]
-      78. Ұлттық Банктің қысқа мерзімді ноттарының аукционы мынадай нысандарда жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аукцион өткізілген күн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z162" w:id="164"/>
-[...15 lines deleted...]
-      1) Ұлттық Банктің қысқа мерзімді ноттарының электрондық аукционы (бұдан әрі - электрондық аукцион);</w:t>
+    <w:bookmarkStart w:name="z167" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық Банктің қысқа мерзімді ноттары шығарылымының ұлттық сәйкестендіру нөмірі және (немесе) халықаралық сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z163" w:id="165"/>
-[...15 lines deleted...]
-      2) Ұлттық Банктің қысқа мерзімді ноттарын бастапқы агентпен келісілген дисконтталған баға бойынша сату аукционы (бұдан әрі - сату аукционы);</w:t>
+    <w:bookmarkStart w:name="z168" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) валюталау күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z164" w:id="166"/>
-[...15 lines deleted...]
-      3) Ұлттық Банк белгілеген баға бойынша жазылым нысанындағы аукцион (бұдан әрі - жазылым нысанындағы аукцион).</w:t>
+    <w:bookmarkStart w:name="z169" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұлттық Банктің қысқа мерзімді ноттарының айналыс мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z165" w:id="167"/>
-[...15 lines deleted...]
-      79. Ұлттық Банк бастапқы агенттерге деректерді берудің электрондық жүйесі арқылы беретін Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратта мынадай мәліметтер қамтылады:</w:t>
+    <w:bookmarkStart w:name="z170" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлттық Банктің қысқа мерзімді ноттарын өтеу күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z166" w:id="168"/>
-[...15 lines deleted...]
-      1) аукцион өткізілген күн;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 79-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты Ұлттық Банк техникалық себептер (деректерді берудің цифрлық жүйесінің жұмысында іркіліс болған жағдайда) бойынша деректерді берудің цифрлық жүйесі арқылы бастапқы агенттерге беруі мүмкін болмаған жағдайда, Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты қағаз жеткізгіште беруіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z167" w:id="169"/>
-[...15 lines deleted...]
-      2) Ұлттық Банктің қысқа мерзімді ноттары шығарылымының ұлттық сәйкестендіру нөмірі және (немесе) халықаралық сәйкестендіру нөмірі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Ұлттық Банк электрондық аукцион өткізілетін күнге дейін кемінде бір жұмыс күннен кешіктірмей бастапқы агенттерге Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z168" w:id="170"/>
-[...15 lines deleted...]
-      3) валюталау күні;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Электрондық аукцион өткізілетін күні ақша-кредит саясатының негізгі бағыттарына және қаржы нарығының конъюнктурасына сәйкес Ұлттық Банкке Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z169" w:id="171"/>
-[...15 lines deleted...]
-      4) Ұлттық Банктің қысқа мерзімді ноттарының айналыс мерзімі;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы агенттердің немесе инвесторлардың Ұлттық Банктің қысқа мерзімді ноттарын сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z170" w:id="172"/>
-[...15 lines deleted...]
-      5) Ұлттық Банктің қысқа мерзімді ноттарын өтеу күні.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық аукционға Қазақстан Республикасы бейрезиденттерінің қатысуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z171" w:id="173"/>
-[...15 lines deleted...]
-      80. Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты Ұлттық Банк техникалық себептер (деректерді берудің электрондық жүйесінің жұмысында іркіліс болған жағдайда) бойынша деректерді берудің электрондық жүйесі арқылы бастапқы агенттерге беруі мүмкін болмаған жағдайда, Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты қағаз тасымалдағышта беруге рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бәсекелес емес ұсынысы бар өтінімдерді қанағаттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z172" w:id="174"/>
-[...15 lines deleted...]
-      81. Ұлттық Банк электрондық аукцион өткізілетін күнге дейін кемінде бір жұмыс күннен кешіктірмей бастапқы агенттерге Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты жібереді.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұлттық Банктің қысқа мерзімді ноттарын орналастыру көлемі бөлігінде өзгертуіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z173" w:id="175"/>
-[...15 lines deleted...]
-      82. Электрондық аукцион өткізілетін күні ақша-кредит саясатының негізгі бағыттарына және қаржы нарығының конъюнктурасына сәйкес Ұлттық Банкке Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарын:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      83. Бастапқы агент электрондық аукционды өткізу күні Астана қаласының уақыты бойынша сағат 9.00-ден 11.30-ға дейін уәкілетті бөлімшеге Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімді аукциондық платформа арқылы электрондық түрде береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z174" w:id="176"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімді аукциондық платформа арқылы электрондық түрде беруге техникалық себептер (аукциондық платформа жұмысында іркіліс болған жағдайда) бойынша мүмкін болмаған жағдайда, Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімді Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5924,2147 +6702,2219 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Электрондық аукционға қатысу үшін бастапқы агент Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға арналған өтінімді бәсекелес және (немесе) бәсекелес емес ұсыныстармен береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z180" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Электрондық аукцион шеңберінде бастапқы агенттердің бәсекелес ұсыныстары бар өтінімдерінде Ұлттық Банктің қысқа мерзімді ноттарының саны, Ұлттық Банктің бір қысқа мерзімді ноттының болжамды дисконтталған бағасы, Ұлттық Банктің қысқа мерзімді ноттарының номиналды құны және дисконтталған бағасы бойынша сатып алудың жалпы көлемі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z181" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Электрондық аукцион шеңберінде бастапқы агенттердің бәсекелес емес ұсыныстары бар өтінімдерінде бастапқы агент электрондық аукционда қалыптасқан орташа алынған дисконтталған бағасы бойынша сатып алуға дайын Ұлттық Банктің қысқа мерзімді ноттарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z182" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Уәкілетті бөлімше электрондық аукцион шеңберінде Астана қаласының уақыты бойынша сағат 11.30-ға қарай бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдерін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 87-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="181"/>
-[...15 lines deleted...]
-      84. Электрондық аукционға қатысу үшін бастапқы агент Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға арналған өтінімді бәсекелес және (немесе) бәсекелес емес ұсыныстармен береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам Астана қаласының уақыты бойынша сағат 11.30-дан 13.00-ге дейін электрондық аукцион туралы алынған деректер негізінде баға талаптары, өтінімдерді қанағаттандыру көлемі және (немесе) Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыру туралы шешім қабылдайды, одан кейін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінімдердің жиынтық ведомосына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Электрондық аукцион шеңберінде бастапқы агенттердің бәсекелес ұсыныстары бар өтінімдер Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптары шегінде реттеледі және қанағаттандырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Электрондық аукцион шеңберінде бастапқы агенттердің бәсекелес емес ұсыныстары бар өтінімдер электрондық аукционды жүргізу қорытындылары бойынша қалыптасқан орташа алынған мөлшерлеме бойынша бірінші кезекте қанағаттандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z180" w:id="182"/>
-[...15 lines deleted...]
-      85. Электрондық аукцион шеңберінде бастапқы агенттердің бәсекелес ұсыныстары бар өтінімдерінде Ұлттық Банктің қысқа мерзімді ноттарының саны, Ұлттық Банктің бір қысқа мерзімді ноттының болжамды дисконтталған бағасы, Ұлттық Банктің қысқа мерзімді ноттарының номиналды құны және дисконтталған бағасы бойынша сатып алудың жалпы көлемі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Уәкілетті бөлімше баға талаптары және өтінімдерді қанағаттандыру көлемі және (немесе) Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыру туралы ақпарат негізінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыруды немесе үстеме орналастыруды жүзеге асырады және бастапқы агентті қағаз тасымалдағышта не аукциондық платформа арқылы электрондық түрде өтінімдердің қанағаттандырылған көлемі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z181" w:id="183"/>
-[...15 lines deleted...]
-      86. Электрондық аукцион шеңберінде бастапқы агенттердің бәсекелес емес ұсыныстары бар өтінімдерінде бастапқы агент электрондық аукционда қалыптасқан орташа алынған дисконтталған бағасы бойынша сатып алуға дайын Ұлттық Банктің қысқа мерзімді ноттарының жалпы саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыру туралы шешім қабылданған жағдайда уәкілетті бөлімше электрондық аукционды өткізу күні Астана қаласының уақыты бойынша сағат 13.30-ға дейін бастапқы агенттерге Қағидалардың 79 және 80-тармақтарында көзделген тәртіппен Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруды өткізу талаптарын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z182" w:id="184"/>
-[...15 lines deleted...]
-      87. Уәкілетті бөлімше электрондық аукцион шеңберінде Нұр-Сұлтан қаласының уақыты бойынша сағат 11.30-ға қарай бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдерін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 92-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруға өтінімдерін уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруды жүргізу талаптарында көрсетілген уақытқа дейін қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z189" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруды уәкілетті бөлімше электрондық аукционда қалыптасқан орташа алынған дисконтталған баға бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z190" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруды жүргізу талаптарында көрсетілген уақытқа дейін бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруға өтінімдерін Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z191" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыру туралы деректер негізінде өтінімдерді қанағаттандыру көлемі туралы шешім қабылдайды, одан кейін Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруға келіп түскен жиынтық ведомосына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z192" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруға өтінімдер олардың Ұлттық Банкке нақты келіп түсуін ескере отырып кезектілік тәртібімен реттеледі және қанағаттандырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z193" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруға қанағаттандырылған өтінімдердің көлемі туралы ақпарат негізінде Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруды жүзеге асырады және Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыруды өткізу күні Астана қаласының уақыты бойынша сағат 17.00-ден кешіктірмей бастапқы агентті қағаз жеткізгіште не аукциондық платформа арқылы электрондық түрде өтінімдердің қанағаттандырылған көлемі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 87-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 98-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="185"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z68" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Уәкілетті бөлімше сату бойынша аукцион өткізу күні Астана қаласының уақыты бойынша сағат 13.00-ге дейін бастапқы агенттерге уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам айқындаған дисконтталған бағалар шегінде бастапқы агенттермен Ұлттық Банктің қысқа мерзімді ноттарын орналастырудың дисконтталған бағасы мен жарияланған көлемін келіскен соң Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="186"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Бастапқы агент сату аукционын жүргізу күні уәкілетті органға аукциондық платформа арқылы электрондық түрде Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банктің қысқа мерзімді ноттарын аукциондық платформа арқылы электрондық түрде сатып алуға өтінім беру техникалық себептер (аукциондық платформа жұмысында іркіліс болған жағдайда) бойынша мүмкін болмаған жағдайда, бастапқы агентке Қағидаларға 10-қосымшаға сәйкес нысан бойынша Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімді қағаз тасымалдағышта беруге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Сату аукционы шеңберінде бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдерін уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарында көрсетілген уақытқа дейін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z197" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарында көрсетілген уақытқа дейін сату аукционы шеңберінде бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдерін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z198" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам сату аукционы туралы алынған деректер негізінде дисконтталған баға шегінде Ұлттық Банктің қысқа мерзімді ноттарын үстеме орналастыру көлемі туралы шешім қабылдайды, одан кейін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінімдердің жиынтық ведомосына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z199" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Уәкілетті бөлімше дисконтталған баға шегінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыру көлемі туралы ақпарат негізінде сату аукционы шеңберінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыруды жүзеге асырады және сату бойынша аукционды өткізу күні Астана қаласының уақыты бойынша сағат 17.00-ден кешіктірмей бастапқы агентті қағаз жеткізгіште не аукциондық платформа арқылы электрондық түрде Ұлттық Банктің қысқа мерзімді ноттарының қанағаттандырылған көлемі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 92-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="190"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Уәкілетті бөлімше жазылу нысанында аукционды өткізу күні Астана қаласының уақыты бойынша сағат 12.00-ге дейін бастапқы агенттерге Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты, сондай-ақ уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам айқындаған дисконтталған бағаны жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 98-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="196"/>
-[...15 lines deleted...]
-      99. Уәкілетті бөлімше сату бойынша аукцион өткізу күні Нұр-Сұлтан қаласының уақыты бойынша сағат 13.00-ге дейін бастапқы агенттерге уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам айқындаған дисконтталған бағалар шегінде бастапқы агенттермен Ұлттық Банктің қысқа мерзімді ноттарын орналастырудың дисконтталған бағасы мен жарияланған көлемін келіскен соң Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізуге байланысты ақпаратты жібереді.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Жазылу нысанында аукционды жүргізу күні бастапқы агент уәкілетті бөлімшеге аукциондық платформа арқылы электрондық түрде Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банктің қысқа мерзімді ноттарын аукциондық платформа арқылы электрондық түрде сатып алуға өтінім беру техникалық себептер (аукциондық платформа жұмысында іркіліс болған жағдайда) бойынша мүмкін болмаған жағдайда, бастапқы агентке Қағидаларға 10-қосымшаға сәйкес нысан бойынша Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімін қағаз тасымалдағышта беруіне рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Жазылу нысанындағы аукцион шеңберінде бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдерін уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарында көрсетілген уақытқа дейін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Уәкілетті бөлімше жазылу нысанындағы аукцион шеңберінде Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарында көрсетілген уақытқа дейін бастапқы агенттердің Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдерін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінмдердің жиынтық ведомосына жинақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам жазылу нысанындағы аукцион туралы алынған деректер негізінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыру көлемі туралы шешім қабылдайды, одан кейін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінімдердің жиынтық ведомосына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Жазылу нысанындағы аукционның Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдері олардың Ұлттық Банкке нақты келіп түсуін ескере отырып кезектілік тәртібімен реттеледі және қанағаттандырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Уәкілетті бөлімше жазылу нысанындағы аукцион шеңберінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыру көлемі туралы ақпарат негізінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыруды жүзеге асырады және жазылу нысанындағы аукционды өткізу күні Астана қаласының уақыты бойынша сағат 17.00-ден кешіктірмей бастапқы агентті қағаз жеткізгіште не аукциондық платформа арқылы электрондық түрде Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдердің қанағаттандырылған көлемі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 111-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="197"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Ұлттық Банктің қысқа мерзімді ноттарының тиісті шығарылымын орналастырудың жиынтық көлемі уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Ұлттық Банк ақша-кредит саясатының міндеттерін орындау үшін жеткіліксіз Ұлттық Банктің қысқа мерзімді ноттары аукционының нәтижелерін алған жағдайда, уәкілетті бөлімшеден алынған деректер негізінде Ұлттық Банктің қысқа мерзімді ноттары аукционының өтпегендігін жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Ұлттық Банктің қысқа мерзімді ноттары аукционының өтпегендігі туралы хабарландыру уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттарының аукционын өткізу күні Астана қаласының уақыты бойынша сағат 18.30-дан кешіктірмей Ұлттық Банктің қысқа мерзімді ноттарының өткізілген аукционының қорытындысы туралы ақпаратты Ұлттық Банктің ресми интернет-ресурсына орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 115-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="202"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Уәкілетті бөлімше және бастапқы агент Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарында белгіленген ақы төленетін күні Астана қаласының уақыты бойынша сағат 17.00-ден кешіктірмей орталық депозитарийдің қағидалар жинағына сәйкес орталық депозитарийге бұйрықтарды береді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 116-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="203"/>
-[...93 lines deleted...]
-      109. Уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам жазылу нысанындағы аукцион туралы алынған деректер негізінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыру көлемі туралы шешім қабылдайды, одан кейін Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға келіп түскен өтінімдердің жиынтық ведомосына қол қояды.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Бастапқы агент және Ұлттық Банк бұйрықтың орындалмағаны туралы хабарламаны алған жағдайда бастапқы агент және Ұлттық Банк бұйрықтың орындалмауына әкелген себептерді жоя отырып, орталық депозитарийге бұйрықты қайта береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z205" w:id="207"/>
-[...15 lines deleted...]
-      110. Жазылу нысанындағы аукционның Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдері олардың Ұлттық Банкке нақты келіп түсуін ескере отырып кезектілік тәртібімен реттеледі және қанағаттандырылады.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Ұлттық Банктің қысқа мерзімді ноттарының айналысы Ұлттық Банктің қысқа мерзімді ноттарын шығару және орналастыру талаптарына сәйкес Ұлттық Банк белгілеген ақы төлеу күнінен басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z206" w:id="208"/>
-[...15 lines deleted...]
-      111. Уәкілетті бөлімше жазылу нысанындағы аукцион шеңберінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыру көлемі туралы ақпарат негізінде Ұлттық Банктің қысқа мерзімді ноттарын орналастыруды жүзеге асырады және жазылу нысанындағы аукционды өткізу күні Нұр-Сұлтан қаласының уақыты бойынша сағат 17.00-ден кешіктірмей бастапқы агентті қағаз тасымалдағышта не аукциондық платформа арқылы электрондық түрде Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінімдердің қанағаттандырылған көлемі туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Ұлттық Банктің қысқа мерзімді ноттарының айналысы Ұлттық Банктің қысқа мерзімді ноттарын өтеу күніне дейін бір жұмыс күн бұрын аяқталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z215" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Ұлттық Банктің қысқа мерзімді ноттарын және олар бойынша құқықтарды есепке алу бастапқы агенттің жеке шоты бойынша және бастапқы агенттердің жеке шоттарында ашылған инвесторлардың жеке қосалқы шоттарында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z216" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Орталық депозитарий Ұлттық Банктің қысқа мерзімді ноттарын өтеу күнінің алдындағы жұмыс күні Астана қаласының уақыты бойынша сағат 16.00-ден кешіктірмей, Ұлттық Банктің қысқа мерзімді ноттарын өтеуден түсетін ақшаны алуға құқығы бар Ұлттық Банктің қысқа мерзімді ноттарын ұстаушылардың тізімін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 111-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 121-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="209"/>
-[...55 lines deleted...]
-      114. Ұлттық Банктің қысқа мерзімді ноттары аукционының өтпегендігі туралы хабарландыру уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен бекітіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Ұлттық Банктің қысқа мерзімді ноттарын өтеу күні Ұлттық Банк Астана қаласының уақыты бойынша сағат 11.00-ге дейін Ұлттық Банктің қысқа мерзімді ноттарының санын, Ұлттық Банктің қысқа мерзімді ноттарын өтеу кезінде төленуге тиіс соманы және орталық депозитарийдің деректемелерін көрсете отырып, Ұлттық Банктің қысқа мерзімді ноттарының алдағы өтелуі туралы мәліметтерге сәйкес орталық депозитарийдің позициясына ақша аударуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 122-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Орталық депозитарий Ұлттық Банктің қысқа мерзімді ноттарын өтеуге бастапқы агенттің позициясына ақша аударуды өтеу күні Астана қаласының уақыты бойынша сағат 12.00-ге дейін олардың номиналдық құны бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 123-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Орталық депозитарий Ұлттық Банктің қысқа мерзімді ноттарын өтеуге бастапқы агентке ақша аударуды жүзеге асырғаннан кейін Ұлттық Банктің қысқа мерзімді ноттарын бастапқы агенттің жеке шотынан есептен шығаруды (өтеуді) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z210" w:id="212"/>
-[...15 lines deleted...]
-      115. Уәкілетті бөлімше Ұлттық Банктің қысқа мерзімді ноттары аукционын өткізу күні Нұр-Сұлтан қаласының уақыты бойынша сағат 18.30-дан кешіктірмей Ұлттық Банктің қысқа мерзімді ноттарының өткізілген аукционының қорытындылары туралы ақпаратты Ұлттық Банктің ресми интернет-ресурсына орналастырады.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Ұлттық Банктің ақша-кредит саясатын іске асыру мақсатында Ұлттық Банктің қысқа мерзімді ноттарын оларды бағалы қағаздардың ұйымдастырылған және ұйымдастырылмаған нарығында сатып алу жолымен мерзімінен бұрын өтеуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Ұлттық Банктің қысқа мерзімді ноттарын мерзімнен бұрын өтеу және Ұлттық Банктің сатып алынған қысқа мерзімді ноттарын есепке алу үшін Ұлттық Банк орталық депозитарийдің есепке алу жүйесінде жеке шоты шеңберінде өзінің атына сатып алынған бағалы қағаздарды есепке алуға арналған эмитенттің қосалқы шотын ашады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Ұлттық Банк Ұлттық Банктің қысқа мерзімді ноттарын сатып алуды ұйымдастырылған және ұйымдастырылмаған бағалы қағаздар нарығында Ұлттық Банктің қысқа мерзімді ноттарын сатып алу-сату мәмілесін жасау арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z223" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Ұлттық Банк Ұлттық Банктің қысқа мерзімді ноттарын ұйымдастырылған нарықта сатып алуды қор биржасының сауда жүйесі арқылы жүзеге асырады және мәміле жасау фактісін куәландыратын құжаттар болып табылатын қор биржасында және (немесе) eTransfer.kz электрондық құжаттар алмасу жүйесінде қалыптастырылатын бастапқы құжаттармен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Қор биржасында және (немесе) eTransfer.kz электрондық құжаттар алмасу жүйесінде қалыптастырылатын бастапқы құжаттарда мынадай мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық Банктің қысқа мерзімді ноттары шығарылымының ұлттық сәйкестендіру нөмірі және (немесе) халықаралық сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық Банктің қысқа мерзімді ноттарының шығарылған және өтелген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлттық Банктің қысқа мерзімді ноттарының саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұлттық Банктің бір қысқа мерзімді нотының құны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мәміле көлемі (жалпы сомасы теңгемен);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Ұлттық Банктің қысқа мерзімді ноттарын өтеуге кірістілік (пайызбен көрсетіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мәміле күні және (немесе) Ұлттық Банктің қысқа мерзімді ноттарына ақы төлеу күні қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 115-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 129-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="213"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Бағалы қағаздардың ұйымдастырылған нарығында Ұлттық Банктің қысқа мерзімді ноттарын сатып алуды тіркеуді орталық депозитарий қор биржасының Ұлттық Банктің қысқа мерзімді ноттарын сатып алу туралы бұйрығы негізде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Бағалы қағаздардың ұйымдастырылмаған нарығында Ұлттық Банктің қысқа мерзімді ноттарын сатып алу-сату мәмілесін тіркеуді орталық депозитарий уәкілетті бөлімшенің және бастапқы агенттің Ұлттық Банктің қысқа мерзімді ноттарын сатып алу (сату) туралы қарсы бұйрықтарының негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Ұлттық Банк сатып алған Ұлттық Банктің қысқа мерзімді ноттарын олардың айналыста болу мерзімі аяқталғанға дейін одан әрі өтеусіз айналысқа жіберуге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Ұлттық Банк сатып алған Ұлттық Банктің қысқа мерзімді ноттары уәкілетті бөлімшенің ақпараты негізінде Ұлттық Банктің қысқа мерзімді ноттарының айналыста болу мерзімі аяқталғанға дейін толық немесе ішінара өтеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Ұлттық Банктің қысқа мерзімді ноттарын Ұлттық Банк мерзімінен бұрын өтеуі туралы шешім уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның өкімімен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Ұлттық Банктің қысқа мерзімді ноттарының мерзімінен бұрын өтелуін тіркеуді орталық депозитарий орталық депозитарийдің қағидалар жинағына сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...574 lines deleted...]
-      4) Ұлттық Банктің бір қысқа мерзімді нотының құны;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Депозиттік аукционды өткізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z229" w:id="231"/>
-[...197 lines deleted...]
-    <w:bookmarkStart w:name="z239" w:id="241"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       136. Депозиттік аукцион Ұлттық Банк депозиттік мәміле жасасу арқылы контрәріптестерден ақшаны қарызға алатын, қаржы нарығындағы қысқа мерзімді өтімділікті алуға арналған ақша-кредит саясатының құралын білдіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z240" w:id="242"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Депозиттік аукционның нысаны пайыздық мөлшерлеме болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депозиттік аукцион бойынша сыйақы сомасы қарапайым есептеу әдісі арқылы есептеледі (сыйақыны есептеу депозит тартудың бірінші күнінен бастап жүзеге асырылады), есептеу базасына шартты түрде ақшаның депозитте (банктік салымда) жатқан нақты күндер саны және бір жылдағы 360 (үш жүз алпыс) күн алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8101,70 +8951,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="243"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Ұлттық Банк депозиттік аукционды өткізуге байланысты ақпаратты контрәріптестерге аукциондық платформа арқылы береді және онда мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аукцион өткізетін күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8327,70 +9177,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="244"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z247" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Депозиттік аукцион өткізу күні Астана қаласының уақыты бойынша сағат 9.00-ден 11.30-ға дейін контрәріптес аукциондық платформа арқылы депозиттік аукционға электрондық түрде қатысуға өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депозиттік аукционға қатысуға өтінімдерді қабылдауға техникалық себептер (аукциондық платформа жұмысында іркіліс болған жағдайда) бойынша мүмкін болмаған жағдайда, уәкілетті бөлімше аукциондық платформа арқылы депозиттік аукционға қатысуға өтінімдерді қабылдау уақытын ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8410,207 +9260,289 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 140-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="245"/>
+    <w:bookmarkStart w:name="z248" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Контрәріптес депозиттік аукционға қатысуға бәсекелес ұсынысы бар және (немесе) бәсекелес емес ұсынысы бар өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z249" w:id="246"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z249" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       142. Бәсекелес ұсынысы бар және (немесе) бәсекелес емес ұсынысы бар бір өтінімнің ең аз көлемі 10 000 000 (он миллион) теңгені құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z250" w:id="247"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 142-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Ұлттық Банк депозиттік аукционды кем дегенде екі әртүрлі контрәріптестен бәсекелес ұсыныстары бар екі және одан көп өтінім болған кезде өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z251" w:id="248"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z251" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Бәсекелес ұсыныстары бар өтінімдерде орналастырылатын ақшаның көлемі және пайыздық мөлшерлеме көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z252" w:id="249"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z252" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Бәсекелес емес ұсыныстары бар өтінімдерде орналастырылатын ақшаның көлемі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z253" w:id="250"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z253" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Ұлттық Банк депозиттік аукцион өткізу күні ақша-кредит саясатының негізгі бағыттарына және қаржы нарығының конъюнктурасына сәйкес депозиттік аукционның талаптарын жедел өзгертеді (депозиттік аукционның жария етілген көлемін ұлғайту, депозиттік аукционның жария етілген көлемін азайту, депозиттік аукционды болдырмау, бәсекелес және (немесе) бәсекелес емес ұсыныстармен өтінімдерді қанағаттандыру үлесін, өтінімдерді қанағаттандыру тәсілін (бір бағамен немесе көп бағамен) өзгерту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z254" w:id="251"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z254" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Уәкілетті бөлімше депозиттік аукционға қатысуға өтінімдерді қабылдау жабылғаннан кейін депозиттік аукционға қатысуға өтінімдерді депозиттік аукционға қатысуға келіп түскен өтінімдердің жиынтық ведомосына жинақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8629,232 +9561,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="252"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z255" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Уәкілетті бөлімшенің басшысы не ол болмаған жағдайда оның орнындағы адам Астана қаласының уақыты бойынша сағат 11.30-дан 13.00-ге дейін депозиттік аукцион туралы алынған деректердің негізінде кесімді мөлшерлеме, өтінімдерді қанағаттандыру көлемі не депозиттік аукционды өткен жоқ деп тану туралы шешім қабылдайды, одан кейін депозиттік аукционға қатысуға келіп түскен өтінімдердің жиынтық ведомосына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 148-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 148-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="253"/>
+    <w:bookmarkStart w:name="z256" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Контрәріптестердің бәсекелес ұсынысы бар және (немесе) бәсекелес емес ұсынысы бар өтінімдері өтінімдерді қанағаттандырудың таңдалған тәсіліне және уәкілетті бөлімше басшысының не ол болмаған жағдайда оның орнындағы адамның қабылдаған шешіміне сәйкес ретке келтіріледі және қанағаттандырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z257" w:id="254"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z257" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. Депозиттік аукционға қатысуға өтінімдерді бір баға тәсілімен қанағаттандыру кезінде контрәріптестердің бәсекелес ұсынысы бар және (немесе) бәсекелес емес ұсынысы бар өтінімдері кесімді мөлшерлеме бойынша қанағаттандырылады немесе ішінара қанағаттандырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z258" w:id="255"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z258" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       151. Депозиттік аукцион шеңберінде контрәріптестердің бәсекелес ұсынысы бар өтінімдерін көп баға тәсілімен қанағаттандыру кезінде өтінімдерді қанағаттандыру немесе ішінара қанағаттандыру контрәріптес ұсынған пайыздық мөлшерлеме деңгейі бойынша жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z259" w:id="256"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z259" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       152. Депозиттік аукцион шеңберінде контрәріптестердің бәсекелес емес ұсынысы бар өтінімдерін көп баға тәсілімен қанағаттандыру кезінде өтінімдерді қанағаттандыру немесе ішінара қанағаттандыру орташа алынған мөлшерлеме бойынша жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z260" w:id="257"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z260" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Уәкілетті бөлімше кесімді мөлшерлеме және қанағаттандырылған өтінімдер көлемі туралы ақпараттың негізінде контрәріптесті өтінімдердің қанағаттандырылған көлемі туралы аукциондық платформа арқылы электрондық түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депозиттік аукционның нәтижелері бойынша контрәріптестермен мәмілелер паспорттарын (трейд-тикеттер) ресімдей отырып депозиттік мәмілелер жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8891,190 +9823,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="258"/>
+    <w:bookmarkStart w:name="z261" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Мәмілелер паспорты (трейд-тикет) мәміле туралы келесі мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z262" w:id="259"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z262" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мәмілені ашу және аяқтау күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z263" w:id="260"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z263" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күнтізбелік күндермен санағанда мәміленің мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z264" w:id="261"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z264" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мәміле сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z265" w:id="262"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z265" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыйақы мөлшерлемесі (жылдық пайызбен көрсетілген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z266" w:id="263"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z266" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыйақы сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z267" w:id="264"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z267" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Ұлттық Банк пен контрәріптестің деректемелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9093,70 +10025,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="265"/>
+    <w:bookmarkStart w:name="z268" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Депозиттік аукционның нәтижелері бойынша Ұлттық Банк өтінімін қанағаттандырған контрәріптес депозиттік аукцион бойынша есеп айырысу күні ақшаны Ұлттық Банктің пайдасына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9175,186 +10107,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="266"/>
+    <w:bookmarkStart w:name="z269" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       156. Депозиттік мәмілені жабу күні жұмыс істемейтін күнге (мереке немесе демалыс) сәйкес келген жағдайда, депозиттік мәмілені жабу мәміленің талаптарына сәйкес депозиттік мәмілені жабу күнінен кейін келетін бірінші жұмыс күні жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z270" w:id="267"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z270" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       157. Контрәріптеске депозиттік аукционның шеңберінде жасалған депозиттік мәмілені жинақталған сыйақыны төлеусіз мерзімінен бұрын жабуға рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z271" w:id="268"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z271" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       158. Депозиттік аукцион жабылатын күні Ұлттық Банк депозиттік мәміле бойынша негізгі соманы және сыйақы мөлшерлемесін контрәріптеске аударады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z272" w:id="269"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z272" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Ұлттық Банк ақша-кредит саясатының міндеттерін орындау үшін депозиттік аукционның жеткіліксіз нәтижелерін алған, сондай-ақ кем дегенде әр түрлі екі контрәріптестен бәсекелес ұсыныстары бар екі және одан көп өтінімдер болмаған кезде депозиттік аукцион өткен жоқ деп жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z273" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Уәкілетті бөлімше депозиттік аукцион өткізу күні Астана қаласының уақыты бойынша сағат 18.30-дан кешіктірмей Ұлттық Банктің ресми интернет-ресурсында өткізілген депозиттік аукционның қорытындысы туралы ақпарат орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 160-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve">      Ескерту. 160-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9472,68 +10404,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аукциондар өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="271"/>
+    <w:bookmarkStart w:name="z275" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағазды кері сату бағасын есептеуге арналған формула  Ксб = (М/365 × N × Саб/100) + Саб, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда: Ксб - бағалы қағаздарды кері сату бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9691,156 +10623,264 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аукциондар өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    <w:bookmarkStart w:name="z278" w:id="272"/>
+    <w:bookmarkStart w:name="z116" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығыс нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z117" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       20__ жылғы "___"_______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z118" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бағалы қағаздарды кері сата отырып, сатып алу аукционына қатысуға өтінім</w:t>
-[...18 lines deleted...]
-      20___ жылғы "___"________N __________ шығарылым бойынша </w:t>
+        <w:t xml:space="preserve">  Бағалы қағаздарды кері сата отырып, сатып алу аукционына қатысуға өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___"________N __________ шығарылым бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аукционның бірегей сәйкестендіру нөмірі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9867,70 +10907,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (толық атауы және оның жеке шоты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Банкке ______ күн кері сатып алу мерзімімен және ________ кері сатып алу күнімен мына </w:t>
+        <w:t>
+      жеке сәйкестендіру коды немесе банктік сәйкестендіру коды _______________, Ұлттық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банкке ______ күн кері сатып алу мерзімімен және ________ кері сатып алу күнімен мына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талаптармен бағалы қағаздарды сатуға дайындығын білдіреді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -9967,267 +11007,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағалы қағаздардың ұлттық сәйкестендіру нөмірі не халықаралық сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағалы қағаздардың ұлттық сәйкестендіру нөмірі не халықаралық сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аукционға қатысушының жеке шоты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аукционға қатысушының жеке шоты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағалы қағаздардың номиналды көлемі (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағалы қағаздардың номиналды көлемі (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номиналды құны бойынша сату көлемі (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номиналды құны бойынша сату көлемі (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номиналды құны бойынша сатып алу көлемі (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номиналды құны бойынша сатып алу көлемі (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кірістілік мөлшерлемесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кірістілік мөлшерлемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10957,52 +12067,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бәсекелес емес ұсыныстармен өтінімдер </w:t>
+              <w:t>
+Бәсекелес емес ұсыныстармен өтінімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11441,87 +12551,87 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
-[...35 lines deleted...]
-      тегі, аты, әкесінің аты (бар болған кезде)                                          қолы</w:t>
+       Басшы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ______________________________________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)                                                                  қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11596,100 +12706,203 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саясатын iске асыру шеңберінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аукциондар өткізу қағидаларына</w:t>
+              <w:t>аукциондар өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағаздарды кері сата отырып сатып алу аукционына қатысуға келіп түскен өтінімдердің жиынтық ведомосы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"_________ № _________ аукцион</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11768,328 +12981,390 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аукционға қатысушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аукционға қатысушы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағалы қағаздарды сатып алу көлемі, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағалы қағаздарды сатып алу көлемі, теңге</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайыздық мөлшерлеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайыздық мөлшерлеме</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарияланған шектеулерді ескере отырып көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жарияланған шектеулерді ескере отырып көлемі</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-жарияланған шектеулерді ескерусіз көлемі</w:t>
+              <w:t>жарияланған шектеулерді ескерусіз көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13401,69 +14676,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті бөлімшенің басшысы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________ __________________</w:t>
-[...17 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)                              Қолы</w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)                                                                     Қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13538,134 +14812,237 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саясатын iске асыру шеңберінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аукциондар өткізу қағидаларына</w:t>
+              <w:t>аукциондар өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағаздарды кері сата отырып сатып алу аукционы бойынша өтінімдердің қанағаттандырылған көлемі туралы хабарлама 20__ жылғы "___"_________ № _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк осымен Сіздің бағалы қағаздарды кері сата отырып сатып алу аукционына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      қатысуға берілген 20___ жылғы "___" ________ № __________ өтініміңіздің ______________ </w:t>
+        <w:t>
+      қатысуға берілген 20___ жылғы "___" ________ № __________ өтініміңіздің ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тенге сомасына қанағаттандырылғаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13759,69 +15136,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім</w:t>
-[...17 lines deleted...]
-№</w:t>
+Өтінім №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14763,69 +16122,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті бөлімшенің басшысы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________ ___________________</w:t>
-[...17 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)                              Қолы</w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)                                            Қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14919,68 +16277,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аукциондар өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="275"/>
+    <w:bookmarkStart w:name="z286" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағазды кері сатып алу бағасын есептеуге арналған формула  Ксб = (М/365 × N × Саб /100) + Саб, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда: Ксб - бағалы қағаздарды кері сатып алу бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15125,136 +16483,239 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саясатын iске асыру шеңберінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аукциондар өткізу қағидаларына</w:t>
+              <w:t>аукциондар өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шығыс нөмірі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z183" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="276"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"_________ № _________ шығарылым бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15297,70 +16758,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (толық атауы және оның жеке шоты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Банктен ______ күні кері сату мерзімімен және ________ кері сату күнімен мынадай </w:t>
+        <w:t>
+      жеке сәйкестендіру коды немесе банктік сәйкестендіру коды________________ Ұлттық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктен ______ күні кері сату мерзімімен және ________ кері сату күнімен мынадай</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талаптарда бағалы қағаздарды сатып алуға дайындығын білдіреді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -16165,69 +17626,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті бөлімшенің басшысы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________ ___________________</w:t>
-[...17 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)                              Қолы</w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)                                                           Қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16302,100 +17762,203 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саясатын iске асыру шеңберінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аукциондар өткізу қағидаларына</w:t>
+              <w:t>аукциондар өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағаздарды кері сатып ала отырып сату аукционына қатысу үшін келіп түскен өтінімдердің жиынтық ведомосы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"_________ № _________ аукцион</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16474,69 +18037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...17 lines deleted...]
-р/с</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17603,120 +19148,121 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиынтығы _______ теңге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z211" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде, бәсекелес емес ұсынысы бар өтінімдердің саны _______ теңге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті бөлімшенің басшысы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________ ___________________</w:t>
-[...17 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)                              Қолы</w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)                                                              Қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17791,134 +19337,237 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саясатын iске асыру шеңберінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аукциондар өткізу қағидаларына</w:t>
+              <w:t>аукциондар өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағаздарды кері сатып ала отырып сату аукционы бойынша өтінімдердің қанағаттандырылған көлемі туралы хабарлама 20___ жылғы "____"__________ №______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк осымен Сіздің бағалы қағаздарды кері сатып ала отырып сату аукционына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      қатысуға берілген 20___ жылғы "___" ________ № __________ өтініміңіздің _______________ </w:t>
+        <w:t>
+      қатысуға берілген 20___ жылғы "___" ________ № __________ өтініміңіздің _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тенге сомасына қанағаттандырылғаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18777,88 +20426,87 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)                              Қолы</w:t>
+        <w:t>
+      Уәкілетті бөлімшенің басшысы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)                                                 Қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18952,68 +20600,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аукциондар өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="279"/>
+    <w:bookmarkStart w:name="z296" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық Банктің қысқа мерзімді ноттары бойынша сыйақы мөлшерлемесін есептеуге арналған формула </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рн-Рд         365 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19194,136 +20842,237 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саясатын iске асыру шеңберінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аукциондар өткізу қағидаларына</w:t>
+              <w:t>аукциондар өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шығыс нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z299" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орналастыру нысаны (электрондық аукцион, (үстеме орналастыру), сату аукционы, жазылу нысанындағы аукцион) Ұлттық Банктің қысқа мерзімді ноттарын сатып алуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"_________ № _________ шығарылым бойынша (Ұлттық Банктің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20746,88 +22495,87 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)                              Қолы</w:t>
+        <w:t>
+      Басшы (ол болмаған кезеңде - оның орнындағы адам)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)                                                           Қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -20835,55 +22583,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>