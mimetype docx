--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa293c8" w14:textId="fa293c8">
+    <w:p w14:paraId="e021072" w14:textId="e021072">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -408,127 +408,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Әділет министрінің міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1402,171 +1414,383 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорацияныңфилиалдары өсу қорытындысымен ай сайын келесі есептік кезеңнен кейінгі 5-ікүніне қарай көрсетілген статистикалық ақпараттыңкелесі түрлерін Мемлекеттік корпорацияға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарысәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкеснысанбойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтеросы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, нысан бойынша электронды түрінде ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Статистикалық ақпаратқа Мемлекеттік корпорацияның не Әділет департаменттерінің орындаушысы мен басшысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1736,68 +1960,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2027,103 +2251,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есеп </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="620"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="892"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2171,88 +2396,88 @@
               <w:t>
 Көрсетілген қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2319,51 +2544,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылжымайтын мүлiкке құқықтарды тiркеуді тоқтата тұрудың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2437,1724 +2662,1570 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1790" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркеуші орган куәландырған тіркеу ісі құжаттарының көшірмелерінжоспарды беру (сызбаны) қоса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2061" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылжымайтын мүлікке тіркелген құқықтар (құқық ауыртпалығы) және оның техникалық сипаттамалары туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылжымайтын мүліктің болуы (жоқтығы) туралы анықтама (электронды қызметті қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="892" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркелген және тоқтатылған құқықтар туралы анықтамалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1790" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2061" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="892" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ағымдағы жылдың есептік кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өткен жылдың ұқсас кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4394,208 +4465,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есепнысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмысы туралы есеп" нысанын толтыру бойынша түсініктеме.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есептоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      4. Есептоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда "Есептік кезең" ағымдағы жылдың есептік кезеңіндегі және өткен жылдың ұқсас кезеңіндегі мәлімет көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5053,68 +5124,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияға түскен қаржы туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5344,699 +5415,658 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияға түскен қаржы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2318"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3328"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2318" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептік кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4840" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы түскен сомасы, оның ішінде жеделдетілген тіркеу үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеделдетілген тіркеу саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеделдетілген тіркеу үшін түскен алым сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2318" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4840" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2318" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ағымдағы жылдың есептік кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4840" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2318" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өткен жылдың ұқсас кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4840" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6289,208 +6319,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есепнысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлекеттік корпорацияға түскен қаржы туралы есеп" нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияғатүскен қаржы туралы есеп" нысанды (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияғатүскен қаржы туралы есеп" нысанды (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорация орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорация орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6732,68 +6762,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7023,98 +7053,99 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1833"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4091"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7199,162 +7230,162 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расталмаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расталса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылданған шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4091" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7365,87 +7396,87 @@
               <w:t>
 Ескерту (қаралуда және т.б. жағдайлар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7494,51 +7525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7567,200 +7598,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4091" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7770,234 +7801,199 @@
               <w:t>
 ағымдағы жылғы есептік кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8007,224 +8003,189 @@
               <w:t>
 өткен жылғы есептік кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8451,208 +8412,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп" нысанын толтыру бойынша түсініктеме.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Әділет департаменттері, Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Әділет департаменттері, Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Әділет департаментінің не Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Әділет департаментінің не Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8984,68 +8945,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9275,97 +9236,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="908"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="910"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9394,128 +9356,128 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылжымайтын мүлікке құқықтарды тіркеуді жою туралы шығарылған сот шешімдерінің (қаулыларының) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6573" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік корпорацияның басқа іс-әрекеттерін заңсыз деп тану туралы шығарылған сот шешімдерінің (қаулыларының)саны (тіркеуден бас тарту немесе тоқтата тұру, ақпараттық қызмет көрсету және т.б.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соттың жеке ұйғарымдарының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9544,446 +9506,425 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6573" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1829" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік корпорацияның кінәсі бойынша (шешімдердің көшірмелері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа негіздер бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оның ішінде заңды күшіне енгендер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6573" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="910" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10006,513 +9947,443 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ағымдағы жылдыңесептік кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1829" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өткен жылғы ұқсас кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1829" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10778,208 +10649,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп" нысаны толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Жылжымайтын мүлікке тіркелген құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Жылжымайтын мүлікке тіркелген құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...15 lines deleted...]
-      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...15 lines deleted...]
-      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11275,68 +11146,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11566,2252 +11437,2001 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1481"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексеру жүргізген мемлекеттік органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексеруді жүргізу мерзімі және тексерілетін кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік корпорацияның тексеру жүргізілген құрылымдық бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексеру нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзушылықтар бойынша қабылданған шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткен жылғы ұқсас кезеңдегі тексерулер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14103,208 +13723,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп" нысанын толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есептоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
-[...15 lines deleted...]
-      4. Есептоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
-[...15 lines deleted...]
-      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14600,68 +14220,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14891,1835 +14511,1640 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлерінеесептік кезеңде қолданылған тәртіптік жаза туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1515"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3165"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жазаға тартылған қызметкердің аты-жөні және лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3163" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жазаның түрі, бұйрықтың шыққан күні және нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жазаға тарту негізі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткен жылғы ұқсас кезеңде тәртіптік жазаға тартылған қызметкерлер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3163" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымның атауы ______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -17011,208 +16436,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есеп" нысаны толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорациясының орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорациясының орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1- бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17472,68 +16897,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істер туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17763,768 +17188,727 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істертуралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="751"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық жауаптылыққа тартылған қызметкердің аты-жөні және лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР Қылмыстық Кодексінің қылмыстық іс қозғалған баптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкердіңқылмыстық іс қозғауға негіз болған заңсыз іс-әрекеттері (әрекетсіздігі) туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық іс бойынша соттың шығарылған шешім туралы ақпарат тайындалған жаза мәліметті қоса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткен жылғы ұқсас кезеңде қылмыстық істер бойынша жауаптылыққа тартылған қызметкерлер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымның атауы ______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -18790,208 +18174,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істер туралы есеп" нысанын толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істер туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істер туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
-[...15 lines deleted...]
-      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
-[...15 lines deleted...]
-      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19269,68 +18653,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460-бабы бойынша қозғалған әкімшілік істер саны туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19560,174 +18944,175 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1037"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1717"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептік кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік істер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19794,88 +19179,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айыппұл түріндегі жауапкершілікке тартылған (тұлғалар саны және сома)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңызды болмағандықтан, сот қысқартқан әкімшілік істер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19912,159 +19297,159 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20087,1076 +19472,964 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ағымдағы жылдың есептік кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өткен жылдың осы кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымның атауы ______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -21435,208 +20708,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есеп" нысаныy толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "2014 жылғы 7 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "2014 жылғы 7 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Әділет департаменттері тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Әділет департаменттері тоқсан сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Әділет департаментінің орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Әділет департаментінің орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
-[...15 lines deleted...]
-      4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
-[...15 lines deleted...]
-      5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
-[...15 lines deleted...]
-      6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 –бөлімде есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21789,50 +21062,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 - бөлімде маңызды болмағандықтан сот қысқартқан әкімшілік істер саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7 - бөлімде құқық бұзушылық құрамы болмағандықтан қысқартылған әкімшілік істер саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22004,68 +21393,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер Есепті кезең 20___ ж__________ айы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22313,137 +21702,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1121"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2417"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22572,199 +21962,199 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түсті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1359" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1359" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22890,164 +22280,164 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар толық емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2417" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш берушінің өтініші бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23107,60 +22497,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="916"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -23203,240 +22594,240 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 портал арқылы құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу бойынша берілген өтініштерді қабылдау және беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұрағаттық істердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түсті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1491" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1491" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23466,86 +22857,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -23576,87 +22960,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар толық емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23703,51 +23087,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24109,208 +23493,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z135" w:id="112"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорацияның филиалдары ай сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z136" w:id="113"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорацияның филиалдары ай сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорация филиалдарының орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z137" w:id="114"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорация филиалдарының орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мәліметтер ай сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z138" w:id="115"/>
-[...15 lines deleted...]
-      4. Мәліметтер ай сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z139" w:id="116"/>
-[...15 lines deleted...]
-      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік айлық, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z140" w:id="117"/>
-[...15 lines deleted...]
-      6. Деректер есептік айлық, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан былайша толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z141" w:id="118"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 бағанда– реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24571,50 +23955,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қайтарылғандар саны (толық емес құжаттар пакеті, арыз берушінің өтініші бойынша).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 бағанда – мұрағаттық істердің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24786,68 +24286,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметте Есепті кезең 20___ ж__________ айы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25095,137 +24595,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:bookmarkStart w:name="z144" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1793"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1737"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25354,199 +24855,199 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түсті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1253" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1253" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1253" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25672,164 +25173,164 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1736" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар толық емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолжетімділік қамтамасыз етілмеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25889,59 +25390,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
-        <w:gridCol w:w="2434"/>
-        <w:gridCol w:w="2435"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -25989,88 +25491,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылжымайтын мүлік объектілеріне техникалық паспорттарды Электронды үкімет порталы арқылы беру жөніндегі өтініштерді қабылдау және беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түсті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26281,87 +25783,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар толық емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26426,58 +25928,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2033"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="597"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26520,200 +26023,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дайындалған талап етілмеген техникалық паспорттардың саны және жылжымайтын мүлік объектілерінің түрлері бойынша мұрағаттық істердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талап етілмеген құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұрағаттық істердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пәтер, жатақханадағы бөлме (2 жұмыс күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2364" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үйлер, гараждар, саяжай (4 жұмыс күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26725,51 +26228,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (5 жұмыс күні) дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3245" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26781,87 +26284,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> астам 7 жұмыс күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дайын құжаттарды беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26895,87 +26398,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27298,208 +26801,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="121"/>
+    <w:bookmarkStart w:name="z146" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер" нысаны толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z147" w:id="122"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Есеп нысанын Мемлекеттік корпорацияның филиалдары ай сайын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z148" w:id="123"/>
-[...15 lines deleted...]
-      2. Есеп нысанын Мемлекеттік корпорацияның филиалдары ай сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп нысанына Мемлекеттік корпорация филиалдарының орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z149" w:id="124"/>
-[...15 lines deleted...]
-      3. Есеп нысанына Мемлекеттік корпорация филиалдарының орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мәліметтер ай сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z150" w:id="125"/>
-[...15 lines deleted...]
-      4. Мәліметтер ай сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z151" w:id="126"/>
-[...15 lines deleted...]
-      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Деректер есептік айлық, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z152" w:id="127"/>
-[...15 lines deleted...]
-      6. Деректер есептік айлық, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысан былайша толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z153" w:id="128"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 бағанда – реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27919,55 +27422,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28293,31 +27796,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>