--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e021072" w14:textId="e021072">
+    <w:p w14:paraId="d162762" w14:textId="d162762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1068,72 +1068,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік корпорация өсу қорытындысымен тоқсан сайын келесі есептік кезеңнен кейінгі айдың 5-і күніне қарай келесі көрсетілгенстатистикалық ақпаратын келесі түрлерін Әділет министрлігіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша;</w:t>
+        <w:t>
+      жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыстуралы есепті осы Қағидалардың 1-қосымшасына сәйкес нысан бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшінМемлкеттік корпорацияға түскен қаржы туралы есепті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1414,383 +1394,229 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік корпорацияның филиалдары өсу қорытындысымен ай сайын келесі есептік кезеңнен кейінгі 5-і күніне қарай көрсетілген статистикалық ақпараттың келесі түрлерін Мемлекеттік корпорацияға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорацияның құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастары сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, нысан бойынша электронды түрінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...158 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, нысан бойынша электронды түрінде ұсынады.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Статистикалық ақпаратқа Мемлекеттік корпорацияның не Әділет департаменттерінің орындаушысы мен басшысы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...134 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1891,428 +1717,287 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...274 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: 1. РН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индексі: ЖМТ. 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: тоқсан сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынатын тұлғалар тобы: Мемлекеттік корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайда ұсынылады: Әділет министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсыру мерзімі: тоқсан сайын келесі есептік кезеңнен кейінгі 5-і күніне қарай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есеп</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -2464,51 +2149,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүлікке құқықтарды электронды тіркеу</w:t>
+Жылжымайтын мүлікке құқықтарды цифрлық тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4309,69 +3994,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма Төрағасының орынбасары__________________ (Т.А.Ә. қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күні " " ______________________20 жыл М.О.</w:t>
-[...17 lines deleted...]
-      Ескерту:"Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есепті"толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+      Күні "__" ____________________20 жыл М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту: ”Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есепті” толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4465,208 +4170,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есепнысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмысы туралы есеп" нысанын толтыру бойынша түсініктеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу бойынша атқарылған жұмыс туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есептоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда "Есептік кезең" ағымдағы жылдың есептік кезеңіндегі және өткен жылдың ұқсас кезеңіндегі мәлімет көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4692,51 +4381,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бөлімде жылжымайтын мүлiкке құқықтарды мемлекеттiк тiркеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2 - бөлімде жылжымайтын мүлiкке құқықтарды электрондық тiркеу туралы;</w:t>
+      2 - бөлімде жылжымайтын мүлiкке құқықтарды цифрлық тiркеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 - бөлімде "Жылжымайтын мүлiкке құқықтарды тiркеудегі бас тартулардың саны" екі бөлімшеден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4764,51 +4453,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электрондық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4 - бөлім "Жылжымайтын мүлiкке құқықтарды тiркеудегі тоқтата тұрудың саны" екі бөлімшеден тұрады:</w:t>
+      4 - бөлім “Жылжымайтын мүлiкке құқықтарды тiркеудегі тоқтата тұрудың саны” екі бөлімшеден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қағаз түрінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4908,51 +4597,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жылжымайтын мүлiктiң жоқ (бар) екендігі туралы анықтама беру (электрондық қызметті қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тіркелген және тоқтатылған құқықтар туралы анықтамар.</w:t>
+      4) тіркелген және тоқтатылған құқықтар туралы анықтамар</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5124,68 +4813,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияға түскен қаржы туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5415,68 +5104,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияға түскен қаржы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6167,52 +5856,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні " " ______________________20 жыл М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту: "Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияға саудадан түскен қаржы туралы есепті" толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту: "Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияға саудадан түскен қаржы туралы есепті" толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6319,208 +6028,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есепнысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлекеттік корпорацияға түскен қаржы туралы есеп" нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркегені үшін Мемлкеттік корпорацияғатүскен қаржы туралы есеп" нысанды (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорация орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6762,68 +6471,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7053,68 +6762,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8286,52 +7995,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні " " __________ 20 жыл М.О.(Мемлекеттік корпорацияға арналған)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту: "Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есепті" толтыру бойынша түсініктеме қосымшаға сәйкес</w:t>
+        <w:t xml:space="preserve">
+      Ескерту: "Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есепті" толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8412,208 +8141,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп" нысанын толтыру бойынша түсініктеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Жеке және заңды тұлғалардан келіп түскен шағым арыздар туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z64" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Әділет департаменттері, Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Әділет департаментінің не Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8945,68 +8674,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9236,68 +8965,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10484,52 +10213,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні " " ______________________20 жыл М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есепті" толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есепті" толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10649,208 +10398,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп" нысаны толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Жылжымайтын мүлікке тіркелген құқықтарды мемлекеттік тіркеу мәселелері бойынша шығарылған сот шешімдерінің (қаулыларының) саны туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11146,68 +10895,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11437,68 +11186,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13532,52 +13281,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні " " ______________________20 жыл М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есепті" толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есепті" толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13723,208 +13492,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп" нысанын толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы Мемлекеттік корпорацияның қызметіне есептік кезеңде мемлекеттік органдардың жүргізген тексерулері туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есептоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z91" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z93" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14220,68 +13989,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14511,68 +14280,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлерінеесептік кезеңде қолданылған тәртіптік жаза туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16245,52 +16014,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Күні " " ______________________20 жыл М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есепті" толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есепті" толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16436,208 +16225,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есеп" нысаны толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында міндеттерін тиісінше орындамағаны үшін Мемлекеттік корпорацияның қызметкерлеріне есептік кезеңде қолданылған тәртіптік жаза туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорациясының орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1- бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16897,68 +16686,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істер туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17188,68 +16977,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істертуралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18009,52 +17798,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні " " ______________________20 жыл М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істертуралы есепті" толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту: "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істертуралы есепті" толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18174,208 +17983,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істер туралы есеп" нысанын толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z111" w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметпен байланысты есептік кезеңде қозғалған қылмыстық істер туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорация тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорацияның орындаушысы және Басқарма Төрағасының орынбасары тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z114" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z115" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z116" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18653,68 +18462,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:bookmarkStart w:name="z119" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460-бабы бойынша қозғалған әкімшілік істер саны туралы есеп Есепті кезең 20___ ж__________ тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18944,68 +18753,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жалғасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:bookmarkStart w:name="z120" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -20530,52 +20339,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күні " " ______________________20 жыл </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту: "2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есепті"толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту: "2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есепті"толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20708,208 +20537,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есеп" нысаныy толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z123" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "2014 жылғы 7 шілдедегі "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 460 бабы бойынша қозғалған әкімшілік істер саны туралы есеп" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z124" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Әділет департаменттері тоқсан сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z125" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Әділет департаментінің орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z126" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есеп тоқсан сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z127" w:id="105"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z127" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z128" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік тоқсанның, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z129" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан келесі түрде толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 –бөлімде есептік кезең көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21062,166 +20891,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 - бөлімде маңызды болмағандықтан сот қысқартқан әкімшілік істер саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7 - бөлімде құқық бұзушылық құрамы болмағандықтан қысқартылған әкімшілік істер саны көрсетіледі.</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21324,446 +21037,287 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:bookmarkStart w:name="z131" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер Есепті кезең 20___ ж__________ айы.</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Мемлекеттік корпорацияның құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер Есепті кезең 20___ ж__________ айы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> Облыстардың, республикалық маңызы бар қалалардың</w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: 9. ЖМТТЖҰБ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімділігі: ай сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынатын тұлғалар шеңбері: Облыстардың, республикалық маңызы бар қалалардың</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және астананың Мемлекеттік корпорацияның филиалдары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+        <w:t>
+      Қайда ұсынылады: Мемлекеттік корпорация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсыну мерзімі: ай сайын есептік кезеңнен кейінгі келесі айдың 5-ші күніне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -21925,51 +21479,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация арқылы құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерді енгізу бойынша берілген өтініштерді қабылдау және беру</w:t>
+Мемлекеттік корпорация арқылы құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерді енгізу бойынша берілген өтініштерді қабылдау және беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22588,87 +22142,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал арқылы құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу бойынша берілген өтініштерді қабылдау және беру</w:t>
+портал арқылы құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу бойынша берілген өтініштерді қабылдау және беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мұрағаттық істердің саны</w:t>
+Архивтық істердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23245,70 +22799,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы ________________________________________________ (Т.А.Ә.,қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Күні “___" ____________________ 20 ___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Күні "___" ____________________ 20 ___ жыл </w:t>
-[...17 lines deleted...]
-      Тексеру: "Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+      Тексеру: "Мемлекеттік корпорацияның құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23357,51 +22931,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік корпорацияның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқықтық кадастр ақпараттық</w:t>
+              <w:t>құқықтық кадастр цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесіне ғимараттарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23493,208 +23067,194 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Мемлекеттік корпорацияның құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="112"/>
+        <w:t xml:space="preserve"> "Мемлекеттік корпорацияның құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Мемлекеттік корпорацияның құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорацияның филиалдары ай сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z137" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорация филиалдарының орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z138" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мәліметтер ай сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z139" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z140" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік айлық, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z141" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан былайша толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 бағанда– реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23702,87 +23262,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 бағанда–Облыстар, республикалық манызы бар қалалардың және астананың Мемлекеттік корпорацияның филиалдарының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3 бағанада - Мемлекеттік корпорация арқылы құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу бойынша берілген өтініштерді қабылдау және беру туралы мәліметтер көрсетіледі:</w:t>
-[...35 lines deleted...]
-      2) құқықтық кадастр ақпараттық жүйесіне енгізілген ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтер;</w:t>
+      3 бағанада - Мемлекеттік корпорация арқылы құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу бойынша берілген өтініштерді қабылдау және беру туралы мәліметтер көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының техникалық және сәйкестендіру мәліметтерін енгізуге түскен өтініштердің саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқықтық кадастр цифрлық жүйесіне енгізілген ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке тұлғар саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23828,87 +23388,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қайтарылғандар саны (толық емес құжаттар пакеті, арыз берушінің өтініші бойынша) қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4 бағанада - портал арқылы құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының техникалық және сәйкестендіру мәліметтерін енгізу бойынша берілген өтініштерді қабылдау және беру саны көрсетіледі:</w:t>
-[...35 lines deleted...]
-      2) құқықтық кадастр ақпараттық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарыныңсәйкестендіружәнетехникалық мәліметтері;</w:t>
+      4 бағанада - портал арқылы құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының техникалық және сәйкестендіру мәліметтерін енгізу бойынша берілген өтініштерді қабылдау және беру саны көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізуге түскен өтініштердін саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқықтық кадастр цифрлық жүйесіне ғимараттарды, құрылыстарды және (немесе) жылжымайтын мүлікке қайта салынған олардың құрамдастарының сәйкестендіру және техникалық мәліметтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке тұлғар саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23954,167 +23514,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қайтарылғандар саны (толық емес құжаттар пакеті, арыз берушінің өтініші бойынша).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5 бағанда – мұрағаттық істердің саны көрсетіледі.</w:t>
-[...115 lines deleted...]
-</w:t>
+      5 бағанда – архивтық істердің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24217,446 +23661,287 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="118"/>
+    <w:bookmarkStart w:name="z143" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметте Есепті кезең 20___ ж__________ айы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> Облыстардың, республикалық манызы бар қалалардың</w:t>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: 10. ЖМТТЖҰБ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімділігі: ай сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынатын тұлғалар шеңбері: Облыстардың, республикалық манызы бар қалалардың</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және астананың Мемлекеттік корпорация филиалдары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+        <w:t>
+      Қайда ұсынылады: Мемлекеттік корпорация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсыну мерзімі: ай сайын есептік кезеңнен кейінгі 5-ші күніне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25480,51 +24765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүлік объектілеріне техникалық паспорттарды Электронды үкімет порталы арқылы беру жөніндегі өтініштерді қабылдау және беру</w:t>
+Жылжымайтын мүлік объектілеріне техникалық паспорттарды цифрлық үкімет порталы арқылы беру жөніндегі өтініштерді қабылдау және беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26017,51 +25302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дайындалған талап етілмеген техникалық паспорттардың саны және жылжымайтын мүлік объектілерінің түрлері бойынша мұрағаттық істердің саны</w:t>
+Дайындалған талап етілмеген техникалық паспорттардың саны және жылжымайтын мүлік объектілерінің түрлері бойынша архивтық істердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26202,127 +25487,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1000 м</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (5 жұмыс күні) дейін</w:t>
+1000 м2 (5 жұмыс күні) дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1000 м</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> астам 7 жұмыс күні)</w:t>
+1000 м2 астам 7 жұмыс күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26592,70 +25837,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы __________________________________________________ (Т.А.Ә.,қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Күні "___" ____________________ 20 ___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Күні "___" ____________________ 20 ___ жыл </w:t>
-[...17 lines deleted...]
-      Ескерту: "Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын толтыру бойынша түсініктеме қосымшаға сәйкес.</w:t>
+      Ескерту: "Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын толтыру бойынша түсініктеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26801,208 +26066,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер" нысаны толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z147" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Мемлекеттік корпорацияның ғимараттарды, құрылыстарды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша қызметінің негізгі көрсеткіштері туралы мәліметтер" нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z148" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есеп нысанын Мемлекеттік корпорацияның филиалдары ай сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z149" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп нысанына Мемлекеттік корпорация филиалдарының орындаушысы және басшысы тегін және аты- жөнін, сондай-ақ толтыру күнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z150" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мәліметтер ай сайын есептік кезеңнен кейінгі 5-і күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z152" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деректер есептік айлық, ағымдағы жылдың бөлінісінде, сондай-ақ мемлекеттік тіркелген сәттен бастап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысан былайша толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 бағанда – реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27136,51 +26385,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қайтарылғандардың саны (құжаттар толық емес, жылжымайтын мүлік нысанына қол жетімділік қамтамасыз етілмеген).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4 бағанда – қабылдау және беруге техникалық паспорттардыңөтінішпорталы арқылы берудің нысаны;</w:t>
+      4 бағанда – қабылдау және беруге техникалық паспорттардың өтініш порталы арқылы берудің нысаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық паспорттар беруге түскен өтініштердің саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27370,51 +26619,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 бағанда – талап етілмеген құжаттар саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7 бағанда – мұрағаттық істердің саны көрсетіледі.</w:t>
+      7 бағанда – архивтық істердің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -27422,55 +26671,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>