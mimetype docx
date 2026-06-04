--- v0 (2025-10-01)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01293d9" w14:textId="01293d9">
+    <w:p w14:paraId="578de76" w14:textId="578de76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -657,51 +657,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z96" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Селекциялық жетiстiкке айрықша құқық беруді, оны пайдалануға, ашық немесе мәжбүрлі лицензияға құқықты табыстауды, Селекциялық жетiстiктердің мемлекеттік тізілімінде тіркеу қағидалары (бұдан әрі – қағидалар) 1999 жылғы 13 шілдедегі "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -716,262 +821,577 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", 2013 жылғы 15 сәуірдегі "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының Заңдарына (бұдан әрі – Мемқызметтер туралы заң) сәйкес әзірленген және Селекциялық жетістіктердің мемлекеттік тізілімінде Селекциялық жетістіктерді пайдалануға айрықша құқықты беру, Селекциялық жетістіктерге пайдалану құқықығын ұсынуды тіркеуді белгілейді, сондай-ақ мемлекеттік қызметтер көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидада мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      2. Осы қағидада мынадай ұғымдар пайдаланылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) айрықша құқық – селекциялық жетістіктерге өз қалауы бойынша кез келген әдiспен пайдалануға патент иеленушiнiң мүлiктiк құқығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюллетень – өнеркәсіптік меншік объектілерін қорғау мәселелерi жөнiндегi ресми мерзiмдiк басылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иеленуші – селекциялық жетістікке айрықша құқығы бар жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) патент иеленуші – қорғау құжатының иесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) патенттік сенім білдірілген өкілдер – Қазақстан Республикасының заңнамасына сәйкес уәкілетті орган мен сараптама жасау ұйымы алдында өкілдік етуге құқық берілген Қазақстан Республикасының азаматтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкімет" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Селекциялық жетістіктерді пайдалануға айрықша құқықты беруді тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) айрықша құқық – селекциялық жетістіктерге өз қалауы бойынша кез келген әдiспен пайдалануға патент иеленушiнiң мүлiктiк құқығы;</w:t>
-[...128 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнымен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -981,51 +1401,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1060,51 +1480,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1123,70 +1543,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1261,108 +1787,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1433,50 +1959,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1600,111 +2232,323 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 7-1, 7-2, 7-3 және 7-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тіркелген жағдайда көрсетілетін қызметті беруші бюллетеньде селекциялық жетістікке айрықша құқықты беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1741,88 +2585,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Селекциялық жетістіктерге пайдалану құқықығын беруді тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті берушімен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1841,51 +2685,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1940,289 +2784,395 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың 4-қосымшасында көрсетілген банктік ревизиттер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...236 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2293,50 +3243,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2480,111 +3536,323 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 14-1, 14-2, 14-3 және 14-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тіркелген жағдайда көрсетілетін қызметті беруші бюллетеньде селекциялық жетістікке пайдалану құқықығын беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z97" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2621,88 +3889,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2849,108 +4117,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттiк көрсетілген қызметтiң нәтижелерiмен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Селекциялық жетістікке ашық немесе мәжбүрлі лицензиясына құқық беруді тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Ашық лицензияға құқық беру үшін патент иеленуші "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорын (бұдан әрі – "ҰЗМИ" ШЖҚ РМК) кез келген тұлғаға селекциялық жетістіктерді пайдалануға лицензия алуға құқықты беру туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ҰЗМИ" ШЖҚ РМК ашық лицензия беру туралы мәліметтерді бюллетеньде жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3005,116 +4377,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Соттың мәжбүрлі лицензиясын беру туралы шешімі негізінде "ҰЗМИ" ШЖҚ РМК Мемлекеттік тізілімге тиісті мәліметтерді енгізеді және оларды жариялайды. Сот шешімі шыққан күн тіркеу күні болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3339,68 +4809,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5139,296 +6609,296 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Айрықша құқықты басқаға беру шарты бойынша беруді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z62" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты айрықша құқықты басқаға беру шарты бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z63" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қорғау құжатының (қорғау құжаттарының) атауы (атаулары) мен нөмірі (нөмірлері):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Иеленуші (жеке тұлғаның Тегі Аты Әкесінің аты (бар болса) (бұдан әрі – Т.А.Ә.) / </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның атауы *, заңды мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:bookmarkStart w:name="z65" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Құқықтық мирасқор (жеке тұлғаның Т.А.Ә. / заңды тұлғаның атауы*, заңды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:bookmarkStart w:name="z66" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Патенттік сенім білдірілген өкіл немесе өтініш берушінің басқа өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:bookmarkStart w:name="z67" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Хат алмасу үшін мекенжайы және байланыс телефондары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5804,334 +7274,334 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="42"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Айрықша құқықты ішінара басқаға беру шарты бойынша беруді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты айрықша құқықты ішінара басқаға беру шарты бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қорғау құжатының (қорғау құжаттарының) атауы (атаулары) мен нөмірі (нөмірлері):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Иеленуші (жеке тұлғаның Тегі Аты Әкесінің аты (бар болса) (бұдан әрі – Т.А.Ә.) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немесе заңды тұлғаның атауы, заңды мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Құқықтық мирасқор (жеке тұлғаның Т.А.Ә. немесе заңды тұлғаның атауы, заңды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="47"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Патенттік сенім білдірілген өкіл немесе өтініш берушінің басқа өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Берілетін құқықтардың шартпен көзделген көлемі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Хат алмасу үшін мекенжайы және байланыс телефондары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6266,50 +7736,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6507,68 +8093,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="50"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін көрсетілетін қызметті берушінің қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6723,50 +8309,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7076,68 +8778,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Құқықтық мирасқор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="51"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызметін көрсету туралы  ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7186,50 +8888,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ патент бойынша Селекциялық жетістікке құқықтарды беру (ішінара) шарты бойынша айрықша құқықты беру Қазақстан Республикасының Селекциялық жетістіктердің мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7595,68 +9413,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кешенді лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="52"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7705,50 +9523,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7959,68 +9893,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="53"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9759,352 +11693,352 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="54"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықты лицензиялық немесе қосалқы лицензиялық шарт бойынша беруді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z75" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z75" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты құқықты лицензиялық немесе қосалқы лицензиялық шарт бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z76" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қорғау құжатының (қорғау құжаттарының) атауы (атаулары) мен нөмірі (нөмірлері):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Лицензиар (қосалқы лицензиар) (жеке тұлғаның Тегі Аты Әкесінің аты (бар болса) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бұдан әрі – Т.А.Ә.) / заңды тұлғаның атауы *, заңды мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лицензиат (қосалқы лицензиат) (жеке тұлғаның Т.А.Ә. / заңды тұлғаның атауы*, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Патенттік сенім білдірілген өкіл немесе өтініш берушінің басқа өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Пайдаланылатын түрлерін ескере отырып, берілетін құқықтардың шартпен көзделген </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Хат алмасу үшін мекенжайы және байланыс телефондары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10480,352 +12414,352 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="62"/>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықты кешенді кәсіпкерлік лицензия шарты (франчайзинг) бойынша беруді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты құқықты кешенді кәсіпкерлік лицензия шарты (франчайзинг) бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қорғау құжатының (қорғау құжаттарының) атауы (атаулары) мен нөмірі (нөмірлері):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кешенді лицензиар (жеке тұлғаның Тегі Аты Әкесінің аты (бар болса) (бұдан әрі – </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә.) / заңды тұлғаның атауы *, заңды мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кешенді лицензиат (жеке тұлғаның Т.А.Ә. / заңды тұлғаның атауы*, заңды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Патенттік сенім білдірілген өкіл немесе өтініш берушінің басқа өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Пайдаланылатын түрлерін ескере отырып, берілетін құқықтардың шартпен көзделген </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Хат алмасу үшін мекенжай және байланыс телефондар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11201,184 +13135,184 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="70"/>
+    <w:bookmarkStart w:name="z55" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықты лицензиялық (қосалқы лицензиялық, кешенді кәсіпкерлік лицензия) шартына қосымша келісімді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты жасалған лицензиялық (қосалқы лицензиялық, кешенді кәсіпкерлік лицензия) шартына қосымша келісімді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қорғау құжатының (қорғау құжаттарының) атауы (атаулары) мен нөмірі (нөмірлері):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шарттың тіркеу нөмірі және тіркелген күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лицензиар (қосалқы лицензиар, кешенді лицензиар) (жеке тұлғаның Тегі Аты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкесінің аты (бар болса) (бұдан әрі – Т.А.Ә.) / заңды тұлғаның атауы *, заңды </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11389,164 +13323,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Лицензиат (қосалқы лицензиат, кешенді лицензиат) (жеке тұлғаның Т.А.Ә. / заңды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұлғаның атауы*, заңды мекенжайы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Патенттік сенім білдірілген өкіл немесе өтініш берушінің басқа өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Хат алмасу үшін мекенжай және байланыс телефондар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11681,50 +13615,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12034,68 +14084,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="78"/>
+    <w:bookmarkStart w:name="z57" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметін көрсету туралы  ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12144,50 +14194,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ патент бойынша Селекциялық жетістікті пайдалануға лицензиялық шарт бойынша айрықша (қосалқы) лицензия беру (бермеу) Қазақстан Республикасының селекциялық жетістіктердің мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12497,68 +14663,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кешенді лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="79"/>
+    <w:bookmarkStart w:name="z59" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметтін көрсету туралы  ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымша жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12607,50 +14773,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ Селекциялық жетістіктерді пайдалануға айрықша лицензия беру (бермеу) туралы кешенді кәсіпкерлік (қосалқы) лицензия шарты Қазақстан Республикасының Селекциялық жетістіктердің мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13016,68 +15298,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="80"/>
+    <w:bookmarkStart w:name="z61" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ ТУРАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 13-қосымша жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13219,55 +15501,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13593,31 +15875,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>