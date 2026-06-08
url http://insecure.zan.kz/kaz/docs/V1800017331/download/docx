--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="003b5d1" w14:textId="003b5d1">
+    <w:p w14:paraId="a95b75c" w14:textId="a95b75c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -705,51 +705,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру туралы қағидалары (бұдан әрі – Қағидалар) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -764,391 +869,722 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының Заңдарына (бұдан әрі – Мемқызметтер туралы заң) сәйкес әзірленген және тауар белгілерінің мемлекеттiк тіркеу тiзiлiмiнде айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру тәртібін белгілейді, сондай-ақ мемлекеттік қызметтер көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 736</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) айрықша құқық - тауар белгісін немесе тауар шығарылған жердің атауын өз қалауы бойынша кез келген тәсiлмен пайдалануға оның иесінің мүліктік құқығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      1) айрықша құқық - тауар белгісін немесе тауар шығарылған жердің атауын өз қалауы бойынша кез келген тәсiлмен пайдалануға оның иесінің мүліктік құқығы;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюллетень - тауар таңбалары қорғау мәселелері жөніндегі ресми мерзімдік басылым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      2) бюллетень - тауар таңбалары қорғау мәселелері жөніндегі ресми мерзімдік басылым;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) патенттiк сенiм білдірілген өкiлдер - Қазақстан Республикасының заңнамасына сәйкес уәкiлеттi орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғалардың өкiлi болу құқығы берiлген Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сингапур шарты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 2006 жылғы 27 наурыздағы Тауар таңбалары жөніндегі заңдар туралы Сингапур шарты;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тауар белгісінің иесі - тауар белгісіне айрықша құқыққа ие жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      5) тауар белгісінің иесі - тауар белгісіне айрықша құқыққа ие жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тауар таңбасы, қызмет көрсету таңбасы (бұдан әрi - тауар таңбасы) - Заңға сәйкес тiркелген немесе Қазақстан Республикасы қатысатын халықаралық шарттарға орай тiркеусiз қорғалатын, бiр заңды немесе жеке тұлғаның тауарларын (көрсететін қызметтерiн) басқа заңды немесе жеке тұлғаның бiртектес тауарларынан (көрсететін қызметтерiнен) ажырату үшiн қызмет ететiн белгi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      6) тауар таңбасы, қызмет көрсету таңбасы (бұдан әрi - тауар таңбасы) - Заңға сәйкес тiркелген немесе Қазақстан Республикасы қатысатын халықаралық шарттарға орай тiркеусiз қорғалатын, бiр заңды немесе жеке тұлғаның тауарларын (көрсететін қызметтерiн) басқа заңды немесе жеке тұлғаның бiртектес тауарларынан (көрсететін қызметтерiнен) ажырату үшiн қызмет ететiн белгi;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "электрондық үкімет" төлем шлюзі (бұдан әрі - ЭҮТШ) - электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      7) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тауар таңбасын пайдалануға айрықша құқықты беруді тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тіркеу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" мемлекеттік қызметі (бұдан әрі – мемлекеттік қызмет) Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнымен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1167,70 +1603,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағиданың 1-қосымшасындағы "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың 2 және 3-қосымшаларына сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1249,70 +1685,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидаларының 4-қосымшасында (бұдан әрі - 4-қосымша) көрсетілген банктік ревизиттер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1367,70 +1909,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1443,70 +1985,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сингапур шартына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қатысушы мемлекеттің жеке немесе заңды тұлғасы болып табылатын тараптардың біріне құқықтарды беру туралы келісімдерді сараптау және тіркеу Сингапур шартының ережелеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1577,50 +2119,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1744,111 +2392,323 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 7-1, 7-2, 7-3 және 7-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тіркелген жағдайда көрсетілетін қызметті беруші бюллетеньде тауар таңбасына айрықша құқықты беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкіметтің" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1885,88 +2745,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тауар таңбасын пайдалану құқықығын беруді тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік қызмет) көрсетілетін қызметті берушімен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1985,70 +2845,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағидалардың 7-қосымшасындағы "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың 8, 9 және 10-қосымшаларына сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2067,70 +2927,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2205,126 +3171,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сингапур шартына қатысушы мемлекеттің жеке немесе заңды тұлғасы болып табылатын тараптардың біріне құқықтарды беру туралы келісімдерді сараптау және тіркеу Сингапур шартының ережелеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2395,50 +3361,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2583,110 +3655,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тіркелген жағдайда көрсетілетін қызметті беруші бюллетеньде тауар таңбасын пайдалану құқықығын беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2723,88 +3909,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2951,70 +4137,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттiк көрсетілген қызметтiң нәтижелерiмен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3184,68 +4486,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6087,50 +7389,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рөлі</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6516,50 +7934,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6951,50 +8485,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ тауар таңбасына құқықтарды басқаға беру шарты (ішінара) бойынша айрықша құқықты беру Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7442,50 +9092,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7655,68 +9421,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11595,50 +13361,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12030,50 +13912,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ тауар таңбасын пайдалануға арналған лицензиялық шарт бойынша айрықша (қосалқы) лицензия беру (бермеу) Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12465,50 +14463,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ тауар таңбасын (ларды) пайдалануға айрықша лицензия беру (бермеу) туралы кешенді кәсіпкерлік (қосалқы) лицензия шарты Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13005,55 +15119,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>