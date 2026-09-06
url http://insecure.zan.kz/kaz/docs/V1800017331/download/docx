--- v1 (2026-06-08)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a95b75c" w14:textId="a95b75c">
+    <w:p w14:paraId="d41977c" w14:textId="d41977c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -705,1274 +705,834 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру туралы қағидалары (бұдан әрі – Қағидалар) "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңдарына (бұдан әрі – Мемқызметтер туралы заң) сәйкес әзірленген және тауар белгілерінің мемлекеттiк тіркеу тiзiлiмiнде айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру тәртібін белгілейді, сондай-ақ мемлекеттік қызметтер көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...170 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) айрықша құқық - тауар белгісін немесе тауар шығарылған жердің атауын өз қалауы бойынша кез келген тәсiлмен пайдалануға оның иесінің мүліктік құқығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюллетень - тауар таңбалары қорғау мәселелері жөніндегі ресми мерзімдік басылым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) патенттiк сенiм білдірілген өкiлдер - Қазақстан Республикасының заңнамасына сәйкес уәкiлеттi орган мен сараптама жасау ұйымы алдында жеке және заңды тұлғалардың өкiлi болу құқығы берiлген Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сингапур шарты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 2006 жылғы 27 наурыздағы Тауар таңбалары жөніндегі заңдар туралы Сингапур шарты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тауар белгісінің иесі - тауар белгісіне айрықша құқыққа ие жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тауар таңбасы, қызмет көрсету таңбасы (бұдан әрi - тауар таңбасы) - Заңға сәйкес тiркелген немесе Қазақстан Республикасы қатысатын халықаралық шарттарға орай тiркеусiз қорғалатын, бiр заңды немесе жеке тұлғаның тауарларын (көрсететін қызметтерiн) басқа заңды немесе жеке тұлғаның бiртектес тауарларынан (көрсететін қызметтерiнен) ажырату үшiн қызмет ететiн белгi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "цифрлық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – өтеулі қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процестерін автоматтандыратын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тауар таңбасын пайдалануға айрықша құқықты беруді тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік қызмет) Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнымен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағиданың 1-қосымшасындағы "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың 2 және 3-қосымшаларына сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 736</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" цифрлық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы Қағидалардың 4-қосымшасында (бұдан әрі – 4-қосымша) көрсетілген банктік реквизиттер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 736</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...701 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1985,70 +1545,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сингапур шартына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қатысушы мемлекеттің жеке немесе заңды тұлғасы болып табылатын тараптардың біріне құқықтарды беру туралы келісімдерді сараптау және тіркеу Сингапур шартының ережелеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2119,168 +1679,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру және тиісті құжаттарға ақы төлеу нәтижелері бойынша, сондай-ақ бас тарту үшін негіздер болмаған жағдайда, көрсетілетін қызметті беруші 5 (бес) жұмыс күні ішінде мемлекеттік қызмет көрсету туралы хабарлама дайындайды және осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2376,921 +1830,1217 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 550</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-2-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 7-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 7-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-3-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-4-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тіркелген жағдайда көрсетілетін қызметті беруші бюллетеньде тауар таңбасына айрықша құқықты беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде, уәкілетті орган "цифрлық үкіметтің" операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық акт Әділет министрлігіне мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемқызметтер туралы заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникациялар министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен бекітілген "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" қағидаларда белгіленген тәртіппен мемлекеттік қызмет көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсетудің мониторингі цифрлық жүйесіне енгізуді қамтамасыз етеді (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тауар таңбасын пайдалану құқықығын беруді тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік қызмет) көрсетілетін қызметті берушімен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 508</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағидалардың 7-қосымшасындағы "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың 8, 9 және 10-қосымшаларына сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" цифрлық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген банктік реквизиттер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде, мемлекеттік қызмет көрсетуге сұранысты қабылдау күйі автоматты түрде "жеке кабинетте" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 7-1, 7-2, 7-3 және 7-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 31.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...679 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сингапур шартына қатысушы мемлекеттің жеке немесе заңды тұлғасы болып табылатын тараптардың біріне құқықтарды беру туралы келісімдерді сараптау және тіркеу Сингапур шартының ережелеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3361,168 +3111,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру және тиісті құжаттарға ақы төлеу нәтижелері бойынша, сондай-ақ бас тарту үшін негіздер болмаған жағдайда, көрсетілетін қызметті беруші 5 (бес) жұмыс күні ішінде мемлекеттік қызмет көрсету туралы хабарлама дайындайды және осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3638,359 +3282,739 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 550</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkStart w:name="z76" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 14-1-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 14-2-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 7-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 7-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 14-3-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 14-4-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тіркелген жағдайда көрсетілетін қызметті беруші бюллетеньде тауар таңбасын пайдалану құқықығын беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z39" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде, уәкілетті орган "цифрлық үкіметтің" операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық акт Әділет министрлігіне мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемқызметтер туралы заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникациялар министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен бекітілген "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" қағидаларда белгіленген тәртіппен мемлекеттік қызмет көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсетудің мониторингі цифрлық жүйесіне енгізуді қамтамасыз етеді (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...119 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z41" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4137,186 +4161,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттiк көрсетілген қызметтiң нәтижелерiмен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4350,116 +4258,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде айрықша құқықтарды беру, тауар белгісін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4480,169 +4323,332 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>пайдалануға құқық беру туралы қағидаларына 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4670,1380 +4676,1212 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – "ҰЗМИ" ШЖҚ РМК).</w:t>
+Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+(бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www. egov. kz "электрондық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні</w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+10 (он) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауар белгісіне айрықша құқықты беруді тіркеу немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес бекітілетін және уәкілетті органның adilet.gov. kz және мемлекеттік көрсетілетін қызметті берушінің www. kaz pate nt. kz ресми сайттарында орналастырылған тауар белгілерін қорғау саласындағы қызметтерге және бағаларға сәйкес ақылы негізде көрсетіледі. Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы жүзеге асырылады.</w:t>
+              <w:t>
+Тауар белгісіне айрықша құқықты беруді тіркеу немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан төлем мөлшері, сондай-ақ Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері, оның ішінде мемлекеттік қызметтің кіші түрлері (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы жұмыс істейді (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Қазақстан Республикасының еңбек заңнамасына сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
+"Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы" Қазақстан Республикасының Заңның 3-1 бабының 2-тармағына сәйкес бекітілетін және уәкілетті органның www.​adilet.​gov.​kz және мемлекеттік көрсетілетін қызметті берушінің www.kazpatent.kz ресми сайттарында орналастырылған тауар белгілерін қорғау саласындағы қызметтерге және бағаларға сәйкес ақылы негізде көрсетіледі. Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" цифрлық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы қағиданың 2 және 3-қосымшаларына сәйкес нысандар бойынша өзгеге беру/ішінара беру шарты бойынша тауар таңбасына айрықша құқықты беруді тіркеу үшін жеке және (немесе) заңды тұлғаның электрондық нысандағы өтініштері;</w:t>
-[...71 lines deleted...]
-Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12:00-ден 13:00-ға дейінгі түскі үзіліспен сағат 8:30-дан 17:30-ға дейін; 2) веб-портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Еңбек кодексіне және Мерекелер туралы заңға сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін, оның ішінде кіші түрлері (бар болған жағдайда) бойынша, көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) объектіге айрықша құқықтың тоқтатылған қолданылу мерзімін қалпына келтіру мерзімінің аяқталуы;</w:t>
-[...145 lines deleted...]
-Құжаттарды ресімдеуге қойылатын талаптар бұзылған немесе шартты тіркеуге кедергі келтіретін негіздер болған жағдайда, бірақ көрсетілетін қызметті берушімен қалпына келтірілуі мүмкін көрсетілетін қызметті алушыға жіберілген күннен бастап үш ай ішінде болмаған немесе түзетілген құжаттарды ұсынуға не болмаса тиісті өзгерістер мен толықтырулар енгізуге хабарлама жолданады. Бұл жағдайда құжаттарға тексеру жүргізу мерзімі болмаған немесе түзетілген құжаттар ұсынылған күннен бастап есептеледі.</w:t>
+1) осы қағиданың 2 және 3-қосымшаларына сәйкес нысандар бойынша өзгеге беру/ішінара беру шарты бойынша тауар таңбасына айрықша құқықты беруді тіркеу үшін жеке және (немесе) заңды тұлғаның электрондық нысандағы өтініштері; 2) тауар таңбасын пайдалануға айрықша құқықты беру туралы шарттың электрондық көшірмесі немесе шарттың нотариалды куәландырылған көшірмесі; 3) ұлттық көрсетілетін қызметті алушы өтініш берген жағдайда, қорғау құжаты немесе айрықша құқықтар иесінің басқару органдары немесе құрылтайшылардың/акционерлердің жалпы шешімімен шарт жасасу және шартқа кәсіпорын басшысының қол қою өкілеттігін беру мәселесі бойынша шешімінің электрондық көшірмесі; 4) сенімхаттың электрондық көшірмесі егер мемлекеттік қызмет көрсетуге өтініш өкіл арқылы берілсе. Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерін (бар болған жағдайда) көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) объектіге айрықша құқықтың тоқтатылған қолданылу мерзімін қалпына келтіру мерзімінің аяқталуы; 2) тіркеуге уақытша кедергі келтіретін негіздерді жою үшін мерзімнің өтуі; 3) шарттың тарапы болып табылмайтын тұлғадан тіркеу туралы өтінішті алу; 4) лицензиялық шартты немесе оған қосымша келісімді тіркеудің болмауы; 5) тараптың объектіні пайдалану құқығын беруге кедергі келтіретін қабылданған міндеттемелердің болуы; 6) тауар таңбасына құқық берілген жағдайда тауарға немесе оны дайындаушыға қатысты жаңылыстыруға; 7) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмаған жағдайда жол берілмейді. Құжаттарды ресімдеуге қойылатын талаптар бұзылған немесе шартты тіркеуге кедергі келтіретін негіздер болған жағдайда, бірақ көрсетілетін қызметті берушімен қалпына келтірілуі мүмкін көрсетілетін қызметті алушыға жіберілген күннен бастап үш ай ішінде болмаған немесе түзетілген құжаттарды ұсынуға не болмаса тиісті өзгерістер мен толықтырулар енгізуге хабарлама жолданады. Бұл жағдайда құжаттарға тексеру жүргізу мерзімі болмаған немесе түзетілген құжаттар ұсынылған күннен бастап есептеледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www. adilet. gov. kz және көрсетілетін қызметті берушінің www. kaz pate nt. kz интернет-ресурстарында көрсетілген.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар, оның ішінде электрондық нысанда көрсетілетін қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www.adilet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7389,166 +7227,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рөлі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7582,116 +7304,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7712,126 +7369,211 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру туралы қағидаларына 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін көрсетілетін қызметті берушінің қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 876</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...17 lines deleted...]
-      Қабылдаушы: Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шарушылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдаушы: Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шарушылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы: 010000, Қазақстан Республикасы, Астана қаласы, Есіл ауданы, Мәңгілік ел даңғылы, 57А ғимараты, тұрғын емес үй-жай 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7932,166 +7674,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8127,116 +7753,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде айрықша құқықтарды беру, тауар белгісін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8257,392 +7818,331 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>пайдалануға құқық беру туралы қағидаларына 5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Шарттың тіркеу нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты тіркеу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық иеленуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      Құқықтық мирасқор: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызметін көрсету туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...89 lines deleted...]
-      </w:pPr>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ тауар таңбасына құқықтарды басқаға беру шарты (ішінара) бойынша айрықша құқықты беру Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы" Қазақстан Республикасы Заңының _ бабының _ тармағына сәйкес № _ тауар таңбасына құқықтарды басқаға беру шарты (ішінара) бойынша айрықша құқықты беру Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8678,116 +8178,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8808,448 +8243,367 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру туралы қағидаларына 6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Шарттың тіркеу нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты тіркеу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық иеленуші, Лицензиар (Қосалқы лицензиар),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешенді лицензиар (Қосалқы лицензиар):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық мирасқор, Лицензиат (Қосалқы лицензиат),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешенді лицензиат (Қосалқы лицензиат):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтінішті одан әрі қараудан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ДӘЛЕЛДІ БАС ТАРТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...173 lines deleted...]
-      </w:pPr>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ____________ байланысты, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 19-бабына сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9285,116 +8639,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9415,169 +8704,332 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру туралы қағидаларына 7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9605,1398 +9057,1195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – "ҰЗМИ" ШЖҚ РМК).</w:t>
+Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметті ұсыну тәсілдері </w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.egov.kz "электрондық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 (он) жұмыс күні </w:t>
+              <w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+10 (он) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауар белгісіне пайдалану құқығын беруді тіркеу туралы хабарламаны жіберу немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, жүзеге асырылады.</w:t>
+Тауар белгісіне пайдалану құқығын беруді тіркеу туралы хабарламаны жіберу немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан төлем мөлшері, сондай-ақ Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері, оның ішінде мемлекеттік қызметтің кіші түрлері (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы жұмыс істейді (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Қазақстан Республикасының еңбек заңнамасына сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
+"Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы" Қазақстан Республикасының Заңның 3-1 бабының 2-тармағына сәйкес бекітілетін және уәкілетті органның adilet.gov.kz және мемлекеттік көрсетілетін қызметті берушінің www.kazpatent.kz ресми сайттарында орналастырылған тауар белгілерін қорғау саласындағы қызметтерге және бағаларға сәйкес ақылы негізде көрсетіледі. Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" цифрлық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы қағидалардың 8, 9 және 10-қосымшаларына сәйкес нысандар бойынша лицензиялық шарт, кешенді кәсіпкерлік лицензия шарты немесе лицензиялық шарттың электрондық түрдегі талаптарын қамтитын өзге шарт бойынша селекциялық жетістікті пайдалану құқығын беруді тіркеу үшін жеке және (немесе) заңды тұлғалардың өтініштері;</w:t>
-[...71 lines deleted...]
-Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12:00-ден 13:00-ға дейінгі түскі үзіліспен сағат 8:30-дан 17:30-ға дейін; 2) веб-портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Еңбек кодексіне және Мерекелер туралы заңға сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін, оның ішінде кіші түрлері (бар болған жағдайда) бойынша, көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) объектіге айрықша құқықтың тоқтатылған қолданылу мерзімін қалпына келтіру мерзімінің аяқталуы;</w:t>
-[...145 lines deleted...]
-Құжаттарды ресімдеуге қойылатын талаптар бұзылған немесе шартты тіркеуге кедергі келтіретін негіздер болған жағдайда, бірақ көрсетілетін қызметті берушімен қалпына келтірілуі мүмкін көрсетілетін қызметті алушыға жіберілген күннен бастап үш ай ішінде болмаған немесе түзетілген құжаттарды ұсынуға не болмаса тиісті өзгерістер мен толықтырулар енгізуге хабарлама жолданады. Бұл жағдайда құжаттарға тексеру жүргізу мерзімі болмаған немесе түзетілген құжаттар ұсынылған күннен бастап есептеледі.</w:t>
+1) осы қағидалардың 8, 9 және 10-қосымшаларына сәйкес нысандар бойынша лицензиялық шарт, кешенді кәсіпкерлік лицензия шарты немесе лицензиялық шарттың электрондық түрдегі талаптарын қамтитын өзге шарт бойынша селекциялық жетістікті пайдалану құқығын беруді тіркеу үшін жеке және (немесе) заңды тұлғалардың өтініштері; 2) тауар таңбасын пайдалану құқығын беру туралы шарттың электрондық көшірмесі немесе шарттың нотариалды куәландырылған көшірмесі; 3) ұлттық көрсетілетін қызметті алушы өтініш берген жағдайда, қорғау құжаты немесе айрықша құқықтар иесінің басқару органдары немесе құрылтайшылардың/акционерлердің жалпы шешімімен шарт жасасу және шартқа кәсіпорын басшысының қол қою өкілеттігін беру мәселесі бойынша шешімінің электрондық көшірмесі; 4) сенімхаттың электрондық көшірмесі егер мемлекеттік қызмет көрсетуге өтініш өкіл арқылы берілсе. Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерін (бар болған жағдайда) көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) объектіге айрықша құқықтың тоқтатылған қолданылу мерзімін қалпына келтіру мерзімінің аяқталуы; 2) тіркеуге уақытша кедергі келтіретін негіздерді жою үшін мерзімнің өтуі; 3) шарттың тарапы болып табылмайтын тұлғадан тіркеу туралы өтінішті алу; 4) лицензиялық шартты немесе оған қосымша келісімді тіркеудің болмауы; 5) Тараптың объектіні пайдалану құқығын беруге кедергі келтіретін қабылданған міндеттемелердің болуы; 6) тауар таңбасына құқық берілген жағдайда тауарға немесе оны дайындаушыға қатысты жаңылыстыруға жол берілмейді; 7) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмаған жағдайда жол берілмейді. Құжаттарды ресімдеуге қойылатын талаптар бұзылған немесе шартты тіркеуге кедергі келтіретін негіздер болған жағдайда, бірақ көрсетілетін қызметті берушімен қалпына келтірілуі мүмкін көрсетілетін қызметті алушыға жіберілген күннен бастап үш ай ішінде болмаған немесе түзетілген құжаттарды ұсынуға не болмаса тиісті өзгерістер мен толықтырулар енгізуге хабарлама жолданады. Бұл жағдайда құжаттарға тексеру жүргізу мерзімі болмаған немесе түзетілген құжаттар ұсынылған күннен бастап есептеледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www.adilet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz интернет-ресурстарында көрсетілген.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар, оның ішінде электрондық нысанда көрсетілетін қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар; 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www.adilet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13361,166 +12610,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13554,116 +12687,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>11-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13684,392 +12752,461 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">айрықша құқықтарды беру, тауар белгісін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалануға құқық беру туралы қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Шарттың тіркеу нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты тіркеу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиар (Қосалқы лицензиар):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиат (Қосалқы лицензиат):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметін көрсету туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...117 lines deleted...]
-      </w:pPr>
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 11-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ тауар таңбасын пайдалануға арналған лицензиялық шарт бойынша айрықша (қосалқы) лицензия беру (бермеу) Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы" Қазақстан Республикасы Заңының _ бабының _ тармағына сәйкес № _ тауар таңбасын пайдалануға арналған лицензиялық шарт бойынша айрықша (қосалқы) лицензия беру (бермеу) Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14105,116 +13242,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>12-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14235,392 +13307,396 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">айрықша құқықтарды беру, тауар белгісін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалануға құқық беру туралы қағидаларына 12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Шарттың тіркеу нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты тіркеу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешенді лицензиар (Қосалқы лицензиар):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешенді лицензиат (Қосалқы лицензиат):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметтін көрсету туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...117 lines deleted...]
-      </w:pPr>
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 12-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ тауар таңбасын (ларды) пайдалануға айрықша лицензия беру (бермеу) туралы кешенді кәсіпкерлік (қосалқы) лицензия шарты Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы" Қазақстан Республикасы Заңының _ бабының _ тармағына сәйкес № _ тауар таңбасын (ларды) пайдалануға айрықша лицензия беру (бермеу) туралы кешенді кәсіпкерлік (қосалқы) лицензия шарты Қазақстан Республикасы тауар таңбаларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14656,116 +13732,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауар белгілерін мемлекеттiк</w:t>
-[...64 lines deleted...]
-              <w:t>13-қосымша</w:t>
+              <w:t xml:space="preserve">Тауар белгілерін мемлекеттiк тіркеу тiзiлiмiнде </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14786,314 +13797,337 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>айрықша құқықтарды беру, тауар белгісін пайдалануға құқық беру туралы қағидаларына 13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Шарттың тіркеу нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты тіркеу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық иеленуші, Лицензиар (Қосалқы лицензиар),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешенді лицензиар (Қосалқы лицензиар):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық мирасқор, Лицензиат (Қосалқы лицензиат),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешенді лицензиат (Қосалқы лицензиат):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ ТУРАЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...173 lines deleted...]
-      </w:pPr>
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 13-қосымша жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 508</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ____________ байланысты, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 19-бабына сәйкес өтінішті одан әрі қараудан бас тартылғанын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15119,55 +14153,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15493,31 +14527,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>