--- v0 (2025-10-12)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bca6163" w14:textId="bca6163">
+    <w:p w14:paraId="bf98c84" w14:textId="bf98c84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -600,51 +600,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Топологияларға айрықша құқық беруді, оларды пайдалануға құқықты табыстауды Интегралдық микросхемалар топологияларының мемлекеттік тізілімінде тіркеу қағидалары (бұдан әрі – Қағидалар) Топологияларға айрықша құқық беруді, оларды пайдалануға құқықты табыстау және Интегралдық микросхемалар топологияларының мемлекеттік тізілімінде тіркеу тәртібін реттейтін, сондай-ақ "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" және "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметтер көрсету тәртібін айқындайтын "Интегралдық микросхемалар топологияларын құқықтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -659,71 +764,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемқызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидада мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бюллетень – интегралдық микросхемалар топологияларын қорғау мәселелерi жөнiндегi ресми мерзiмдi басылым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -830,139 +934,455 @@
       6) топологияға айрықша құқық – құқық иеленушiнiң топологияны өз қалауы бойынша кез келген әдiспен пайдалануға мүліктік құқығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уәкiлеттi орган – өз өкілеттіктері шегінде интегралдық микросхемалар топологияларын құқықтық қорғау саласында басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "электрондық үкімет" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – ЭЦҚ құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Топологияны пайдалануға айрықша құқығын беруді тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызметі Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнымен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -997,51 +1417,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1060,70 +1480,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1198,108 +1724,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1344,50 +1870,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламада көрсетілген құжаттарды сәйкес келтіру мерзімі көрсетілетін қызметті беруші хабарламаны алған күннен бастап 2 (екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер хабарламаны алған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушы құжаттарды талаптарға сәйкес келтірмесе, көрсетілетін қызметті беруші өтінішті және құжаттар топтамасын көрсетілетін қызметті алушыға осы қағидалардың 6-қосымшасына сәйкес қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйеден ЭҮТШ арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1517,111 +2149,323 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 7-1, 7-2, 7-3 және 7-4-тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тіркелген жағдайда қызмет беруші бюллетеньде, интегралдық микросхемалар топологияларының мемлекеттік тізілімінде топологияны пайдалануға айрықша құқықты беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1658,89 +2502,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Топологияны пайдалану құқықығын беруді тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметі көрсетілетін қызметті берушімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1795,51 +2639,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтініштерді көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1858,70 +2702,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1996,108 +2946,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тіркеу туралы өтініш және оған қоса берілетін құжаттар қазақ немесе орыс тілдерінде ұсынылады. Шетелдік есімдер мен заңды тұлғалардың атаулары қазақ немесе орыс транслитерациясында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында тұрақты тұратын, бірақ уақытша одан тыс жерлерде жүрген жеке тұлғалар өтініш берушінің өз құқықтарын, сондай-ақ мүдделі тұлғаның құқықтарын патенттік сенім білдірілген өкілсіз Қазақстан Республикасының шегінде хат-хабар алмасуға арналған мекенжайын көрсеткен кезде жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2142,50 +3092,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламада көрсетілген құжаттарды сәйкес келтіру мерзімі көрсетілетін қызметті беруші хабарламаны алған күннен бастап 2 (екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер хабарламаны алған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушы құжаттарды талаптарға сәйкес келтірмесе, көрсетілетін қызметті беруші өтінішті және құжаттар топтамасын көрсетілетін қызметті алушыға осы қағидалардың 14-қосымшасына сәйкес қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйеден ЭҮТШ арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2335,111 +3391,323 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 14-1, 14-2, 14-3 және 14-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тіркелген жағдайда қызмет беруші бюллетеньде топологияны пайдалану құқығын беруді тіркеу туралы мәліметтерді жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2476,88 +3744,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2686,70 +3954,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттiк көрсетілген қызметтiң нәтижелерiмен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2932,68 +4200,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Айрықша құқықты басқаға беру шарты бойынша беруді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты айрықша құқықты басқаға беру шарты бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3626,68 +4894,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Айрықша құқықты ішінара басқаға беру шарты бойынша беруді тіркеу туралы  ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты айрықша құқықты ішінара басқаға беру шарты бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4128,50 +5396,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4356,105 +5740,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 876</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5789,50 +7180,155 @@
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www. adilet. gov. kz және көрсетілетін қызметті берушінің www. kaz pate nt. kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6015,68 +7511,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін көрсетілетін қызметті берушінің қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6231,50 +7727,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6571,68 +8183,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Құқықтық мирасқор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызметтін көрсету туралы ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Интегралдық микросхемалар топологияларын құқықтық қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6643,50 +8255,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес № _ топологияға құқықтарды беру шарты (ішінара) бойынша айрықша құқықты беру Қазақстан Республикасының топологияларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЭЦҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7039,68 +8767,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кешенді лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті одан әрі қараудан ДӘЛЕЛДІ БАС ТАРТУ ТУРАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ____________ байланысты, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7111,50 +8839,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті қараудан бас тартылғаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЭЦҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7507,68 +9351,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кешенді лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасына, селекциялық жетістікке, өнеркәсіптік меншік объектісіне, сондай-ақ интегралдық микросхема топологиясына айрықша құқықты беруді тіркеу" мемлекеттік қызметтін көрсетуден  ДӘЛЕЛДІ БАС ТАРТУ ТУРАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ____________ байланысты, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 19-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7807,68 +9651,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықты лицензиялық немесе қосалқы лицензиялық шарт бойынша беруді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты құқықты лицензиялық немесе қосалқы лицензиялық шарт бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8519,68 +10363,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықты кешенді кәсіпкерлік лицензия шарты (франчайзинг) бойынша беруді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты құқықты кешенді кәсіпкерлік лицензия шарты (франчайзинг) бойынша беруді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9231,68 +11075,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықты лицензиялық (қосалқы лицензиялық, кешенді кәсіпкерлік лицензия) шартына қосымша келісімді тіркеу туралы ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтініште көрсетілген қорғау құжатына (қорғау құжаттарына) қатысты жасалған лицензиялық (қосалқы лицензиялық, кешенді кәсіпкерлік лицензия) шартына қосымша келісімді тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9733,50 +11577,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заңды тұлғалардың шетелдік атаулары қазақ немесе орыс транслитерациясымен беріледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9961,105 +11921,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 876</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11394,50 +13361,155 @@
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www. adilet. gov. kz және көрсетілетін қызметті берушінің www. kaz pate nt. kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11732,68 +13804,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметтін көрсету туралы ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Интегралдық микросхемалар топологияларын құқықтық қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11804,50 +13876,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ бабының _ тармағына сәйкес Қазақстан Республикасының интегралдық микросхемалар топологияларының мемлекеттік тізілімінде топологияны пайдалануға лицензиялық шарт бойынша айрықша (суб) лицензия беру (бермеу) туралы шарты № _ тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЭЦҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12144,68 +14332,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кешенді лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметтін көрсету туралы ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Интегралдық микросхемалар топологияларын құқықтық қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12216,50 +14404,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_ бабының _ тармағына сәйкес топологияны пайдалануға айрықша (емес) лицензия беру туралы кешенді кәсіпкерлік (қосалқы) лицензиялық шартын № _ Қазақстан Республикасының интегралдық микросхемалар топологияларының мемлекеттік тізілімінде тіркелгенін хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЭЦҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12547,68 +14851,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кешенді лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті одан әрі қараудан  ДӘЛЕЛДІ БАС ТАРТУ ТУРАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны____________ байланысты, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12619,50 +14923,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті қараудан бас тартылғанын хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЭЦҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12950,68 +15370,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кешенді лицензиат (Қосалқы лицензиат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар таңбасын, селекциялық жетістікті, өнеркәсiптiк меншiк объектiсiн, сондай-ақ интегралдық микросхеманың топологиясын пайдалану құқығын беруді тіркеу" мемлекеттік қызметтін көрсетуден  ДӘЛЕЛДІ БАС ТАРТУ ТУРАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "Интегралдық микросхемалар топологияларын құқықтық қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13073,55 +15493,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13447,31 +15867,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>