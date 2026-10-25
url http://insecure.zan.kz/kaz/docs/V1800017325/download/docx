--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="adfe21c" w14:textId="adfe21c">
+    <w:p w14:paraId="50c9b07" w14:textId="50c9b07">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -245,61 +245,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -379,169 +379,179 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Авторлық құқық және сабақтас құқықтар туралы" 1996 жылғы 10 маусымдағы Қазақстан Республикасы Заңының 9-1-бабының </w:t>
+      "Авторлық құқық және сабақтас құқықтар туралы" Қазақстан Республикасы Заңының 9-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Әділет министрінің 19.03.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Әділет министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1480,149 +1490,211 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және оларға өзгерістерді енгізу қағидаттары (бұдан әрі - Қағидаттар) "Авторлық құқық және сабақтас құқықтар туралы" 1996 жылғы 10 маусымдағы Қазақстан Республикасы Заңының (бұдан әрі - Заң) 9-1-бабының </w:t>
+      1. Осы Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және олардың өзгерістерін енгізу қағидалары (бұдан әрі – Қағидалар) "Авторлық құқық және сабақтас құқықтар туралы" Қазақстан Республикасы Заңының 9-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне (бұдан әрі - Тізілім) мәліметтерді және оларға өзгерістерді енгізу тәртібін белгілейді.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және олардың өзгерістерін енгізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Әділет министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1698,61 +1770,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1840,61 +1912,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1928,51 +2000,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке кабинет – көрсетілетін қызметті алушының Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және оларға өзгерістерді енгізу үшін өтініш беруге арналған электрондық кабинеті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Тізілім – авторлардың өтініштері негізінде енгізілген авторлық құқықпен қорғалатын объектілерге құқықтар туралы мәліметтерді қамтитын ақпараттық жүйе;</w:t>
+      5) Тізілім – авторлардың өтініштері негізінде енгізілген авторлық құқықпен қорғалатын объектілерге құқықтар туралы мәліметтерді қамтитын цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) куәлік – Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтердің енгізілуін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2050,51 +2122,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2178,89 +2270,151 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік қызметті Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      3. Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және оларға өзгерістерді енгізу" мемлекеттік қызметті (бұдан әрі – мемлекеттік қызмет) Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Әділет министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Тізілімге мәліметтер енгізу үшін негіз ретінде автордың жеке өзі немесе нотариат куәландырған сенімхаттың электрондық көшірмесін ұсына отырып өзге өкілінің (бұдан әрі – көрсетілетін қызметті беруші) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2560,171 +2714,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Процесс сипаттамаларын, қызмет көрсету нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері есебімен өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптары осы Қағидаларға </w:t>
+      6. Мемлекеттік қызмет көрсетуге қойылатын, көрсету нысаны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын негізгі талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және олардың өзгерістерін енгізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.09.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Әділет министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2796,61 +2950,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2904,51 +3058,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда өтініш беруші ақы мөлшерін азайтудың негізін растайтын құжаттың көшірмесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақы төлеу қолма-қол ақшасыз тәсілімен көрсетілетін қызметті берушінің newcab.kazpatent.kz ақпараттық жүйесімен интеграцияланған екінші деңгейдегі банктің төлем шлюзі арқылы жүзеге асырылады.</w:t>
+      Ақы төлеу қолма-қол ақшасыз тәсілімен көрсетілетін қызметті берушінің newcab.kazpatent.kz цифрлық жүйесімен интеграцияланған екінші деңгейдегі банктің төлем шлюзі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем мөлшерін азайту бойынша келесі тұлғаларға жеңілдіктер беріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3066,51 +3220,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар;</w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3476,51 +3630,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің м.а. 11.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі); 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -3564,61 +3758,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3655,100 +3849,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бөлек тең авторлықпен шығарылған туындыларға авторлық құқықтар туралы мәліметтер тең авторлардың кез келгені оны өзінің өтінішінде көрсеткен жағдайда Тізілімге бөлек енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті орган "электрондық үкіметтің" ақпараттық - коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
+      9-1. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті орган "цифрлық үкіметтің" цифрлық - коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 9-1-тармақпен толықтырылды - ҚР Әділет министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Әділет министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4206,61 +4420,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4314,61 +4528,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4428,103 +4642,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Авторлық құқықпен қорғалатын </w:t>
+              <w:t>Авторлық құқықпен қорғалатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектілерге құқықтардың </w:t>
+              <w:t>объектілерге құқықтардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мемлекеттік тізіліміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерді және оларға </w:t>
+              <w:t>мәліметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өзгерістерді енгізу қағидаларына</w:t>
+              <w:t>және олардың өзгерістерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4623,464 +4850,502 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әділет министрлігінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зияткерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>меншік құқығы комитетінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">"Ұлттық зияткерлік меншік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>институты"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">шаруашылық жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құқығындағы республикалық </w:t>
+              <w:t>құқығындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік кәсіпорны </w:t>
+              <w:t xml:space="preserve">республикалық мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен:_____________________</w:t>
+              <w:t>кәсіпорнына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________мекенжайы: ___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекенжайы бойынша тұратын</w:t>
-[...25 lines deleted...]
-              <w:t>тел._________________________</w:t>
+              <w:t>телефон: ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді енгізу туралы Өтініш</w:t>
+        <w:t xml:space="preserve"> Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік  тізіліміне мәліметтерді енгізу туралы өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мен (Біз) __________________________________________________________________ </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Әділет министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (автор (лар) дың тегі, аты, әкесінің аты (егер ол жеке </w:t>
+      Мен      (Біз) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________________________  (автор (лар) дың тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)) жеке сәйкестендіру нөмірі  _______________________________________________________________________________________________________________________________________________________________    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      басын куәландыратын құжатта көрсетілсе)) </w:t>
+      жасаған  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________________(объектінің жасалған күні, айы, жылы) ________________________________________________________________________________   деп аталатын жарияланбаған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________  (авторлық құқық объектісінің түрі)  жалғыз авторы (авторлары) болып табылатынымды (табылатынымызды) растаймын  (растаймыз) және мәліметтерді Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне енгізуді өтінемін (өтінеміз).  Мәліметтердің Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне енгізу фактісінің заңды мағынасы Қазақстан Республикасы Әділет  министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорында маған (бізге) түсіндірілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жеке сәйкестендіру нөмірі __________________________________________________ </w:t>
-[...215 lines deleted...]
-      Мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Мемлекеттік қызметтер көрсету кезінде цифрлық жүйелердегі "Дербес деректер және  оларды қорғау туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(автордың (авторлардың) қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5128,61 +5393,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5242,136 +5507,149 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Авторлық құқықпен қорғалатын </w:t>
+              <w:t>Авторлық құқықпен қорғалатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектілерге құқықтардың </w:t>
+              <w:t>объектілерге құқықтардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік тізіліміне </w:t>
+              <w:t>мемлекеттік тізіліміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерді және оларға </w:t>
+              <w:t>мәліметтерді және олардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өзгерістерді енгізу қағидаларына</w:t>
+              <w:t>өзгерістерін енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтер мен олардың өзгерістерін енгізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+        <w:t xml:space="preserve"> "Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және олардың өзгерістерін енгізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда - ҚР Әділет министрінің 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5384,111 +5662,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Әділет министрінің м.а. 11.06.2021 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Әділет министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 668</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -5510,1658 +5748,1842 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
+"Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді және олардың өзгерістерін енгізу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметтің қосалқы түрінің атауы (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.egov.kz, www.kazpatent.kz "электрондық үкіметтің" веб-порталы</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан өтінішті алған күннен кейінгі 1 (бір) жұмыс күні ішінде</w:t>
-[...17 lines deleted...]
-Тізілімде қызметті алушының өтініші алынған күннен бастап бір жұмыс күні ішінде енгізілген мәліметтердің тиесілілігін, сипатын немесе мазмұнын өзгертпейтін техникалық сипаттағы қателер түзетілуі мүмкін.</w:t>
+Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+"цифрлық үкіметтің" веб-порталы www.egov.kz , www.qazpatent.kz/.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тізілімге мәліметтерді енгізу туралы куәлікті беру (қосымшаға сәйкес), сондай-ақ мәліметтерді Тізілімге енгізу немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту</w:t>
+Мемлекеттік қызметті көрсету мерзімі – Көрсетілетін қызметті алушы өтінішті алған күннен кейінгі 1 (бір) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет авторлық құқықпен қорғалатын объектілерге құқықтардың Мемлекеттік тізіліміне ақпарат енгізуге қатысты мемлекеттік көрсетілетін қызметтер үшін және уәкілетті органның www.adіlet.gov.kz және көрсетілетін қызметті берушінің www.kazpatent.kz ресми сайттарында орналастырылған Бағаларға (бұдан әрі – Бағалар) сәйкес ақылы негізде жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі.</w:t>
-[...201 lines deleted...]
-Жеңілдіктер адамдар санаттарының кез келгеніне жататындығы туралы растайтын құжаттар ұсынылған кезде мәліметтерді Тізілімге енгізгені үшін белгіленген бағаның 95 (тоқсан бес) пайызы мөлшерінде беріледі.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі - Заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+Осы бұйрыққа </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес Авторлық құқықпен қорғалатын объектілерге құқықтардың</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+мемлекеттік тізілімге (бұдан әрі - Тізілім) мәліметтерді енгізу туралы куәлік, сондай-ақ мәліметтерді Тізілімге енгізу не мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тізілімге мәліметтерді енгізу үшін:</w:t>
+Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) Авторлық құқықпен қорғалатын объектілерге құқықтардың мемлекеттік тізіліміне мәліметтерді енгізу бөлігінде көрсетілетін қызметтердің бағаларына (бұдан әрі – бағалар) сәйкес уәкілетті органның www.adilet.gov.kz және көрсетілетін қызметті берушінің www.qazpatent.kz ресми сайттарында орналастырылатын жағдайда ақылы негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидалардың 1-қосымшасына сәйкес нысан бойынша өтініш;</w:t>
+Көрсетілетін қызметті беруші Тізілімге мәліметтерді енгізгені үшін өтініш беруші веб-порталдың жеке кабинеті арқылы жүргізетін ақы алынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) туындының данасы.</w:t>
+Қажет болған жағдайда өтініш беруші төлем мөлшерін азайту үшін негіздемені растайтын құжаттың көшірмесін ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туындының бір данасының орнына өтінішке – эскиздер, сызбалар, суреттер немесе фотосуреттер, ал электрондық есептеуіш машинаға (ЭЕМ) немесе дерекқорға арналған бағдарламаларға қатысты бағдарламаның немесе дерекқордың атауын, автордың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе), жасалған күнін, қолдану саласын, мақсатын, функционалдық мүмкіндіктерін, негізгі техникалық сипаттамаларын, бағдарламалау тілін, іске асырушы ЭЕМ-нің типін, сондай-ақ бастапқы код (бастапқы мәтін) қамтитын реферат қоса берілуі мүмкін;</w:t>
+Төлем көрсетілетін қызметті берушінің newcab.qazpatent.kz цифрлық жүйесімен интеграцияланған екінші деңгейдегі банктің төлем шлюзі арқылы қолма-қол ақшасыз тәсілмен жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-осы Қағиданың 2-қосымшасына сәйкес нысан бойынша өтініш. </w:t>
+Төлем мөлшерін азайту бойынша жеңілдіктер "Авторлық құқық және сабақтас құқықтар туралы" Қазақстан Республикасы Заңының 9-2-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келесі тұлғаларға беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өтініш беруші құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі - Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі - Заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> талаптары сақталмаған жағдайда мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+              <w:t>
+Веб-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Кодекске және Заңға сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Мемлекеттік қызметті веб-портал арқылы алу үшін электрондық цифрлық қолтаңбаның болуы қажет.</w:t>
+Тізілімге мәліметтерді енгізу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2. Көрсетілетін қызметтті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" веб-порталда қашықтықтан қолжетімділік режим арқылы, сондай-ақ бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+              <w:t xml:space="preserve">
+1) осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: 8 (7172) 62 15 15, 8 (7172) 62 15 16. Бірыңғай байланыс орталығы - 1414, 8 800 080 7777.</w:t>
+2) туындының данасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туындының бір данасының орнына өтінішке – эскиздер, сызбалар, суреттер немесе фотосуреттер, ал компьютерлік бағдарлама (бағдарламалық қамтылым) немесе дерекқорға арналған компьютерлік бағдарламаға (бағдарламалық қамтылымға) қатысты бағдарламаның немесе дерекқордың атауын, автордың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе), жасалған күнін, қолдану саласын, мақсатын, функционалдық мүмкіндіктерін, негізгі техникалық сипаттамаларын, бағдарламалау тілін, іске асырушы ЭЕМ-нің типін, сондай-ақ бастапқы код (бастапқы мәтін) қамтитын реферат қоса берілуі мүмкін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) құрамдас немесе туынды шығармаға қатысты түпнұсқалық туындының авторымен (ларымен) немесе құқық иесімен жасалған авторлық шарттың көшірмесі қосымша ұсынылады егер, көрсетілетін қызметті алушы өтініш берген күні құрамдас туындыда басқа авторлардың қорғау мерзімі өткен туындылары пайдаланылған болса, авторлық шарт ұсынылмайды.Негізінде туынды шығарма жасалған туындының қорғау мерзімі өткен жағдайда негізгі туындының авторымен авторлық шартты ұсыну талап етілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) діни мазмұны бар туындыларға қатысты діни сараптамасының оң қорытындысының электрондық көшірмесі қосымша ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізілімдегі мәліметтерге өзгерістер енгізу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағиданың 4-қосымшасына сәйкес нысан бойынша өтініш.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті веб-портал арқылы алу үшін электрондық цифрлық қолтаңбаның болуы қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" веб-порталда қашықтықтан қолжетімділік режим арқылы, сондай-ақ Бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: 8 (7172) 62 15 15, 8 (7172) 62 15 16. Бірыңғай байланыс орталығы - 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7201,61 +7623,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...9 lines deleted...]
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9406,55 +9828,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>