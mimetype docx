--- v1 (2026-03-14)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab92949" w14:textId="ab92949">
+    <w:p w14:paraId="cc298bc" w14:textId="cc298bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1088,71 +1088,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар мен терминдер қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидат – патенттік сенім білдірілген өкіл қызметімен айналысуға үміттену құқығы бар тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1335,164 +1431,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Патенттік сенім білдірілген өкілдің қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу, патенттік сенім білдірілген өкілдердің тізілімдеріне тіркеу және оларға өзгерістер енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Құжаттарды қабылдау</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Патенттік сенім білдірілген өкілдерді аттестаттау" мемлекеттік қызметі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3. "Патенттік сенім білдірілген өкілдерді аттестаттау" мемлекеттік қызметі.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс тәжірибесі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен адамдар аттестаттауға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттау Қазақстан Республикасының заңнамасын және зияткерлік меншік саласындағы Қазақстан Республикасы ратификациялаған халықаралық шарттарды білуге арналған тестілеу нысанында өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1582,71 +1678,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аттестаттаудан өту үшін көрсетілетін қызметті алушы "электрондық үкімет" веб-порталы арқылы мынадай құжаттарды жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың 1, 1-1 қосымшаларына сәйкес нысан бойынша қазақ немесе орыс тілдерінде электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттауға жіберу туралы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1737,1364 +1929,1794 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Патенттік сенім білдірілген өкілдерді аттестаттау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 727</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетiлетiн қызметтi алушы барлық қажеттi құжаттарды тапсырған кезде көрсетiлетiн қызметтi алушының "жеке кабинетiнде" мемлекеттiк қызмет көрсету үшiн сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы ұсынылған құжаттардың толықтығын және сәйкестiгiн тексередi. "Электрондық үкiмет" веб-порталы арқылы тиiстi түрде ресiмделмеген немесе құжаттар топтамасы толығымен ұсынылмаған жағдайда уәкiлеттi орган олардың түскен күннен бастап екi жұмыс күнi iшiнде өтiнiштi әрi қарай қараудан дәлелдi бас тарту туралы жазбаша түрiнде жауап бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға рұқсат беруден бас тарту сот тәртібінде шағымдалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 7-1, 7-2, 7-3 және 7-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аттестаттауға:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңдарына сәйкес кәсiпкерлiк қызметпен айналысуға тыйым салынған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыс жасағаны үшiн заң тәртiбiнде белгiленген өтелмеген немесе алынбаған соттылығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңға сәйкес патенттiк сенiм бiлдiрiлген өкiлдердiң тiзiлiмдерінен шығарылған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкiлеттi органның және оның ведомстволық бағыныстағы ұйымдарының қызметкерлерi, сондай-ақ олардың жақын туыстары, жұбайы (зайыбы) болып табылатын адамдар жiберiлмейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 727</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      7. Көрсетiлетiн қызметтi алушы барлық қажеттi құжаттарды тапсырған кезде көрсетiлетiн қызметтi алушының "жеке кабинетiнде" мемлекеттiк қызмет көрсету үшiн сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уәкілетті орган құжаттардың түскен күні оны қабылдауды және туркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызмет алушы жұмыс уақыты аяқталғаннан кейiн жүгiнген болса, Қазақстан Республикасының еңбек заңына сәйкес демалыс және мереке күндерi өтiнiштердi қабылдау және мемлекеттiк қызмет көрсетiлуiнiң нәтижесiн алу, келесi жұмыс күнi жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы мәліметтерді, ЭҮТШ арқылы мемлекеттік баж төлемі туралы ақпаратты көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Аттестаттауды өткізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жауапты орындаушы ұсынылған құжаттардың толықтығын және сәйкестiгiн тексередi. "Электрондық үкiмет" веб-порталы арқылы тиiстi түрде ресiмделмеген немесе құжаттар топтамасы толығымен ұсынылмаған жағдайда уәкiлеттi орган олардың түскен күннен бастап екi жұмыс күнi iшiнде өтiнiштi әрi қарай қараудан дәлелдi бас тарту туралы жазбаша түрiнде жауап бередi.</w:t>
-[...36 lines deleted...]
-      8. Аттестаттауға:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Аттестаттауға рұқсат берiлген кандидаттардың тiзiмi уәкiлеттi органның интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға рұқсат берiлген кандидат үш жұмыс күнi бұрын тестiлеуден өту орны, күнi, уақыты туралы "электрондық үкiмет" веб-порталы арқылы электрондық нысанда хабарланады және көрсетiлетiн қызметтi берушiнiң интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат жеке басын куәландыратын құжат ұсынған кезде бір жұмыс күні ішінде емтихан тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кандидат өз қалауы бойынша аттестатты қазақ немесе орыс тiлiнде өтедi. Аттестацияның басталуына дейiн кандидат өз тiл қалауын жазбаша түрде растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...68 lines deleted...]
-      4) уәкiлеттi органның және оның ведомстволық бағыныстағы ұйымдарының қызметкерлерi, сондай-ақ олардың жақын туыстары, жұбайы (зайыбы) болып табылатын адамдар жiберiлмейдi.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тестiлеуге енгiзiлуi тиiстi сұрақтар тiзбесiн аттестаттау комиссиясымен бекiтедi. Кандидаттардың бiлiмiн бағалауға арналған сұрақтар патенттiк сенiм бiлдiрiлген өкiлдерге қызметтi жүзеге асыру үшiн бiлудi қажет ететiн құқық пәндерiнiң тақырыптарына ("Селекциялық жетiстiктердi қорғау туралы", "Қазақстан Республикасының Патент заңы", "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы", "Интегралдық микросхемалар топологияларын құқықтық қорғау туралы" Қазақстан Республикасының Заңдары), сондай-ақ зияткерлік меншік саласындағы ратификацияланған халықаралық шарттарға сәйкес келуi және бiреуi дұрыс болатын жауаптардың кемiнде төрт нұсқасын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестiлеу компьютерлiк техниканы пайдалана отырып өткiзiледi. Тестiлеуге бөлiнген уақыт тоқсан минутты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест құпия ақпарат болып табылады және еркiн жариялауға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауды өткiзер алдында көрсетілетін қызметті беруші кандидатты аттестаттауды өткiзу тәртiбi, ұзақтығы және iрiктеу рәсiмiнiң мазмұны туралы хабардар етедi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші аттестаттау күнi, уақыты мен орны, аттестаттаудан өтушiнiң тегi, аты, әкесiнiң аты (бар болған жағдайда), тестiлеу нәтижесi көрсетiлетiн хаттама жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тестiлеуден шеттетiлген кандидат келесi аттестаттауға жiберу туралы өтiнiштi қайта беру құқығынан айырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Тестiлеудiң дұрыс жауаптарын есептеу қолданылатын компьютерлiк бағдарламаның көмегiмен автоматты түрде жүргiзiледi. Тестiлеу нәтижелерi принтерде екi данада басылып шығарылады және аяқтала салысымен бiрден үмiткерге жеке қол қойдыру арқылы танысу үшiн ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестiлеу нәтижелерi бар парақтың бiр данасы үмiткерге тапсырылады, екiншiсi көрсетілетін қызметті берушіге берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Егер дұрыс жауаптардың саны ұсынылған сұрақтардың жалпы санының 70 % және одан жоғары құраса, кандидат тестiлеуден өттi деп саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы тестiлеу нәтижесi бойынша хаттама дайындайды және екі жұмыс күні ішінде оны құрылымдық бөлiмшенiң басшысы мен көрсетiлетiн қызметтi берушiнiң уәкiлеттi тұлғасына қол қоюға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттамаға көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушы тұлға тарапынан қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттама көрсетiлетiн қызметтi алушының "жеке кабинетiне" электрондық құжат нысанында көрсетiлетiн қызметтi берушiнiң уәкiлеттi тұлғасының ЭЦҚ жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттау аттестацияға жіберу туралы өтініш түскен күннен бастап атқарылатын қызмет көрсетушінің орналасқан жері бойынша 10 жұмыс күні ішінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетiлетiн қызметтi алушының қалауы бойынша мемлекеттік қызмет патенттік сенім білдірілген өкілдерді аттестаттауға рұқсат беру және патенттік сенім білдірілген өкіл куәлігін алу туралы өтініш негізінде осы Қағидалардың 5, 5-1 қосымшаларына сәйкес нысан бойынша "бір өтініш" қағидаты бойынша "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметінің жиынтығымен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Аттестаттауды өткізу</w:t>
-[...152 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 3-параграф. Патенттiк сенiм бiлдiрiлген өкiлдiң куәлiгiн беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Патенттік сенім білдірілген өкілдің куәлігін алу үшін кандидат "электрондық үкімет" веб-порталы арқылы осы Қағидалардың 6 және 6-1-қосымшаларына сәйкес нысан бойынша мемлекеттік немесе орыс тілдерінде кандидаттың ЭЦҚ-мен куәландырылған электрондық құжат нысанында патенттік сенім білдірілген өкілдің куәлігін беру туралы өтініш жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы мәліметтерді мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетiлетiн қызметтi алушы өтінішті "жеке кабинетiнде" берген кезде мемлекеттiк қызмет көрсету үшiн сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патенттiк сенiм бiлдiрiлген өкiлдiң куәлiгi үш жұмыс күнi iшiнде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...675 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3113,70 +3735,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Уәкілетті орган құжаттардың түскен күні оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш беруші жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3284,147 +3906,245 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 22-1, 22-2, 22-3 және 22-4-тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік қызмет көрсетудің нәтижесі көрсетiлетiн қызмет берушiнiң уәкiлеттi тұлғаның қолы қойылғаннан кейін көрсетiлетiн қызметтi алушының жеке кабинетiне бір жұмыс күні ішінде жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Патенттiк сенiм бiлдiрiлген өкiлдердiң тiзiлiмдеріне және оларға өзгерiстер енгiзудi тiркеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-параграфтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тiзiлiмдерге куәлiк алған патенттiк сенiм бiлдiрiлген өкiлдердiң және олардың алдағы уақыттағы өзгерiстерi туралы мәлiметтерi енгiзiледi. Тiзiлiмдер уәкiлеттi органмен жүргiзiледi және уәкiлеттi органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3443,70 +4163,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тiзiлiмдерге келесi мәлiметтер көрiнiс табады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) куәлiк нөмiрi болып табылатын реттiк тiркеу нөмiрi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3687,108 +4407,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Осы Қағидалардың 25-тармағында көрсетiлген патенттiк сенiм бiлдiрiлген өкiлдердiң мәлiметтерi өзгерген жағдайда, патенттiк сенiм бiлдiрiлген өкiл бiр ай мерзiмде осындай мәлiметтер өзгерген сәттен бастап ол туралы уәкiлеттi органға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттiк көрсетiлетiн қызметтердi көрсету мәселелерi бойынша көрсетiлетiн қызметтi берушiнiң және (немесе) оның лауазымды адамдарының шешiмдерiне, әрекетiне (әрекетсiздiгiне) шағымдану тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Уәкілетті органның құрылымдық бөлімшенің қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағымдану көрсетілетін қызметті берушінің басшысының және (немесе) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына беруге болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің мекенжайына келiп түскен көрсетiлетiн қызметтi алушының шағымы оны тiркеген күннен бастап "Мемлекеттiк көрсетiлетiн қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3801,70 +4521,186 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес 5 (бес) жұмыс күнi iшiнде қаралуға жатады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келiп түскен көрсетілетін қызметті алушының шағымы оны тiркеген күннен бастап 15 (он бес) жұмыс күнi iшiнде қаралуға жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Көрсетiлген мемлекеттiк қызмет нәтижелерiмен келiспеген жағдайларда, көрсетiлетiн қызметтi алушы Қазақстан Республикасының заңнамасында белгiленген тәртiппен сотқа жүгiнедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4164,68 +5000,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша аттестаттауға жіберу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4434,50 +5270,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4805,68 +5757,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша аттестаттауға жіберу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5093,50 +6045,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5307,68 +6375,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Оң жақ жоғары бұрыш жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 727</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Патенттік сенім білдірілген өкілдерді аттестаттаудан өту үшін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5751,104 +6819,220 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өзерістер енгізу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...22 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-қосымша алып тасталды - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5994,105 +7178,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7529,50 +8720,155 @@
               <w:t>
 Көрсетiлетiн қызметтi алушының қалауы бойынша мемлекеттік қызмет осы Қағидалардың 5, 5-1 қоысмшаларына сәйкес нысан бойынша бір өтініш негізінде "бір терезе" қағидаты бойынша "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметінің жиынтығымен көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметінің байланыс телефондары: 8 (7172) 74-09-93, 74-76-85. Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7885,68 +9181,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша аттестаттауға рұқсат беру және патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8173,50 +9469,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8518,68 +9930,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша аттестаттауға рұқсат беру және патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-1-қосымшамен толықтырылды - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8806,50 +10218,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9177,68 +10705,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9339,50 +10867,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9697,68 +11341,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер салсындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-1-қосымшамен толықтырылды - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9859,50 +11503,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10100,68 +11860,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсетуге қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11903,68 +13663,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КОМИТЕТ ПО ПРАВАМ ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ПАТЕНТТIК СЕНIМ БIЛДIРIЛГЕН ӨКIЛДIҢ КУӘЛIГI</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12317,68 +14077,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КОМИТЕТ ПО ПРАВАМ ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ПАТЕНТТIК СЕНIМ БIЛДIРIЛГЕН ӨКIЛДIҢ КУӘЛIГI</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша Қазақстан Республикасның Патенттiк сенiм бiлдiрiлген өкiлi ретiнде тiркелген [Тегi] [Аты] [Әкесiнiң аты (болған жағдайда)] берiлдi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12470,55 +14230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>