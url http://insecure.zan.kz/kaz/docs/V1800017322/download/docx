--- v2 (2026-06-09)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc298bc" w14:textId="cc298bc">
+    <w:p w14:paraId="bb423fd" w14:textId="bb423fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1088,507 +1088,487 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар мен терминдер қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидат – патенттік сенім білдірілген өкіл қызметімен айналысуға үміттену құқығы бар тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Комиссия – Патенттік сенім білдірілген өкілдердің қызметі мәселелері жөніндегі комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетiлетiн қызметтi алушы – жеке тұлға, патенттік сенім білдірілген өкілге кандидат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) патенттiк сенiм бiлдiрiлген өкiл – Қазақстан Республикасының заңнамасына сәйкес уәкiлеттi орган мен сараптама ұйымы алдында жеке және заңды тұлғалардың өкiлi болу құқығы берiлген Қазақстан Республикасының азаматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Тізілімдер – Тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы Қазақстан Республикасының патенттік сенім білдірілген өкілдердің тізілімі және Өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы Қазақстан Республикасының патенттік сенім білдірілген өкілдердің тізілімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – өтеулі қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процестерін автоматтандыратын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" және "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметтері Қазақстан Республикасы Әділет министрлігінің Зияткерлік меншік құқығы комитетімен көрсетіледі (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде, уәкілетті орган "цифрлық үкіметтің" операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық акт Әділет министрлігіне мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемқызметтер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникациялар министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен бекітілген "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекіту туралы" қағидаларда белгіленген тәртіппен мемлекеттік қызмет көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсетудің мониторингі цифрлық жүйесіне енгізуді қамтамасыз етеді (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...245 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Патенттік сенім білдірілген өкілдің қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу, патенттік сенім білдірілген өкілдердің тізілімдеріне тіркеу және оларға өзгерістер енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Құжаттарды қабылдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Патенттік сенім білдірілген өкілдерді аттестаттау" мемлекеттік қызметі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс тәжірибесі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен адамдар аттестаттауға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттау Қазақстан Республикасының заңнамасын және зияткерлік меншік саласындағы Қазақстан Республикасы ратификациялаған халықаралық шарттарды білуге арналған тестілеу нысанында өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1678,2045 +1658,2547 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аттестаттаудан өту үшін көрсетілетін қызметті алушы "цифрлық үкіметтің" веб-порталы арқылы мынадай құжаттарды жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 1, 1-1 қосымшаларына сәйкес нысан бойынша қазақ немесе орыс тілдерінде ЭЦҚ-мен куәландырылған патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттауға жіберу туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағидалардың 2-қосымшасына сәйкес нысан бойынша патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізуге арналған мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 2-қосымшадағы көрсетiлген мәлiметтер аттестаттау емтиханына келген кезде көрсетілетін қызметті алушымен ұсынатын құжаттардың түпнұсқаларымен салыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Патенттік сенім білдірілген өкілдерді аттестаттау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар (бұдан әрі – Тізбе) осы Қағидалардың 4-қосымшасына сәйкес көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қызмет алушыға анықталған кемшіліктерді жою үшін 6 (алты) жұмыс күні белгіленеді, ол осы Қағидаларда белгіленген тиісті мемлекеттік қызметті көрсету мерзімінің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға арналған өтінішті және (немесе) құжаттарды қабылдау күні қызмет алушының бастапқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетiлетiн қызметтi алушы осы Қағидалардың 5-тармағында көрсетілген барлық қажеттi құжаттарды тапсырған кезде көрсетiлетiн қызметтi алушының "жеке кабинетiнде" мемлекеттiк қызмет көрсету үшiн сұрау салудың қабылданғаны туралы мәртебе туралы ақпарат жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидалардың 5-тармағында көрсетілген ұсынылған құжаттардың толықтығын және сәйкестiгiн тексередi. Көрсетiлетiн қызметтi алушы осы Қағидалардың 5-тармағына сәйкес тиiстi түрде ресiмделмеген немесе құжаттардың топтамасын толық ұсынбаған жағдайда көрсетілетін қызметті беруші құжаттардың топтамасы қандай талаптарға сәйкес келмейтінін және сәйкес келтіру мерзімін көрсете отырып, көрсетілетін қызметті алушыға хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламада көрсетілген құжаттарды сәйкес келтіру мерзімі бір жұмыс күн құрайды, егер хабарламаны алған күннен бастап бір жұмыс күні ішінде көрсетілетін қызметті алушы оны талаптарға сәйкес келтірмесе, онда көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Мемлекеттік қызметті көрсету мерзімін тоқтата тұру көрсетілетін қызметті берушінің көрсетілетін қызметті алушыға мемлекеттік қызметті көрсету процесінің тоқтатыла тұрғаны туралы хабарлама жіберген күннен басталады. Мемлекеттік қызметті көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызметті көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету процесін мынадай жағдайларда тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған жағдайда (оның ішінде қайтыс болды деп жарияланған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңдарында белгіленген тәртіппен азамат әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік қызметті көрсету мүмкін болмаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі, сондай-ақ Мемлекеттік көрсетілетін қызметті ұсынудың негізгі талаптарының 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасы толық ұсынылмаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) тармақшасында көзделген негіз бойынша мемлекеттік қызметті көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті беруші немесе бірлесіп көрсетілетін қызметті беруші оларды сақтауға қабылдамай, көрсетілетін қызметті алушыға қайтарылады, бұған "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыс абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы өтініш және (немесе) құжаттар беру жағдайлары кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсыну көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан кейін мемлекеттік қызметті көрсету процесін тоқтата тұру мерзімі шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-2-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. Мемлекеттік қызметті көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 7-2 тармағының 3) тармақшасында көзделген жағдайда – мемлекеттік органның ұстанымы айқындалғанға, сот актісі заңды күшіне енгенге немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 7-2 тармағының 4) тармақшасында көзделген жағдайда – көрсетілетін қызметті беруші белгілеген 7 (жеті) жұмыс күні ішінде анықталған кемшіліктер жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 7-2 тармағының 3) тармақшасында көзделген тоқтата тұру мерзімі Көрсетілетін мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 3-тармағында белгіленген тиісті мемлекеттік қызметті көрсету мерзімінің жалпы ұзақтығынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-3-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-4. Қызметті көрсетуші қызмет алушының өтініші бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызметті көрсету процесін тоқтата тұруға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызмет көрсету процесін одан әрі жалғастыруға уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті. Мемлекеттік қызмет көрсету процесін одан әрі жалғастыруға уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет алушының мемлекеттік қызмет көрсету мерзімінен асатын кезеңде іссапарда болуы, медициналық ұйымның стационарында емделуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-4-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аттестаттауға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңдарына сәйкес кәсiпкерлiк қызметпен айналысуға тыйым салынған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыс жасағаны үшiн заң тәртiбiнде белгiленген өтелмеген немесе алынбаған соттылығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңға сәйкес патенттiк сенiм бiлдiрiлген өкiлдердiң тiзiлiмдерінен шығарылған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкiлеттi органның және оның ведомстволық бағыныстағы ұйымдарының қызметкерлерi, сондай-ақ олардың жақын туыстары, жұбайы (зайыбы) болып табылатын адамдар жiберiлмейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші құжаттардың түскен күні оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызмет алушы жұмыс уақыты аяқталғаннан кейiн жүгiнген болса, Қазақстан Республикасының еңбек заңына сәйкес демалыс және мереке күндерi өтiнiштердi қабылдау және мемлекеттiк қызмет көрсетiлуiнiң нәтижесiн алу, келесi жұмыс күнi жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Аттестаттауды өткізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Аттестаттауға рұқсат берiлген кандидаттардың тiзiмi көрсетілетін қызметті берушінің интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға рұқсат берiлген кандидат үш жұмыс күнi бұрын тестiлеуден өту орны, күнi, уақыты туралы "цифрлық үкiмет" веб-порталы арқылы электрондық нысанда хабарланады және көрсетiлетiн қызметтi берушiнiң интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат жеке басын куәландыратын құжат ұсынған кезде немесе "цифрлық құжат" сервисі арқылы бір жұмыс күні ішінде аттестаттауды тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кандидат өз қалауы бойынша аттестатты қазақ немесе орыс тiлiнде өтедi. Аттестацияның басталуына дейiн кандидат өз тiл қалауын жазбаша түрде растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тестiлеуге енгiзiлуi тиiстi сұрақтар тiзбесiн аттестаттау комиссиясымен бекiтедi. Кандидаттардың бiлiмiн бағалауға арналған сұрақтар патенттiк сенiм бiлдiрiлген өкiлдерге қызметтi жүзеге асыру үшiн бiлудi қажет ететiн құқық пәндерiнiң тақырыптарына ("Селекциялық жетiстiктердi қорғау туралы", "Қазақстан Республикасының Патент заңы", "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы", "Интегралдық микросхемалар топологияларын құқықтық қорғау туралы" Қазақстан Республикасының Заңдары), сондай-ақ зияткерлік меншік саласындағы ратификацияланған халықаралық шарттарға сәйкес келуi және бiреуi дұрыс болатын жауаптардың кемiнде төрт нұсқасын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестiлеу компьютерлiк техниканы пайдалана отырып өткiзiледi. Тестiлеуге бөлiнген уақыт тоқсан минутты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест құпия ақпарат болып табылады және еркiн жариялауға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауды өткiзер алдында көрсетілетін қызметті беруші кандидатты аттестаттауды өткiзу тәртiбi, ұзақтығы және iрiктеу рәсiмiнiң мазмұны туралы хабардар етедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші аттестаттау күнi, уақыты мен орны, аттестаттаудан өтушiнiң тегi, аты, әкесiнiң аты (бар болған жағдайда), тестiлеу нәтижесi көрсетiлетiн хаттама жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тестiлеуден шеттетiлген кандидат келесi аттестаттауға жiберу туралы өтiнiштi қайта беру құқығынан айырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Тестiлеудiң дұрыс жауаптарын есептеу қолданылатын компьютерлiк бағдарламаның көмегiмен автоматты түрде жүргiзiледi. Тестiлеу нәтижелерi принтерде екi данада басылып шығарылады және аяқтала салысымен бiрден үмiткерге жеке қол қойдыру арқылы танысу үшiн ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестiлеу нәтижелерi бар парақтың бiр данасы үмiткерге тапсырылады, екiншiсi көрсетілетін қызметті берушіге берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Егер дұрыс жауаптардың саны ұсынылған сұрақтардың жалпы санының 70 % және одан жоғары құраса, кандидат тестiлеуден өттi деп саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы тестiлеу нәтижесi бойынша хаттама дайындайды және екі жұмыс күні ішінде оны құрылымдық бөлiмшенiң басшысы мен көрсетiлетiн қызметтi берушiнiң уәкiлеттi тұлғасына қол қоюға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттамаға көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушы тұлға тарапынан қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттама көрсетiлетiн қызметтi алушының "жеке кабинетiне" электрондық құжат нысанында көрсетiлетiн қызметтi берушiнiң уәкiлеттi тұлғасының ЭЦҚ жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттау аттестацияға жіберу туралы өтініш түскен күннен бастап атқарылатын қызмет көрсетушінің орналасқан жері бойынша 10 жұмыс күні ішінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қызмет алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік көрсетілетін қызметімен жиынтықта композиттік мемлекеттік көрсетілетін қызмет ретінде осы Қағидалардың 5 және 5-1-қосымшаларына сәйкес нысан бойынша патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу және патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш негізінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Патенттiк сенiм бiлдiрiлген өкiлдiң куәлiгiн беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Патенттік сенім білдірілген өкілдің куәлігін алу үшін кандидат "цифрлық үкіметтің" веб-порталы арқылы осы Қағидалардың 6 және 6-1-қосымшаларына сәйкес нысан бойынша мемлекеттік немесе орыс тілдерінде кандидаттың ЭЦҚ-мен куәландырылған электрондық құжат нысанында патенттік сенім білдірілген өкілдің куәлігін беру туралы өтініш жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден ЦҮТШ арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетiлетiн қызметтi алушы өтінішті "жеке кабинетiнде" берген кезде мемлекеттiк қызмет көрсету үшiн сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патенттiк сенiм бiлдiрiлген өкiлдiң куәлiгi үш жұмыс күнi iшiнде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1855 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3735,86 +4217,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z79" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Қызмет алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қызмет алушыға анықталған кемшіліктерді жою үшін 3 (үш) жұмыс күні белгіленеді, ол осы Қағидаларда белгіленген тиісті мемлекеттік қызметті көрсету мерзімінің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға арналған өтінішті және (немесе) құжаттарды қабылдау күні қызмет алушының бастапқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-1-тармақпен толықтырылды – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Уәкілетті орган құжаттардың түскен күні оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...15 lines deleted...]
-      Еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш беруші жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат қалғанда, сондай-ақ Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына сәйкес демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтініштің осы Қағидалардың 6, 6-1-тармақтарындағы насандағы сәйкес келмеген жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға өтініш қандай талаптарға сәйкес келмейтінін көрсете отырып, хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3870,281 +4508,887 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 98</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1. Мемлекеттік қызметті көрсету мерзімін тоқтата тұру көрсетілетін қызметті берушінің көрсетілетін қызметті алушыға мемлекеттік қызметті көрсету процесінің тоқтатыла тұрғаны туралы хабарлама жіберген күннен басталады. Мемлекеттік қызметті көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызметті көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 22-1-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-2. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету процесін мынадай жағдайларда тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған жағдайда (оның ішінде қайтыс болды деп жарияланған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңдарында белгіленген тәртіппен азамат әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік қызметті көрсету мүмкін болмаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі, сондай-ақ Мемлекеттік көрсетілетін қызметті ұсынудың негізгі талаптарының 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасы толық ұсынылмаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) тармақшасында көзделген негіз бойынша мемлекеттік қызметті көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті беруші немесе бірлесіп көрсетілетін қызметті беруші оларды сақтауға қабылдамай, көрсетілетін қызметті алушыға қайтарылады, бұған "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыс абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы өтініш және (немесе) құжаттар беру жағдайлары кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсыну көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан кейін мемлекеттік қызметті көрсету процесін тоқтата тұру мерзімі шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 22-1, 22-2, 22-3 және 22-4-тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 22-2-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-3. Мемлекеттік қызметті көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 22-2 тармағының 3) тармақшасында көзделген жағдайда – мемлекеттік органның ұстанымы айқындалғанға, сот актісі заңды күшіне енгенге немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 22-2 тармағының 4) тармақшасында көзделген жағдайда – көрсетілетін қызметті беруші белгілеген 3 (үш) жұмыс күні ішінде анықталған кемшіліктер жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 22-2 тармағының 3) тармақшасында көзделген тоқтата тұру мерзімі Көрсетілетін мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 3-тармағында белгіленген тиісті мемлекеттік қызметті көрсету мерзімінің жалпы ұзақтығынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 22-3-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-4. Қызметті көрсетуші қызмет алушының өтініші бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызметті көрсету процесін тоқтата тұруға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызмет көрсету процесін одан әрі жалғастыруға уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті. Мемлекеттік қызмет көрсету процесін одан әрі жалғастыруға уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет алушының мемлекеттік қызмет көрсету мерзімінен асатын кезеңде іссапарда болуы, медициналық ұйымның стационарында емделуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 22-4-тармақпен толықтырылды - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік қызмет көрсетудің нәтижесі көрсетiлетiн қызмет берушiнiң уәкiлеттi тұлғаның қолы қойылғаннан кейін көрсетiлетiн қызметтi алушының жеке кабинетiне бір жұмыс күні ішінде жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z39" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Патенттiк сенiм бiлдiрiлген өкiлдердiң тiзiлiмдеріне және оларға өзгерiстер енгiзудi тiркеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-параграфтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тiзiлiмдерге куәлiк алған патенттiк сенiм бiлдiрiлген өкiлдердiң және олардың алдағы уақыттағы өзгерiстерi туралы мәлiметтерi енгiзiледi. Тiзiлiмдер уәкiлеттi органмен жүргiзiледi және уәкiлеттi органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4163,70 +5407,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тiзiлiмдерге келесi мәлiметтер көрiнiс табады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) куәлiк нөмiрi болып табылатын реттiк тiркеу нөмiрi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4407,108 +5651,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Осы Қағидалардың 25-тармағында көрсетiлген патенттiк сенiм бiлдiрiлген өкiлдердiң мәлiметтерi өзгерген жағдайда, патенттiк сенiм бiлдiрiлген өкiл бiр ай мерзiмде осындай мәлiметтер өзгерген сәттен бастап ол туралы уәкiлеттi органға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z43" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттiк көрсетiлетiн қызметтердi көрсету мәселелерi бойынша көрсетiлетiн қызметтi берушiнiң және (немесе) оның лауазымды адамдарының шешiмдерiне, әрекетiне (әрекетсiздiгiне) шағымдану тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z44" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Уәкілетті органның құрылымдық бөлімшенің қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағымдану көрсетілетін қызметті берушінің басшысының және (немесе) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына беруге болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің мекенжайына келiп түскен көрсетiлетiн қызметтi алушының шағымы оны тiркеген күннен бастап "Мемлекеттiк көрсетiлетiн қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4521,186 +5765,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес 5 (бес) жұмыс күнi iшiнде қаралуға жатады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келiп түскен көрсетілетін қызметті алушының шағымы оны тiркеген күннен бастап 15 (он бес) жұмыс күнi iшiнде қаралуға жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Көрсетiлген мемлекеттiк қызмет нәтижелерiмен келiспеген жағдайларда, көрсетiлетiн қызметтi алушы Қазақстан Республикасының заңнамасында белгiленген тәртiппен сотқа жүгiнедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4749,244 +5877,426 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Патенттік сенім білдірілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өкіл қызметімен айналысуға</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үміткер адамдарды</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үміткер адамдарды</w:t>
+              <w:t>аттестаттаудан өткізу, патенттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сенім білдірілген өкілдердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттаудан өткізу, патенттік</w:t>
+              <w:t>тізілімдеріне тіркеу және оларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сенім білдірілген өкілдердің</w:t>
+              <w:t>өзгерістер енгізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізілімдеріне тіркеу және оларға</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өзгерістер енгізу қағидаларына</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Әділет министрлігі Зияткерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>меншік құқығы комитетінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төрағасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әділет министрлігі</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Зияткерлік меншік құқығы</w:t>
+              <w:t>(азаматтың тегi, аты, әкесiнiң</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комитетінің төрағасына</w:t>
+              <w:t>аты (бар болған кезде), жеке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>сәйкестендiру нөмiрi)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(азаматтың тегi, аты, әкесiнiң</w:t>
-[...38 lines deleted...]
-              <w:t>мекенжайы__________________</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(почталық индексi, облысы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5000,140 +6310,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша аттестаттауға жіберу туралы өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген  өкілінің қызметімен айналысуға үміткер адамды тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша аттестаттауға жіберу туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мені тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары салаласындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіліне аттесттауға өтуге рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде ақпараттық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде цифрлық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5179,69 +6509,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талап етілетін құжат топтамасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдардың аттестаттаудан өтуі үшін мәліметтер;</w:t>
-[...17 lines deleted...]
-      - зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
+      - патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдардың аттестаттаудан өтуі үшін мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша _____ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5269,167 +6599,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...115 lines deleted...]
-</w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5467,448 +6681,1354 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Патенттік сенім білдірілген</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өкіл қызметімен айналысуға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үміткер адамдарды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттаудан өткізу, патенттік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сенім білдірілген өкілдердің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдеріне тіркеу және оларға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер енгізу қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1 қосымша</w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төрағасына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(азаматтың тегi, аты, әкесiнiң</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты (бар болған кезде), жеке</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкестендiру нөмiрi)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекен-жайы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>нөмiрi)</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(пошталық индексi, облысы, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаласы, ауданы,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>елдi мекенi, көше атауы, үй/ғимараттың нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша аттестаттауға жіберу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мені өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер салалары бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіліне аттесттауға өтуге рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мені өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер салалары бойынша Қазақстан Республикасы патенттік сенім білдірілген өкілге аттесттауға өтуге рұқсат беруді сұраймын.</w:t>
-[...17 lines deleted...]
-      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде ақпараттық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде цифрлық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6044,167 +8164,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...115 lines deleted...]
-</w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6240,219 +8244,174 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Патенттік сенім білдірілген </w:t>
+              <w:t>Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу, патенттік сенім білдірілген өкілдердің тізілімінде тіркеу және оған өзерістер енгізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өкіл қызметімен айналысуға </w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үміткер адамдарды </w:t>
-[...64 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Оң жақ жоғары бұрыш жаңа редакцияда - ҚР Әділет министрінің 31.08.2022 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 727</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Патенттік сенім білдірілген өкілдерді аттестаттаудан өту үшін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...15 lines deleted...]
-      __________________________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке тұлғаның тегi, аты, әкесiнiң аты (бар болған кезде), жеке сәйкестендiру нөмiрi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6462,177 +8421,179 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Диплом туралы мәлімет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жоғары оқу орнының атауы ________________________________________________</w:t>
-[...17 lines deleted...]
-      2) дипломның нөмірі ________________________________________________________</w:t>
+      1) жоғары оқу орнының атауы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дипломның нөмірі __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дипломның берілген күні __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      тіркеу нөмірі және күні ______________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      4) "Білім туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нострификациялау немесе тану рәсімдерінен өткенін растайтын құжат сериясы және нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негіздеме: күні және нөмірі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркеу нөмірі және күні ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға _____________________________________ күні:________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6642,51 +8603,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (Тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін</w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6819,220 +8780,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өзерістер енгізу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-қосымша алып тасталды - ҚР Әділет министрінің 29.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша алып тасталды - ҚР Әділет министрінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7094,254 +8939,293 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметімен айналысуға үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды аттестаттаудан</w:t>
+              <w:t>адамдарды аттестаттаудан өткізу, патенттік сенім білдірілген өкілдердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу, патенттік сенім</w:t>
-[...38 lines deleted...]
-              <w:t>өзгерістер енгізу қағидаларын</w:t>
+              <w:t>тізілімдеріне тіркеу және оларға өзгерістер енгізу қағидаларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+        <w:t xml:space="preserve"> "Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер  адамдарды аттестаттаудан өткізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адамдарды аттестаттаудан өткізу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7401,1458 +9285,1489 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+(бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы www.egov.kz (бұдан әрі – портал)</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш қабылданған бастап 7 (жеті) жұмыс күні ішінде жүргізіледі</w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/"бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Өтініш қабылданған бастап 7 (жеті) жұмыс күні ішінде жүргізіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау емтиханын тапсыру қорытындысы бойынша оң немесе теріс шешім немесе осы қосымшаның 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік көрсетілетін қызметтен бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесінің ұсыну нысаны: электронды/"бір өтініш" қағидаты бойынша көрсетіледі</w:t>
+Электронды (ішінара цифрландырылған)/ композиттік қызмет көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Аттестаттау емтиханын тапсыру қорытындысы бойынша оң немесе теріс шешім немесе осы қосымшаның  9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік көрсетілетін қызметтен бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесінің ұсыну нысаны: электронды/ композиттік қызмет көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан төлем мөлшері, сондай-ақ Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері, оның ішінде мемлекеттік қызметтің кіші түрлері (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы жұмыс істейді (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Қазақстан Республикасының еңбек заңнамасына сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидалардың 1, 1-1 қосымшасына сәйкес нысан бойынша қазақ немесе орыс тілдерінде электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттауға жіберу туралы өтініш;</w:t>
+Көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12:00-ден 13:30-ға дейінгі түскі үзіліспен сағат 8:00-ден 17:30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) осы Қағидалардың 2-қосымшасына сәйкес нысан бойынша патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізуге арналған мәліметтер;</w:t>
+Егер мемлекеттік қызметті көрсету туралы өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
-[...35 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, сондай-ақ заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді қызмет алушы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Веб-портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Еңбек кодексіне және Мерекелер туралы заңға сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін, оның ішінде кіші түрлері (бар болған жағдайда) бойынша, көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+1) осы Қағидалардың 1, 1-1 қосымшасына сәйкес нысан бойынша қазақ немесе орыс тілдерінде электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттауға жіберу туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) осы Қағидалардың 2-қосымшасына сәйкес нысан бойынша патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізуге арналған мәліметтер;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+3) зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмаған жағдайда жол берілмейді.</w:t>
+              <w:t>
+Осы Қағидалардың 2-қосымшасында көрсетілген мәліметтер аттестаттау емтиханына келген кезде көрсетілетін қызметті алушы ұсынатын құжаттардың түпнұсқаларымен салыстырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, сондай-ақ заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді қызмет алушы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерін (бар болған жағдайда) көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бір өтініш" қағидаты бойынша көрсетілетін қызметті алушы "Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызметін алады.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары уәкілетті органның www.gov.kz/memleket/entities/adilet-kis, а также</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.gov.kz/memleket/entities/adilet.</w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-интернет-ресурсының "Мемлекеттік қызметтер" бөлігінде орналастырылған.</w:t>
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмаған жағдайда жол берілмейді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметтті алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+5) "Мемлекеттік көрсетілетін қызметтер туралы" осы Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызметті көрсету мерзімі тоқтатыла тұрғаннан кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметтті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" порталда қашықтықтан қолжетімділік режим арқылы, сондай-ақ бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетiлетiн қызметтi алушының қалауы бойынша мемлекеттік қызмет осы Қағидалардың 5, 5-1 қоысмшаларына сәйкес нысан бойынша бір өтініш негізінде "бір терезе" қағидаты бойынша "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметінің жиынтығымен көрсетіледі.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар, оның ішінде электрондық нысанда көрсетілетін қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Көрсетілетін қызметті алушы "Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" композиттік мемлекеттік қызметін алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары уәкілетті органның www.gov.kz/memleket/entities/adilet-kis, сондай-ақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.gov.kz/memleket/entities/adilet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+интернет-ресурсының "Мемлекеттік қызметтер" бөлігінде орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтті алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" порталда қашықтықтан қолжетімділік режим арқылы, сондай-ақ бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметінің байланыс телефондары: 8 (7172) 74-09-93, 74-76-85. Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
-      </w:r>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -8902,419 +10817,244 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Патенттік сенім білдірілген</w:t>
+              <w:t>Патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу, патенттік сенім білдірілген өкілдердің тізілімдеріне тіркеу және оларға өзгерістер енгізу қағидаларына 5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өкіл қызметімен айналысуға</w:t>
-[...89 lines deleted...]
-              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...166 lines deleted...]
-              <w:t>нөмiрi)</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің төрағасына__________________ (азаматтың тегi, аты, әкесiнiң аты (бар болған кезде), жеке сәйкестендiру нөмiрi) мекенжайы _____________________ (почталық индексi, облысы, қаласы, ауданы, елдi мекенi, көше атауы, үй/ғимараттың нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша аттестаттауға рұқсат беру және патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мені тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкілге аттесттауға өтуге рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде ақпараттық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде цифрлық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестаттау емтиханын тапсыру қорытындысы бойынша оң шешімнен кейін Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9378,69 +11118,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талап етілетін құжат топтамасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдардың аттестаттаудан өтуі үшін мәліметтер;</w:t>
-[...17 lines deleted...]
-      - зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
+      - патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдардың аттестаттаудан өтуі үшін мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша _____ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9450,185 +11190,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат__________________________________________күні:________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
-[...133 lines deleted...]
-</w:t>
+      (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9666,404 +11290,1094 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Патенттік сенім білдірілген</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өкіл қызметімен айналысуға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үміткер адамдарды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттаудан өткізу, патенттік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сенім білдірілген өкілдердің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдеріне тіркеу және оларға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер енгізу қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-1 қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің төрағасына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...88 lines deleted...]
-              <w:t>нөмiрi)</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(азаматтың тегi, аты, әкесiнiң аты (бар болған кезде), жеке сәйкестендiру нөмiрi) мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(почталық индексi, облысы, қаласы, ауданы, елдi мекенi, көше атауы,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй/ғимараттың нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының патенттік сенім білдірілген өкілінің қызметімен айналысуға үміткер адамды өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша аттестаттауға рұқсат беру және патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-1-қосымшамен толықтырылды - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мені өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкілге аттесттауға өтуге рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде ақпараттық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде цифрлық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестаттау емтиханын тапсыру қорытындысы бойынша оң шешімнен кейін Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10127,69 +12441,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талап етілетін құжат топтамасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдардың аттестаттаудан өтуі үшін мәліметтер;</w:t>
-[...17 lines deleted...]
-      - зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
+      - патенттік сенім білдірілген өкіл қызметімен айналысуға үміткер адамдардың аттестаттаудан өтуі үшін мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - зияткерлік меншік құқықтарын сақтау және қорғау саласында кемінде төрт жыл жұмыс өтілі бар немесе патенттік сенім білдірілген өкілдер палатасында кемінде бір жыл тағылымдамадан өткен еңбек қызметін растайтын құжаттың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша _____ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10217,167 +12531,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...115 lines deleted...]
-</w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10415,430 +12613,1269 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Патенттік сенім білдірілген</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өкіл қызметімен айналысуға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үміткер адамдарды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттаудан өткізу, патенттік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сенім білдірілген өкілдердің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдеріне тіркеу және оларға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер енгізу қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...40 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комитетінің төрағасына</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кiмнен _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(азаматтың тегi, аты, әкесiнiң аты (бар болған кезде), жеке сәйкестендiру нөмiрi) мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(почталық индексi, облысы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаласы, ауданы, елдi мекенi,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған тауар белгілері, географиялық нұсқамалар, тауар шығарылған жердің атаулары саласындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде ақпараттық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде цифрлық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: ___ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10866,167 +13903,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...115 lines deleted...]
-</w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11064,417 +13985,1224 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Патенттік сенім білдірілген</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өкіл қызметімен айналысуға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үміткер адамдарды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттаудан өткізу, патенттік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сенім білдірілген өкілдердің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдеріне тіркеу және оларға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер енгізу қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-1 қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...105 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқығы комитетінің төрағасына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кiмнен _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(азаматтың тегi, аты, әкесiнiң аты (бар болған кезде), жеке сәйкестендiру нөмiрi) мекен-жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(пошталық индексi, облысы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаласы, ауданы, елдi мекенi,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше атауы, үй/ғимараттың</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмiрi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер салсындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-1-қосымшамен толықтырылды - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша Қазақстан Республикасының патенттік сенім білдірілген өкіл куәлігін беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде ақпараттық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Шынайы мәліметтер ұсынғаным үшін дербес жауап беремін, сондай-ақ аталған мемлекеттік қызметті көрсету кезінде цифрлық жүйелердегі Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: ____ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11502,167 +15230,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...115 lines deleted...]
-</w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11724,268 +15336,218 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметімен айналысуға үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды аттестаттаудан</w:t>
+              <w:t>адамдарды аттестаттаудан өткізу, патенттік сенім білдірілген өкілдердің тізілімдеріне тіркеу және оларға өзгерістер енгізу қағидаларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу, патенттік сенім</w:t>
-[...50 lines deleted...]
-              </w:rPr>
               <w:t>7-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+        <w:t xml:space="preserve"> "Патенттік сенім білдірілген өкіл куәлігін беру"  мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Патенттік сенім білдірілген өкіл куәлігін беру"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12076,1333 +15638,1487 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+(бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы www.egov.kz (бұдан әрі – портал)</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш тіркелген күннен бастап 3 жұмыс күні ішінде</w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Өтініш тіркелген күннен бастап </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетіледі</w:t>
+3 жұмыс күні ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патенттік сенім білдірілген өкіл куәлігі осы Қағидалардың 8-қосымшасына және 8-1 қосымшасына сәйкес нысан бойынша көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолымен (бұдан әрi – ЭЦҚ) жолданады.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесінің ұсыну нысаны: электронды/"бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+Электронды (ішінара цифрландырылған)/ композиттік қызмет көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Патенттік сенім білдірілген өкіл куәлігі осы Қағидалардың  8-қосымшасына және 8-1 қосымшасына сәйкес нысан бойынша көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолымен (бұдан әрi – ЭЦҚ) жолданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесінің ұсыну нысаны: электронды/ композиттік қызмет көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан төлем мөлшері, сондай-ақ Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері, оның ішінде мемлекеттік қызметтің кіші түрлері (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті беруші Қазақстан Республикасының </w:t>
-[...37 lines deleted...]
-Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы жұмыс істейді (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Қазақстан Республикасының еңбек заңнамасына сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
+Тегін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш осы Қағидалардың 6, 6-1 қосымшаларына сәйкес нысан бойынша кандидаттың ЭЦҚ куәландырылған электрондық құжат нысанында қазақ немесе орыс тілдерінде ұсынылады.</w:t>
+Көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12:00-ден 13:30-ға дейінгі түскі үзіліспен сағат 8:00-ден 17:30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы Қағидалардың 2-қосымшасында көрсетілген мәліметтер аттестаттау емтиханына келген кезде көрсетілетін қызметті алушы ұсынатын құжаттардың түпнұсқаларымен салыстырылады.</w:t>
+Егер мемлекеттік қызметті көрсету туралы өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, сондай-ақ заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді қызмет алушы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Веб-портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Еңбек кодексіне және Мерекелер туралы заңға сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін, оның ішінде кіші түрлері (бар болған жағдайда) бойынша, көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті алушы өтініштің осы Қосымшаның 8-тармағына сәйкес келмеген жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға өтініш қандай талаптарға сәйкес келмейтінін көрсете отырып, хабарлама жібереді.</w:t>
+Патенттік сенім білдірілген өкіл куәлігін беру туралы өтініш осы Қағидалардың 6, 6-1 қосымшаларына сәйкес нысан бойынша кандидаттың ЭЦҚ куәландырылған электрондық құжат нысанында қазақ немесе орыс тілдерінде ұсынылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті сәйкестендіру мерзімі бір жұмыс күнін құрайды.</w:t>
+Осы Қағидалардың 2-қосымшасында көрсетілген мәліметтер аттестаттау емтиханына келген кезде көрсетілетін қызметті алушы ұсынатын құжаттардың түпнұсқаларымен салыстырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы хабарламаны алған күннен бастап бір жұмыс күні ішінде оны талаптарға сәйкес келтірмеген жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан бас тарту жолдайды.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім бермеген жағдайда.</w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, сондай-ақ заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді қызмет алушы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерін (бар болған жағдайда) көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бір өтініш" қағидаты бойынша көрсетілетін қызметті алушы "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметін алады.</w:t>
+1) Көрсетілетін қызметті алушы өтініштің осы Қосымшаның 8-тармағына сәйкес келмеген жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға өтініш қандай талаптарға сәйкес келмейтінін көрсете отырып, хабарлама жібереді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары уәкілетті органның www.gov.kz/memleket/entities/adilet-kis, а также</w:t>
+Өтінішті сәйкестендіру мерзімі бір жұмыс күнін құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.gov.kz/memleket/entities/adilet.</w:t>
+Көрсетілетін қызметті алушы хабарламаны алған күннен бастап бір жұмыс күні ішінде оны талаптарға сәйкес келтірмеген жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан бас тарту жолдайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-интернет-ресурсының "Мемлекеттік қызметтер" бөлігінде орналастырылған.</w:t>
+2) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім бермеген жағдайда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметтті алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+3) "Мемлекеттік көрсетілетін қызметтер туралы" осы Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызметті көрсету мерзімі тоқтатыла тұрғаннан кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметтті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" порталда қашықтықтан қолжетімділік режим арқылы, сондай-ақ бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетiлетiн қызметтi алушының қалауы бойынша мемлекеттік қызмет осы Қағидалардың 5, 5-1 қосымшаларына сәйкес нысан бойынша бір өтініш негізінде "бір терезе" қағидаты бойынша "Патенттік сенім білдірілген өкіл куәлігін беру" мемлекеттік қызметінің жиынтығымен көрсетіледі.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар, оның ішінде электрондық нысанда көрсетілетін қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Көрсетілетін қызметті алушы "Патенттік сенім білдірілген өкіл куәлігін беру" композиттік мемлекеттік қызметін алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары уәкілетті органның www.gov.kz/memleket/entities/adilet-kis, сондай-ақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.gov.kz/memleket/entities/adilet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+интернет-ресурсының "Мемлекеттік қызметтер" бөлігінде орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтті алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" порталда қашықтықтан қолжетімділік режим арқылы, сондай-ақ бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметінің байланыс телефондары: 8 (7172) 74-09-93, 74-76-85. Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13663,68 +17379,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КОМИТЕТ ПО ПРАВАМ ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ПАТЕНТТIК СЕНIМ БIЛДIРIЛГЕН ӨКIЛДIҢ КУӘЛIГI</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14077,68 +17793,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КОМИТЕТ ПО ПРАВАМ ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ПАТЕНТТIК СЕНIМ БIЛДIРIЛГЕН ӨКIЛДIҢ КУӘЛIГI</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнертабыстар, пайдалы модельдер, өнеркәсіптік үлгілер, селекциялық жетістіктер саласындағы мамандандыру бойынша Қазақстан Республикасның Патенттiк сенiм бiлдiрiлген өкiлi ретiнде тiркелген [Тегi] [Аты] [Әкесiнiң аты (болған жағдайда)] берiлдi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14230,55 +17946,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14604,31 +18320,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>