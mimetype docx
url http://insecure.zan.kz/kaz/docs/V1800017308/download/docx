--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1139284" w14:textId="1139284">
+    <w:p w14:paraId="1491747" w14:textId="1491747">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жыл сайынғы "Шапағат" конкурсын өткізу қағидаларын және "Қазақстан Республикасының еңбек сіңірген өнертапқышы" атағын беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2018 жылғы 16 тамыздағы № 1272, Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 20 тамыздағы № 410, Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 22 тамыздағы № 583 және Қазақстан Республикасы Энергетика министрінің 2018 жылғы 17 тамыздағы № 319 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 27 тамызда № 17308 болып тіркелді. Күші жойылды - Қазақстан Республикасы Әділет министрінің 2026 жылғы 23 шілдедегі № 714, Қазақстан Республикасы Ғылым және жоғары білім министрінің 2026 жылғы 24 тамыздағы № 399, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 30 шілдедегі № 382 және Қазақстан Республикасы Энергетика министрінің 2026 жылғы 6 тамыздағы № 299-н/қ бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Әділет министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 714</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ғылым және жоғары білім министрінің 24.08.2026 № 399, ҚР Өнеркәсіп және құрылыс министрінің 30.07.2026 № 382 және ҚР Энергетика министрінің 06.08.2026 № 299-н/қ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Патент заңы" туралы Қазақстан Республикасының 1999 жылғы 16 шілдедегі Заңының 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3112,135 +3190,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (бұдан әрі – Патент заңы) неғұрлым маңызды және кеңінен пайдаланылатын өнертабыстардың авторлары үшін әзірленген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 Тарау. "Қазақстан Республикасының еңбек сіңірген өнертапқышы" атағын беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Патент заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1 тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген сараптама ұйымының бұйрығымен (бұдан әрі – сараптама ұйымы), құрамына Қазақстан Республикасы Әділет министрлігі (бұдан әрі – уәкілетті орган), білім және ғылым, индустриялық-инновациялық қызметті мемлекеттік қолдау және энергетика саласындағы, экологиялық реттеу және бақылау мемлекеттік органдары, патенттеу саласындағы қоғамдық бірлестіктердің өкілдері, Әділет органдары қызметінің мәселелері жөніндегі қоғамдық кеңестің мүшелері, сараптама ұйымының қызметкерлері кіретін атақ беру жөніндегі ұсынымдарды қарайтын конкурстық комиссия (бұдан әрі – комиссия) құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Атақ әр жылдың екінші тоқсанында сараптама ұйымы өткізетін конкурстың нәтижелері бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комиссияның жұмыс органы сараптамалық ұйым болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына комиссияның төрағасы, төрағаның орынбасары, мүшелері және хатшысы кіреді. Комиссия төрағасы отырыстарға төрағалық етеді, қабылданған шешімдерге жалпы басшылықты және бақылауды жүзеге асырады. Комиссия төрағасының шешімімен ол болмаған уақытта оның функцияларын орынбасары атқарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3251,70 +3324,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның хатшысы сараптама ұйымының қызметкері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хатшы конкурстық комиссияның мүшесі болып табылмайды және комиссияның шешімдер қабылдауы кезінде дауыс беру құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссияның отырыстары комиссия мүшелерiнiң жалпы санының жартысынан астамы қатысқан жағдайда, заңды деп есептеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық материалдар комиссиясының сараптамасының нәтижелері бойынша комиссияның әрбір қатысушысы әр кандидатқа осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3327,448 +3400,448 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жеңімпазды анықтау үшін бағалау параққа толтырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімі бағалау парақтарының негізінде хаттамада ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Атақ беру жөніндегі алдағы конкурс туралы хабарландыруды Конкурс өткізілгенге дейін отыз күнтізбелік күннен кешіктірмей уәкілетті орган және сараптама ұйымының интернет-ресурсында орналастырады және құрамында бар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Конкурстың ұйымдастырушысының толық атауы мен орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) атақ беру туралы ұсынымдар (бұдан әрі – ұсынымдар) арналған мерзім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұсынымдар білдіруге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми ұйымдар немесе қоғамдық бірлестіктер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәсiпорын, мекеме немесе ұйым бастамашы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ұсынымдар қағаз жүзімде еркін нысанда сараптама ұйымына жыл сайын бірінші мамырға дейін беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтiнiшке мемлекеттiк органның, ғылыми ұйымның немесе қоғамдық бiрлестiктiң (немесе оның мiндеттерiн атқаратын адамның) негiзгi (тұрақты) жұмыс орнында бiрiншi басшысы қол қояды, сондай-ақ ұсынылған кандидаттың өнертабысын (өнертабыстарын) жүзеге асырған кәсiпорынның, мекеменiң немесе ұйымның бiрiншi басшысы болуға тиiс, үміткердің тегі, аты, (егер бар болса) әкесінің аты атағы үшін өз номинациясы өнертабыстық қызметінің негізгі бағытын, өнеркәсіп үшін мәні, барлығы патенттер саны, авторлық куәліктер, өнертабысты жүзеге асыру туралы кәсіпорындардың, мекемелер мен ұйымдардың пікірінің болуы, өнертапқыштық үшін ынталандыру мен наградалар, басқа да облыстардың осы күнге дейін соңғы үш жылда өнертабыстық қызметтің нәтижелерін, практикалық қолдану кандидаттың еңбегі мен жетістіктерін көрсететін іс-әрекеттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынымға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидаттың жеке басын куәландыратын құжаттың  көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) неғұрлым маңызды және кеңінен пайдаланылатын өнертабыс туралы пікірлер, рецензиялар және басқа да материалдар қоса беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Келіп түскен ұсынымдарды жыл сайын оныншы мамырға дейін олар бойынша шешімдер қабылдау үшін комиссияның қарауына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссия үміткердің өнертапқыштық қызметке қосқан үлесі үшін келесі критерийлерді ескереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өнертабысқа алынған және тиімді патенттердің жалпы саны, сондай-ақ авторлық куәліктер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экономиканың түрлі салаларында патенттелген өнертабыстарды енгізу мен қолданудың нәтижелері (кәсiпорынның (мекемелердiң, ұйымдардың), ғылыми немесе ғылыми-техникалық қызметпен айналысатын тұлғаның, өнертабыстарды орындау актiлерiн iске асыру жөнiндегi пікірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аударымдарды тіркеу және (немесе) өнертабысты пайдалану құқығын беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия берілген ұсынымдарды түскен сәттен бастап он жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия ең жоғары балл алған адамға (адамдарға), оның ішінде бірдей ұпай жинаған тұлғаларға қатысты, атақ (атақтары) беру туралы шешімді қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уәкілетті органның басшылығы және басқа да лауазымдық тұлғалар Қазақстан Республикасының еңбек сіңірген өнертапқышына дипломды және "Қазақстан Республикасының еңбек сіңірген өнертапқышы" естелік лентасын салтанатты түрде тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3912,68 +3985,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеңімпаздарын анықтау үшін бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, жөні (бар болған жағдайда) __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4359,63 +4432,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4737,35 +4832,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>