--- v0 (2025-11-03)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="462281c" w14:textId="462281c">
+    <w:p w14:paraId="b089c6e" w14:textId="b089c6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1136,424 +1136,466 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қағидалар электрондық құжаттарды сотқа және "электрондық үкімет" веб-порталы, Мемлекеттік органдардың электрондық құжат айналымының бірыңғай жүйесі, Қазақстан Республикасының Жоғарғы Соты интернет-ресурсының "Сот кабинеті" сервисі арқылы беруге, Қазақстан Республикасының сот органдарының автоматтандырылған ақпараттық-талдау жүйесінде (бұдан әрі – СО АЖ) тіркеуге, өңдеуге және олармен танысуға арналған.</w:t>
+      2. Қағидалар электрондық құжаттарды сотқа және "цифрлық үкімет" веб-порталы, Мемлекеттік органдардың электрондық құжат айналымының бірыңғай жүйесі, Қазақстан Республикасының Жоғарғы Соты интернет-ресурсының "Сот кабинеті" сервисі арқылы беруге, Қазақстан Республикасының сот органдарының цифрлық жүйесінде (бұдан әрі – СО ЦЖ) тіркеуге, өңдеуге және олармен танысуға арналған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалар таратылуы шектелген және (немесе) Қазақстан Республикасының мемлекеттік құпияларын құрайтын мәліметтері бар электрондық құжаттарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      1) электрондық құжат – ақпарат электрондық цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электрондық құжат – анықтығын, тиесілілігін және өзгермейтіндігін растау электрондық цифрлық қолтаңбаның көмегімен қамтамасыз етілген цифрлық жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжаттың электрондық көшірмесі – төлнұсқа құжаттың түрін және ақпаратын (деректерін) электрондық нысанда толығымен көрсететін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Соттарға құжаттарды электрондық құжат нысанында беру құралдарын техникалық қолдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2) құжаттың электрондық көшірмесі – төлнұсқа құжаттың түрін және ақпаратын (деректерін) электрондық нысанда толығымен көрсететін құжат;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сотқа электрондық құжаттарды "цифрлық үкімет" веб-порталынан беру аталған веб-порталдың тиісті электрондық қызметімен қамтамасыз етіледі. Авторизациялау процесінен өткеннен кейін, арыз беруші "Құқықтық көмек" бөлімі арқылы "Сот ісін жүргізу" сервисінің үш электрондық қызметтерінің бірін таңдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электрондық түрде сот хаттамасын беру туралы арыз беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот отырысының хаттамасына ескертулерді беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қызмет түрін таңдағаннан кейін "Сот кабинеті" сервисіне өту жүзеге асырылады. Өту кезінде "Сот кабинеті" сервисінде тіркелмеген арыз беруші тіркелуді жүзеге асыруы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...231 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік органдардың электрондық құжат айналымының жүйесі арқылы электрондық құжаттарды беру, оларды тіркеу, сондай-ақ жүйенің арыз берушілерді хабардар ету тәртібі Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 236 бұйрығымен бекітілген Мемлекеттік және мемлекеттік емес ұйымдарда құжаттама жасау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33339 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1572,70 +1614,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Арыз беруші сотқа электрондық құжаттарды "Сот кабинеті" сервисінде орналастырылған электрондық нысандарды толтыру арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотқа электрондық құжаттарды беру үшін "Сот кабинеті" сервисіне авторизациялау электрондық цифрлық қолтаңба немесе жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)/бизнес сәйкестендіру нөмірі (БСН) мен пароль арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1672,70 +1714,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Арыз беруші қылмыстық іс жүргізудің немесе әкімшілік құқық бұзушылық туралы іс жүргізудің тиісті бөлімдері арқылы авторизациядан кейін мына сот сатыларының біреуін таңдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші сатыдағы сотта іс жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1826,1224 +1868,1390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сотқа берілетін құжаттар мәтін форматында (қарпі 14 Times New Roman, жоларалық жиілік) ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Арыз беруші ҚПК және Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес арыздың, шағымның, өтінішхаттың, пікірдің және басқа да құжаттардың электрондық нұсқасын толтырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының 26.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының 26.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әрбір электрондық құжат жеке файл түрінде электрондық құжаттарды беру жүйесіне жүктеледі. Файл атауы құжаттың сәйкестендірілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арыз беруші файлдарды *doc, *docx, *pdf, *xlsx форматында жүктейді. Әрбір файлдың ең үлкен мөлшері 20 мегабайттан аспауға тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көп бетті құжат біртұтас файл ретінде жүктеледі. Көп бетті құжатты жүктеу кезінде 20 мегабайттан асқан жағдайда, оны бөлуге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының 03.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жүктелгеннен кейін құжаттар арыз берушінің электрондық цифрлық қолтаңбасымен куәландырылады және автоматты түрде СО ЦЖ-ға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жіберу туралы талонды қалыптастыру электрондық құжатты жіберуді растау болып табылады, онда күні мен уақыты, бірегей нөмір, сондай-ақ жөнелтуші мен алушының деректемелері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Арызды, шағымды, өтінішхатты, пікірді және басқа да құжаттарды тіркеу, қаралу ретін және қаралу барысын "Менің істерім" қосымшасында көруге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының 26.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қажет болған жағдайда арыз беруші қажетті құжаттарды "Қосымша құжаттарды жіберу" қызметін қолдану арқылы қосымша жібереді және (немесе) "Мемлекеттік бажды қосымша төлеуді" жіберу функциясы арқылы мемлекеттік бажды қосымша төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының 26.10.2020 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Алып тасталды – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының 26.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...386 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Арыз беруші өтініш беру кезінде "Өтініш беру" бөлімін таңдауды жүзеге асырады және электрондық нысанды толтырады. Келіп түскен өтініштер Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ары қарай - ӘРПК) сәйкес қаралады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының 06.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Арыз беруші электрондық құжаттарды беру жүйесіне өтініш пен оған қоса берілетін құжаттардың файылдарын жүктейді. Файлдарды жүктеу аяқталған кезде арыз беруші түзету мүмкіндігін пайдалана отырып, енгізілген деректердің дұрыстығын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Өтініш арыз берушінің электрондық цифрлық қолтаңбасымен куәландырылғаннан кейін автоматты түрде СО ЦЖ-ға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жіберу туралы талонды қалыптастыру өтінішті беруді растау болып табылады, оның ішінде күні мен уақыты, бірегей нөмір, сондай-ақ жөнелтуші мен алушының деректемелері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Келіп түскен электрондық құжаттарды тіркеу және өңдеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Арыз беруші жіберген құжаттар СО ЦЖ-ға түскен кезде автоматты түрде кіріс құжаттың тіркеу бақылау карточкасына көшіріледі, арыз беруші бұл туралы хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сот кабинеті" сервисі арқылы келіп түскен электрондық құжаттардың өтуі туралы ақпарат (тіркеу, тіркеуден бас тарту, қарау реті) арыз берушінің жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронды құжатты "цифрлық үкімет" веб-порталы арқылы жолдаған жағдайда оның қозғалысы туралы ақпарат "цифрлық үкімет" веб-порталындағы арыз берушінің жеке кабинетіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының 06.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      19. Арыз беруші электрондық құжаттарды беру жүйесіне өтініш пен оған қоса берілетін құжаттардың файылдарын жүктейді. Файлдарды жүктеу аяқталған кезде арыз беруші түзету мүмкіндігін пайдалана отырып, енгізілген деректердің дұрыстығын тексеруді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Электронды құжатты СО ЦЖ-да аумақтық бөлімшелердің жауапты қызметкерлері бір жұмыс күні ішінде тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      20. Өтініш арыз берушінің электрондық цифрлық қолтаңбасымен куәландырылғаннан кейін автоматты түрде СО АЖ-ға беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мына жағдайларда құжаттарды тіркеуден бас тартылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      21. Жіберу туралы талонды қалыптастыру өтінішті беруді растау болып табылады, оның ішінде күні мен уақыты, бірегей нөмір, сондай-ақ жөнелтуші мен алушының деректемелері көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орналастырылған құжатты оқу мүмкін болмағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ӘРПК-ға сәйкес қаралуға жататын өтініштерді қоспағанда, құжат қайта жіберілгенде және бұрын СО ЦЖ-де тіркелгенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңбаның төлнұсқалығы сәйкес келмеген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құжат осы сотқа арналмаған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) арыздарда, шағымдарда, өтінішхаттарда және өтініштерде қосымшада көрсетілген құжаттар немесе материалдар салынбағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қоса берілген құжат таңдалған бөлімге сәйкес келмеген кезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Берілген құжаттармен танысу және оларды қараудың нәтижесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Келіп түскен электрондық құжаттарды тіркеу және өңдеу</w:t>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. "Менің істерім" бөлімінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      22. Арыз беруші жіберген құжаттар СО АЖ-ға түскен кезде автоматты түрде кіріс құжаттың тіркеу бақылау карточкасына көшіріледі, арыз беруші бұл туралы хабардар етіледі.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) берілген құжаттарды қаралғаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...51 lines deleted...]
-      23. Электронды құжатты СО АЖ-да аумақтық бөлімшелердің жауапты қызметкерлері бір жұмыс күні ішінде тіркейді.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) істерді қарау реті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...77 lines deleted...]
-      24. Мына жағдайларда құжаттарды тіркеуден бас тартылады:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот актілері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...203 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Берілген құжаттармен танысу және оларды қараудың нәтижесі</w:t>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Арыз беруші жүктелген электрондық құжаттардың көшірмелері "Сот кабинеті" сервисінде алты айдан аспайтын мерзімде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
-[...15 lines deleted...]
-      25. "Менің істерім" бөлімінде:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Осы функцияны пайдалану үшін арыз беруші "Хабарламалар" қосымшасына өтіп, тиісті хабарлауды таңдауы қажет. Мұнда хабарлама мәтінімен танысуға және сот актісін сілтеме арқылы жүктеп алуға болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3499,55 +3707,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3873,31 +4081,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>