--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b807ea" w14:textId="5b807ea">
+    <w:p w14:paraId="ad769ba" w14:textId="ad769ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2018 жылғы 13 маусымдағы № 263 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 29 маусымда № 17141 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
+      "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ақпараттық жүйелердің аудитін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -428,127 +490,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ақпарат және коммуникациялар министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -851,74 +925,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ақпараттық жүйелердің аудитін жүргізу қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 22) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және ақпараттық жүйелерге аудит жүргізу тәртібін айқындайды.</w:t>
+      1. Осы Ақпараттық жүйелердің аудитін жүргізу қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және ақпараттық жүйелерге аудит жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1509,74 +1645,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпараттық жүйенің аудитін жүргізу мерзімі ақпараттық жүйенің функционалдық күрделілігіне, құрылымдық компоненттердің (кіші бағдарламалардың) санына, оны пайдалану (жұмыс орындарын ұйымдастыру, серверлерге қол жеткізу, өңірлік (аумақтық) ақпараттық жүйені сүйемелдеу орталықтарының болуы) шарттарына, сондай-ақ тапсырыс беруші тарапынан ақпараттық жүйе аудитінің нақты мақсаттарына байланысты болады және шартта көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Мемлекеттік заңды тұлғалардың ақпараттық жүйелерінің аудитін жүргізген кезде аудиторды таңдау "Мемлекеттік сатып алу туралы" 2015 жылғы 4 желтоқсандағы Қазақстан Республикасының </w:t>
+      11. Мемлекеттік заңды тұлғалардың ақпараттық жүйелерінің аудитін жүргізген кезде аудиторды таңдау "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ақпараттық жүйелердің аудиті бойынша жұмыстар бірқатар сатылы кезеңдерді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1717,290 +1915,652 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттық қауіпсіздік жөніндегі стандарттардың ұсынымдарына және бірыңғай талаптарға сәйкестігін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттық жүйелердің компоненттерін ақпараттық зерттеп-қарау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Жасанды интеллект жүйелеріне аудит жүргізу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жасанды интеллект модельдерін оқып-үйрену үшін қолданылатын дерекнамалардың сапасы және оларды пайдаланудың құқыққа сыйымдылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "Жасанды интеллект туралы" Қазақстан Республикасы Заңының 17-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасанды интеллект жүйелерінің тыйым салынған функционалдық мүмкіндіктерінің болуы қосымша бағалануы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 13-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сараптамалық әдіспен талдау жүргізу барысында зерттеп-қарау рәсіміне қатысатын сарапшылардың тәжірибесі негізінде ақпаратты қорғау шаралары жүйесіндегі кемшіліктер анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әкімшілік, рәсімдік және физикалық қорғау шараларын қоса алғанда, ұйымдастыру деңгейінің қауіпсіздік тетіктерін бағалау үшін өлшемшарттар ретінде ҚР СТ ИСО/МЭК 27002-2015 "Ақпараттық технология. Қауіпсіздікті қамтамасыз ету әдістері мен құралдары. Ақпараттық қауіпсіздікті басқару құралдары жөніндегі қағидалар жиынтығы және ҚР СТ МЕМСТ Р 50739-2006 "Есептеу техникасының құралдары. Ақпаратқа санкцияланбаған қол жеткізуден қорғау. Жалпы техникалық талаптар" стандарттары пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ақпараттық жүйелердің компоненттерін аспаптық зерттеп-қарау кезінде компоненттер жүйенің бағдарламалық-аппараттық қамтылымының осалдықтарын анықтауға және жоюға бағытталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16-1. Дерекнамаларды пайдаланудың сапасы мен заңдылығын бағалау Қазақстан Республикасы Үкіметінің 2024 жылғы 7 қарашадағы № 925 қаулысымен бекітілген деректерді басқару </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дерекнаманың міндетті метадеректерінің болуын және дұрыстығын тексеру арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 16-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ақпараттық жүйелер аудиті нәтижелерін ресімдеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҚР СТ ИСО/МЭК 27002-2015 "Ақпараттық технология. Қауіпсіздікті қамтамасыз ету әдістері мен құралдары. Ақпараттық қауіпсіздікті басқару құралдары бойынша қағидалар жиынтығы" және ҚР СТ МЕМСТ Р 50739-2006 "Есептеу техникасының құралдары. Ақпаратқа санкцияланбаған қол жеткізуді қорғау. Жалпы техникалық талаптар" стандарттарына сәйкестігін бағалауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аспаптық зерттеп-қарау нәтижелерін шығаруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) жасанды интеллект модельдерін оқып-үйрену үшін қолданылатын дерекнамалардың сапасы және оларды пайдаланудың құқыққа сыйымдылығын бағалауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-2) "Жасанды интеллект туралы" Заңның 17-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасанды интеллект жүйелерінің тыйым салынған функционалдық мүмкіндіктерінің болуын бағалауды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұсынымдар әзірлеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z55" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қорытынды дайындауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Ақпараттық жүйенің аудиті аяқталған күннен бастап күнтізбелік 30 күннен аспайтын мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аудиторлық қорытынды (бұдан әрі – қорытынды) дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z57" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қорытынды қазақ және орыс тілдерінде екі данада жасалады, оның біреуі тапсырыс берушіге беріледі, екіншісі аудиторда қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z58" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қорытынды ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2079,68 +2639,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық жүйелердің аудитін жүргізу нәтижелері бойынша аудиторлық қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2722,55 +3282,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>