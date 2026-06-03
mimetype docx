--- v1 (2026-03-13)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16f79d2" w14:textId="16f79d2">
+    <w:p w14:paraId="e3a3fdb" w14:textId="e3a3fdb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2452,51 +2452,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3134,51 +3134,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4500,51 +4500,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5570,51 +5570,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9772,51 +9772,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11870,2156 +11870,5886 @@
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бағаны шартты түрде төмендету өлшемшартын есепке алмағанда, әлеуетті жеткізушінің конкурстық баға ұсынысы ТЖКҚ сатып алуға бөлінген соманың 80 (сексен) пайыздан төмен болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z943" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) егер сатып алу тауар өндірушілер арасында жүзеге асырылса, әлеуетті жеткізуші тауар өндіруші болып табылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1145" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әлеуетті жеткізуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әрекет етпейтін болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның тіркелуі заңды күшіне енген сот актісі негізінде жарамсыз болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оған қатысты заңды күшіне енген сот актісімен жалған белгілері бар қызметті жүзеге асыру, оның ішінде күмәнді шот-фактураларды пайдалану фактісі анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық өтінімдерді қарау хаттамасына растайтын құжаттардың электрондық көшірмелері қоса беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1146" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) Қазақстан Республикасы Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>114-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген салық есептілігі соңғы үш жылда жоқ немесе нөлдік көрсеткіштермен ұсынылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауар өндірушілер мен жылдық көлемі құндық көріністе АЕК-тің жиырма мың еселенген мөлшерінен аспайтын ТЖҚ сатып алу кезінде әлеуетті жеткізушілердің конкурстық өтінімдерін осы тармақша бойынша қабылдамауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық өтінімдерді қарау хаттамасына нөлдік көрсеткіштері бар салық есептілігін беруді растайтын мәліметтердің электрондық көшірмелері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Энергетика министрінің 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 536-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      66. Конкурстық комиссия әлеуетті жеткізушілердің конкурстық өтінімдерін қарау кезінде әлеуетті жеткізушінің қазақстандық ТЖКҚ өндірушісі мәртебесіне сәйкестігін анықтау үшін әлеуетті жеткізуші осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынған мәліметтерді ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуетті жеткізуші оның қазақстандық ТЖКҚ өндірушісі мәртебесіне сәйкестігін растайтын құжаттарды ұсынбаса, конкурстық комиссия осындай әлеуетті жеткізушінің конкурстық баға ұсынысына Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бағаны шартты төмендетуді қолданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      14-тармақша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 66-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Энергетика министрінің 30.12.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z321" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) әлеуетті жеткізуші: </w:t>
-[...19 lines deleted...]
-    </w:p>
+      67. Әлеуетті жеткізушінің конкурстық өтінімін тапсырыс берушінің конкурстық өтінімдерді ұсынудың түпкілікті мерзімін ұзартуына байланысты құжаттардың қолдану мерзімінің өтуі себебі бойынша қабылдамауға жол берілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z322" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Егер анағұрлым жақсы функционалдық және басқа да сипаттамалары бар тауарлар мен көрсетілетін қызметтер ұсынылса, сондай-ақ егер анағұрлым жақсы технологиялық шешімдер және (немесе) ең жақсы материалдардан жасалған жұмыстарды орындау ұсынылса, әлеуетті жеткізушінің техникалық ерекшелігінің конкурстық құжаттамада көрсетілген техникалық ерекшелікке сәйкес келмеуі конкурстық өтінімді қабылдамауға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z323" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Салық кодексіне</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="293"/>
+        <w:t>69. Тапсырыс беруші конкурстық өтінімдерді қарау хаттамасын тізілімде (жүйеде) қалыптастырады, оған тапсырыс берушінің электрондық цифрлық қолтаңбасы қойылады және тапсырыс берушінің тізілімде (жүйеде) ақпаратты қалыптастыру мен орналастыруға уәкілеттік берген тұлғасы оны тізілімнің (жүйенің) ашық бөлігінде орналастырады және ол мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z950" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес тапсырыс берушінің атауы мен орналасқан орнын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z951" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отырыстың өткізілетін күнін, уақыты мен орнын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z952" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конкурстық комиссия мүшелерінің тегі, аты, әкесінің аты (бар болса) көрсетілген конкурстық комиссия құрамын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z953" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ашық конкурстың нысанасын (егер ашық конкурстың нысанасына бірнеше лот кірген жағдайда, лоттардың атауларын);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z954" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әрбір лот бойынша сатып алынатын ТЖКҚ сипаттамасын, өлшем бірліктері мен шоттың мемлекетаралық сыныптауышына сәйкес өлшем бірлігін, санын (көлемін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z955" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) конкурстық өтінімдерді ұсыну күні мен уақытын көрсете отырып, конкурстық өтінімдерді ұсынған әлеуетті жеткізушілердің атауын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z956" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өзінің конкурстық өтінімін қайтарып алған әлеуетті жеткізушілердің атауын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z957" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жеке әрбір лот бойынша бөлек әлеуетті жеткізушілердің ашылған конкурстық өтінімдерінің мазмұны туралы ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z958" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қабылдамауға негіз болған себептерді көрсете отырып, конкурстық өтінімдері қабылданбаған әлеуетті жеткізушілердің атауын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z959" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) конкурстық өтінімдері ашық конкурсқа қатысуға рқсат етілген әлеуетті жеткізушілердің атауын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z960" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) салыстыру рәсімінен өту үшін әлеуетті жеткізушілердің конкурстық өтінімдерінен құралған құжаттар тізбесін (конкурстық комиссияның шешімі бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z961" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс берушінің шешімі бойынша конкурстық комиссияның мүшелерінде ұсынылған құжаттардың түпнұсқалылығына негізделген күмән туындаған кезде, конкурстық рәсімдердің жеңімпазы құжаттарды салыстыру рәсімінен өту үшін, конкурстық өтінімге қоса берілген барлық құжаттар тізбесін ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z962" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) конкурстық комиссияның шешімімен (бар болса) келіспеген жағдайда конкурстық комиссия мүшесінің (мүшелерінің) айрықша пікірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z963" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сатып алу кодын және тізілімнің (жүйенің) интернет-ресурсының мекенжайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z964" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ТЖКҚ сатып алу жүзеге асырылатын жер қойнауын пайдалануға арналған келісімшарттың (келісімшарттардың) нөмірін (нөмірлерін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z965" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық өтінімдерді қарау хаттамасының қағаз және (немесе) электрондық нұсқасына төраға және (немесе) төрағаның орынбасары, хатшы және конкурстық өтінімдерді қарау рәсіміне қатысқан барлық конкурстық комиссия мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      70. Ашық конкурсқа қатысуға рұқсат беру нәтижелері немесе қабылданбауы туралы мүдделі тұлғаларды хабардар ету тапсырыс берушінің тізілімде (жүйеде) ақпаратты қалыптастыруға және орналастыруға уәкілетті тұлғасының конкурстық өтінімдерді қарау хаттамасын тізілімде (жүйеде) орналастыру болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z340" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      71. Ашық конкурстың барлық лоттары бойынша әлеуетті жеткізушілердің ұсынылған немесе бас тартылмаған конкурстық өтінімдері тізілімде (жүйеде) жоқ болған жағдайда, ашық конкурсты өткізілмеді деп тану туралы шешім қабылданады және осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>82 тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тәртіппен ТЖКҚ сатып алу жөніндегі ашық конкурстың қорытындысын шығару хаттамасы ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z341" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-параграф. Ашық конкурстың қорытындысын шығару хаттамасын жасаумен ашық конкурстың жеңімпазын айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z342" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      72. Конкурстық өтінімдерді қарау хаттамасына қол қойылғаннан және тізілімнің (жүйенің) ашық бөлігінде орналастырылғаннан кейін, тізілімде (жүйеде) автоматты түрде конкурстық өтінімдері ашық конкурсқа қатысуға жіберілген ашық конкурсқа қатысушылардың конкурстық баға ұсыныстарын ашу, сондай-ақ конкурстық баға ұсыныстарын бағалау мен салыстырып тексеру жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z343" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Ашық конкурсқа қатысушының конкурстық баға ұсынысының бағасы ашық конкурстың (лоттың) нысанасы болып табылатын ТЖКҚ сатып алуға бөлінген сомадан асқан жағдайда, ұсынылған конкурстық баға ұсыныстары тізілімде (жүйеде) қабылданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z344" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Конкурстық баға ұсынысы ашық конкурстың шарттарына сәйкес келмейді деп қабылданбай қоймаған ашық конкурстың жалғыз әлеуетті жеткізушісі болған жағдайда, ондай әлеуетті жеткізуші жеңімпаз болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақшамен толықтыру көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту.  74-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Энергетика министрінің 30.12.2025 </w:t>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 536-н/қ</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      75. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген шарт бойынша бас тартылмаған конкурстық баға ұсыныстары тізілімде (жүйеде) бағаланады және салыстырылады және Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту бойынша өлшемшартты ескере отырып, конкурстық баға ұсынысының ең төмен бағасының негізінде ашық конкурстың жеңімпазы (лоттар бойынша) айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve">      Ескерту. 75-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z346" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      76. Ашық конкурстың жеңімпазын айқындау кезінде Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту бойынша өлшемшартты қолдануды ескере отырып, ашық конкурстың әлеуетті жеткізушілерінің конкурстық баға ұсыныстарының бағасы тең болса, артықшылық тауар өндірушіге және қазақстандық жұмыстардың, көрсетілетін қызметтердің өндірушісіне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту.  76-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...224 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="297"/>
+    </w:p>
+    <w:bookmarkStart w:name="z347" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>69. Тапсырыс беруші конкурстық өтінімдерді қарау хаттамасын тізілімде (жүйеде) қалыптастырады, оған тапсырыс берушінің электрондық цифрлық қолтаңбасы қойылады және тапсырыс берушінің тізілімде (жүйеде) ақпаратты қалыптастыру мен орналастыруға уәкілеттік берген тұлғасы оны тізілімнің (жүйенің) ашық бөлігінде орналастырады және ол мыналарды қамтиды:</w:t>
-[...322 lines deleted...]
-    <w:bookmarkEnd w:id="313"/>
+        <w:t>77. Ашық конкурстың нысанасы болып табылатын сатып алынатын ТЖКҚ елішілік құндылық бойынша ең үлкен пайызын ұсынған әлеуетті жеткізуші мынадай жағдайларда ашық конкурстың жеңімпазы болып танылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z967" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту бойынша өлшемшартты қолдануды ескере отырып, тауар өндіруші және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушілері болып табылатын ашық конкурстың әлеуетті жеткізушілерінің конкурстық баға ұсыныстарының бағалары тең болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z968" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауар өндіруші және қазақстандық ТЖКҚ өндірушілері болып табылмайтын ашық конкурстың әлеуетті жеткізушілерінің конкурстық баға ұсыныстарының бағалары тең болса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 77-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="314"/>
-[...443 lines deleted...]
-    <w:bookmarkStart w:name="z347" w:id="322"/>
+    <w:bookmarkStart w:name="z350" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>77. Ашық конкурстың нысанасы болып табылатын сатып алынатын ТЖКҚ елішілік құндылық бойынша ең үлкен пайызын ұсынған әлеуетті жеткізуші мынадай жағдайларда ашық конкурстың жеңімпазы болып танылады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z967" w:id="323"/>
+        <w:t>78. Конкурстық өтінімі ашық конкурстың басқа әлеуетті жеткізушілерінің конкурстық өтінімдерінен тізілімге (жүйеге) бұрын түскен әлеуетті жеткізуші мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z970" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Кодекстің 131-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту бойынша өлшемшартты қолдануды ескере отырып, тауар өндіруші және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушілері болып табылатын ашық конкурстың әлеуетті жеткізушілерінің конкурстық баға ұсыныстарының бағалары тең болса;</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="324"/>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде төмендету бойынша өлшемшартты қолдануды ескере отырып, конкурстық баға ұсыныстары және тауар өндіруші және қазақстандық жұмыстардың немесе қызметтердің өндірушілері болып табылатын ашық конкурстың әлеуетті жеткізушілері ұсынған ашық конкурстың нысанасы болып табылатын сатып алынатын ТЖКҚ елішілік құндылық бойынша міндеттемелердің пайыздық көрінісі тең болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z971" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конкурстық баға ұсыныстары және тауар өндіруші және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушілері болып табылмайтын ашық конкурстың әлеуетті жеткізушілері ұсынған ашық конкурстың нысанасы болып табылатын сатып алынатын ТЖКҚ елішілік құндылық бойынша міндеттемелердің пайыздық көрінісі тең болған жағдайда, ашық конкурстың жеңімпазы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 77-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 78-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="325"/>
+    <w:bookmarkStart w:name="z354" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Конкурстық комиссия ашық конкурсты мына жағдайларда өтпеген деп таниды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z355" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ұсынылған конкурстық өтінімдердің болмауына байланысты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z356" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуетті жеткізушілердің барлық конкурстық өтінімдері немесе барлық конкурстық баға ұсыныстары ашық конкурстың талаптарына сәйкес келмейтіндер ретінде қабылданбаған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z357" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Ашық конкурс өтпеді деп танылса, тапсырыс беруші мына шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z358" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаңа ашық конкурсты өткізу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бір көзден алу тәсілімен ТЖКҚ сатып алу туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80-1. 1) және 2) тармақша екінші бөлігі 31.12.2025 дейін қолданыста болды - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа ашық конкурсты өткізу кезінде конкурстық құжаттамада тауар өндірушілерден ұсынылған конкурстық өтінімдердің жоқтығын және (немесе) осы Қағидалардың 85-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшасына сәйкес жалғыз тауар өндірушінің шарт жасасудан бас тартқанын растайтын не тапсырыс беруші тауарды бір көзден алу тәсілімен сатып алу туралы шарт жасасу туралы ресми хат жібергеннен кейін 10 (он) жұмыс күні ішінде жауаптың ұсынылмағанын растайтын құжаттар қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 80-1-тармақпен толықтырылды – ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z977" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80-2. Тапсырыс беруші мына жағдайларда осы Қағидалардың 6-1-тармағының нормаларын қолданбай жаңа ашық конкурсты өткізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Тауар өндірушілер арасындағы ашық конкурс тауар өндірушілерден ұсынылған конкурстық өтінімдердің болмауы себебінен өтпеген деп танылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Жалғыз тауар өндіруші шарт жасасудан бас тартса не тапсырыс беруші осы Қағидалардың 85-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тауарды бір көзден алу тәсілімен сатып алу туралы шарт жасасу туралы ресми хат жолдағаннан кейін 10 (он) жұмыс күні ішінде жауап ұсынбаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ашық конкурсты өткізу кезінде Тауарды сатып алудың шарттары өтпеген ашық конкурстың, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) конкурстық құжаттамасының талаптарына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z981" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жаңа ашық конкурсты өткізу кезінде конкурстық құжаттамада қазақстандық тауар өндірушілерден ұсынылған конкурстық өтінімдердің жоқтығын және (немесе) осы Қағидалардың 85-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жалғыз тауар өндірушінің шарт жасасудан бас тартқанын растайтын не тапсырыс беруші тауарды бір көзден алу тәсілімен сатып алу туралы шарт жасасу туралы ресми хат жібергеннен кейін 10 (он) жұмыс күні ішінде жауаптың ұсынылмағанын растайтын құжаттар қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 80-2-тармақпен толықтырылды – ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z360" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Конкурстық баға ұсыныстарын бағалау және салыстыру қорытындылары бойынша шешім конкурстық баға ұсыныстары ашылған күнінен кешіктірмей тізілімнің (жүйенің) ашық бөлігінде тапсырыс берушінің электрондық цифрлық қолтаңбасы қойылған, ТЖКҚ сатып алу жөніндегі ашық конкурстың қорытындысын шығару хаттамасы түрінде қалыптастырылады және орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z361" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>78. Конкурстық өтінімі ашық конкурстың басқа әлеуетті жеткізушілерінің конкурстық өтінімдерінен тізілімге (жүйеге) бұрын түскен әлеуетті жеткізуші мынадай жағдайларда:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z970" w:id="326"/>
+        <w:t>82. Ашық конкурстың қорытындысын шығару хаттамасы мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z983" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес тапсырыс берушінің атауын және орналасқан орнын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z984" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашық конкурстың қорытындысын шығару күнін, уақытын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z985" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конкурс комиссиясының құрамын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z986" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тауарлардың, жұмыстар мен көрсетілетін қызметтердің бірыңғай номенклатуралық анықтамалығына сәйкес ашық конкурстың нысанасын (егер ашық конкурстың нысанасына бірнеше лот кірген жағдайда, лоттардың атауларын);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z987" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес, конкурстық баға ұсыныстары тізілімде (жүйеде) ашылған ашық конкурстың әлеуетті жеткізушілерінің атауы мен орналасқан жерінің мекенжайын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) және орналасқан орнын (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z988" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өлшем және есеп бірліктерінің мемлекетаралық сыныптауышына сәйкес өлшем бірлігін, сипатын, әрбір лот бойынша сатып алынатын ТЖКҚ санын (көлемін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z989" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) конкурстық баға ұсыныстарының бағаларын көрсете отырып, конкурстық баға ұсыныстары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген себеп бойынша қабылданбаған ашық конкурстың әлеуетті жеткізушілерінің атауын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z990" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту өлшемшартын қолдануды ескере отырып, ашық конкурстың әлеуетті жеткізушілерінің қабылданған конкурстық баға ұсыныстарының бағаларын (лоттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z991" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес, ашық конкурс жеңімпазының атауын және орналасқан жерінің мекенжайын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) және орналасқан жерін (жеке тұлғалар үшін), конкурстық баға ұсынысының бағасын (лоттар бойынша) және (немесе) ашық конкурстың нәтижесінде жеңімпаз анықталмаса, себебін көрсету (лоттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z992" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес, конкурстық баға ұсынысы ашық конкурс жеңімпазының конкурстық баға ұсынысынан кейін тәуірлеу болып табылатын екінші әлеуетті жеткізушінің атауын және орналасқан жерінің мекенжайын (заңды тұлғалар үшін) немесе тегін, атын, әкесінің атын (бар болса) және орналасқан жерін (жеке тұлғалар үшін), конкурстық баға ұсынысының бағасын (лоттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z993" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жеңімпаздың және баға ұсынысы ашық конкурс жеңімпазының конкурстық баға ұсынысынан кейін тәуірлеу болатын екінші әлеуетті жеткізушінің міндеттемелерін, әрбір лот бойынша пайызбен көрсетілген (0-ден 100-ге дейін) ұсынылатын тауарлардағы немесе жұмыстардағы немесе көрсетілетін қызметтердегі елішілік құндылық бойынша міндеттемелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z994" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сатып алу кодын және тізілімнің (жүйенің) интернет-ресурсының мекенжайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z995" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ТЖКҚ сатып алу жүзеге асырылатын жер қойнауын пайдалануға арналған келісімшарттың (келісімшарттардың) нөмірін (нөмірлерін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 82-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z375" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Тізілімнің (жүйенің) ашық бөлігінде қорытынды шығару хаттамасына қол қойылған және орналастырылған күннен кешіктірмей, тапсырыс беруші тізілімде (жүйеде) хабарлама жасап, оны жеңімпаздың электрондық пошта мекенжайына жолдайды және ол мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеңімпаздың қол қойылған ТЖКҚ сатып алу туралы шартты ұсынуына арналған мерзімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашық конкурсқа қатысу кезінде конкурстық өтінімнің құрамында ұсынылған құжаттардың электрондық көшірмелерімен салыстыру рәсімінен өту үшін, конкурстық өтінімдерді қарау хаттамасында көзделген құжаттардың түпнұсқаларының немесе нотариус куәландырған көшірмелерінің тізбесін (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТЖКҚ сатып алу туралы шартқа қол қоюға уәкілетті тұлғаға берілген сенімхаттың түпнұсқасын (көшірмесін) (егер шартқа бірінші басшы болып табылмайтын тұлға қол қойса) немесе бірінші тұлғаны тағайындау туралы бұйрықтың көшірмесін (құрылтайшылар (акционерлер) шешімінің көшірмесін) ұсыну туралы талапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағының 2) және 3) тармақшаларында көрсетілген құжаттарды қоса берумен ТЖКҚ сатып алу туралы қол қойылған шарт конкурстық құжаттамада көрсетілген тапсырыс берушінің мекенжайына хабарлама жіберілген мезеттен бастап 5 (бес) жұмыс күні ішінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті жеткізушілер – Қазақстан Республикасының бейрезиденттері үшін ТЖКҚ сатып алу туралы қол қойылған шартты және Қағидалардың осы тармағының 2) және 3) тармақшаларында көрсетілген құжаттарды 7 (жеті) жұмыс күні ішінде ұсынуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z566" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83-1. Көмірсутектер саласындағы уәкілетті орган осы Қағидалардың ережелерін түсіндіреді. Әлеуетті жеткізуші осы Қағидалардың негізінде өткізілетін конкурстардың қорытындыларына сот тәртібімен шағымдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 83-1-тармақпен толықтырылды - ҚР Энергетика министрінің 14.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z376" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жер қойнауын пайдаланушылардың және олардың мердігерлерінің көмірсутектерді барлау немесе өндіру жөніндегі операцияларды жүргізу кезінде пайдаланылатын тауарларды, жұмыстарды және көрсетілетін қызметтерді бір көзден алу тәсілімен сатып алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z377" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Өткен ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) қорытындысы бойынша бір көзден алу тәсілімен ТЖКҚ сатып алу мына жағдайларда жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z661" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ашық конкурс, бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) өткізілген кезде әлеуетті жеткізушілер ұсынған конкурстық баға ұсыныстарының болмауына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       әлеуетті жеткізушілердің барлық конкурстық өтінімдері немесе барлық конкурстық баға ұсыныстары ашық конкурстың, төмендетуге ашық конкурстың (электрондық сауда-саттық) талаптарына сәйкес келмейтін ретінде қабылданбағандықтан, өтпеді деп танылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z662" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашық конкурстың жеңімпазы деп айқындалған әлеуетті жеткізуші және (немесе) конкурстық баға ұсынысы ашық конкурс, төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) жеңімпазының конкурстық баға ұсынысынан кейін тәуірлеу болып табылатын екінші әлеуетті жеткізуші (бар болса) хабарламада белгіленген мерзімде шартты ұсынбаса немесе ТЖКҚ сатып алу туралы шарттың ережелері ТЖКҚ сатып алу туралы шарт жобасына және (немесе) жеңімпаздың және (немесе) конкурстық баға ұсынысы ашық конкурс жеңімпазының конкурстық баға ұсынысынан кейін тәуірлеу болып табылатын екінші әлеуетті жеткізушінің конкурстық өтініміне сәйкес келмесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z663" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТЖКҚ сатып алу туралы шартқа қоса берілетін құжаттардың түпнұсқалары немесе нотариус куәландырған көшірмелері ашық конкурсқа, бағаны төмендетуге бағытталған ашық конкурсқа (электрондық сауда-саттық) қатысу үшін ұсынылған құжаттардың электрондық көшірмелерімен салыстыру рәсімінен өтпесе немесе құжаттардың түпнұсқалары немесе нотариус куәландырған көшірмелері ұсынылмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z664" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) жеңімпазы және (немесе) конкурстық баға ұсынысы жеңімпаздың конкурстық баға ұсынысынан кейін тәуірлеу болып табылатын екінші әлеуетті жеткізуші (бар болса) ТЖКҚ сатып алу туралы шарт жасасып, ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етуді енгізу туралы конкурстық құжаттамада белгіленген талаптарды орындамаса, егер оның енгізілуі конкурстық құжаттамада көзделсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z665" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) жеңімпаз және конкурстық баға ұсынысы жеңімпаздың конкурстық баға ұсынысынан кейін тәуірлеу болып табылатын екінші әлеуетті жеткізуші (бар болса) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>121-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тауарды немесе жұмыстарды сатып алу туралы шарт жобасының құнының өзгеруіне байланысты тауарды немесе жұмысты сатып алу туралы шарт жасасудан бас тартса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z666" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жеткізушінің міндеттемелерді орындамауына байланысты ТЖКҚ сатып алу туралы шарт тараптардың екіжақты келісімі бойынша бұзылса. Шарт бір көзден алу тәсілімен сатып алудың қорытындысы бойынша Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген талаптармен бұрын бұзылған шарт бойынша ТЖКҚ-ның орындалмаған көлеміне жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 84-тармақ жаңа редакцияда - ҚР Энергетика министрінің 12.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85. ТЖКҚ бір көзден алу тәсілімен сатып алуға мына тізбе бойынша рұқсат етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z997" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) төтенше жағдайлардың салдарын оқшаулау және (немесе) жою, аварияларды жою үшін, сондай-ақ бірінші, екінші және үшінші деңгейдегі мұнайдың авариялық төгілуінің салдарын жоюды қамтамасыз ету бойынша ТЖКҚ сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z998" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сатып алынатын ТЖКҚ-ға қатысты айрықша құқықтарға ие тұлғадан зияткерлік меншік объектілері болып табылатын ТЖКҚ сатып алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z999" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақ көмірсутектерді өндіру кезеңінде жер қойнауын пайдаланушылардың ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыруы мақсатында қолданылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1000" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) істен шығуы өндірістік циклдің тоқтауына әкеп соғатын жабдықтардың, механизмдердің, агрегаттардың, шығыс материалдарының істен шығуы кезінде ТЖКҚ сатып алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1001" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс беруші бір көзден алу тәсілімен сатып алу қорытындысының хаттамасына жабдықтың істен шығуы туралы актіні қоса береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1002" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өндірістік қуаттары қалдықтарды олардың түзілу көзінен барынша аз тасымалдауды қамтамасыз ететін, шаруашылық қызмет процесінде әлеуетті жеткізушіде түзілетін қалдықтарды қайта өңдеу және (немесе) жою және (немесе) орналастыру және (немесе) тасымалдау және (немесе) кәдеге жарату жұмыстарын сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1003" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өндірістік қуаттары моноқалаларда орналасқан және жалғыз қала құраушы кәсіпорын тапсырыс берушінің кәсіпорны болып табылатын, моноқалаларда тіркелген қазақстандық ТЖКҚ өндірушілерінен ТЖКҚ сатып алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1004" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарды жеткізу (жұмыстарды орындау, қызметтерді көрсету) орны моноқала болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1005" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) далалық географиялық-геофизикалық зерттеулерге және (немесе) осындай зерттеулердің алынған деректерін өңдеуге және түсіндіруге, "толық аяқталған" ұңғымаларды салуға, "толық аяқталған" ұңғымаларды салу кезінде жұмыстар мен көрсетілетін қызметтердің жиынтығына кіретін жекелеген жұмыстар мен көрсетілетін қызметтерге жататын көмірсутектерді барлау жобаларына арналған жұмыстар және (немесе) көрсетілетін қызметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1006" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) газ кен орнын жайластыру шеңберінде газды кешенді дайындау қондырғысының құрылысына арналған ТЖКҚ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1007" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жобалық-іздестіру жұмыстары және ұңғымаларды жайластыру үшін және дайындық кезеңінде шикі газды дайындау және қайта өңдеу мақсатында газды қайта өңдеу қуаттарына немесе газ дайындау қондырғыларына дейін тасымалдауға арналған ТЖКҚ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1008" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) офтейк-келісімшарттар шеңберінде өндірілген, сондай-ақ осы тауарларды өндірушілерден осындай тауарларды, жұмыстар мен көрсетілетін қызметтерді (шеф-монтаждау, монтаждау немесе іске қосу-баптау жұмыстары) өндіруге ілеспе тауарлар, сондай-ақ келісімшарттық сатып алу шарты шеңберінде "Өнеркәсіптік саясат туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тауарлардың бекітілген тізбесі негізінде өндірілген тауарларды сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1009" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жобалау, жобаға дейінгі құжаттаманы әзірлеген жеткізушіден жобалау, жобаға дейінгі құжаттамасына өзгерістер мен толықтырулар енгізу жөніндегі көрсетілетін қызметтерді сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) 31.12.2025 дейін қолданыста болды - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) 31.12.2025 дейін қолданыста болды - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1015" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ОТӨ тізілімінде сатып алынатын тауардың жалғыз өндірушісінің болуы, егер ол өндірген тауар тапсырыс беруші белгілеген техникалық сипаттамаларға сәйкес келген жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1016" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ҚТӨ тізілімінде сатып алынатын тауардың жалғыз өндірушісінің болуы, егер ол өндірген тауар тапсырыс беруші белгілеген техникалық сипаттамаларға сәйкес келген жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1017" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сатып алынатын тауарлар Қазақстан Республикасының аумағында өндірілмеген жағдайда, тауарды өндірушіден шетелден шыққан тауарлар. Шарт бес жылға дейінгі мерзімге жасалады және оның Қазақстан Республикасының аумағында өндірілуін қамтамасыз ететін тауарды өндіруші ұсынған ұсынылып отырған тауарды оқшаулау бағдарламасын қамтиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1018" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жобалық және жоба алдындағы құжаттаманы әзірлеген жеткізушіден кен орнын игерудің талдауын құрастыру бойынша көрсетілтін қызметтерді сатып алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 85-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z396" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      86. ТЖКҚ осы Қағидалардың 84-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бір көзден алу тәсілімен сатып алынған кезде, ТЖКҚ сатып алудың шарттары өтпеген ашық конкурстың, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) конкурстық құжаттама талаптарына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ТЖКҚ осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>84-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2), 3), 4), 5), 6) тармақшаларына сәйкес бір көзден алу тәсілімен сатып алынған кезде, ТЖКҚ сатып алудың шарттары қорытындысы бойынша бір көзден сатып алу жүзеге асырылатын ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттықтың) конкурстық құжаттамасының талаптарына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>84-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ТЖКҚ-ны сатып алу кезінде әлеуетті жеткізуші ТЖКҚ сатып алу туралы шартты жасау алдында тапсырыс берушіге осы Қағидалардың 84-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтпеген ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) талаптарына сәйкес немесе Қағидалардың 84-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оның қорытындысы бойынша бір көзден сатып алу жүзеге асырылған ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) талаптарына сәйкес электрондық түрде конкурстық өтінімді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық өтінімді әлеуетті жеткізушілер конкурстық құжаттама тілінде ұсынады. Әлеуетті жеткізуші конкурстық өтінімді қамтамасыз етуді енгізуді растайтын құжатты ұсынбайды (конкурстық құжаттамада конкурстық өтінімді қамтамасыз етуді енгізу туралы талап болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  86-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Егер ТЖКҚ сатып алу осы Қағидалардың 6-тармағының 1), 3) тармақшаларына сәйкес осы Қағидаларды бұза отырып өткізілген болса, осы Қағидалардың 84-тармағына сәйкес ТЖКҚ сатып алудың бір көзден алу тәсілі қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтпеген ашық конкурстың, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) қорытындысы бойынша, осы Қағидалардың 65-тармағының 6), 7), 10), 11), 13) 14) тармақшаларына сәйкес барлық әлеуетті жеткізушілердің конкурстық өтінімдері қабылданбаған жағдайларды қоспағанда, Тапсырыс беруші өтпеген ашық конкурсқа, бағаны төмендетуге бағытталған ашық конкурсқа (электрондық сауда-саттық) қатыспаған жеткізушіден ТЖКҚ бір көзден сатып алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс беруші осы Қағидалардың 65-тармағының 15) тармақшасында көзделген негіз бойынша конкурстық өтінімі қабылданбаған әлеуетті өнім берушіден өткізілмеген ашық конкурстың, бағаны төмендетуге арналған ашық конкурстың (электрондық сауда-саттықтың) қорытындылары бойынша бір көзден алу тәсілімен ТЖКҚ сатып алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 87-тармақ жаңа редакцияда - ҚР Энергетика министрінің 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 536-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z398" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Бір көзден алу тәсілімен біртекті болып табылмайтын ТЖКҚ-ны сатып алуды жүзеге асыру кезінде тапсырыс берушіге қорытынды шығару хаттамасында мұндай ТЖКҚ-ны міндетті түрде лоттарға бөле отырып, көрсетілген тәсілмен бірыңғай ТЖКҚ-ны сатып алуды ұйымдастыруға және өткізуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір көзден алу тәсілімен біртекті ТЖКҚ-ның бірнеше түрін сатып алу ТЖКҚ-ны олардың біртекті түрлері бойынша лоттарға бөлу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>89. Бір көзден алу тәсілімен ТЖКҚ сатып алудың қорытындыларын шығару хаттамасын тапсырыс берушінің тізілімде (жүйеде) ақпаратты қалыптастыруға және орналастыруға уәкілеттік берген тұлғасы қалыптастырады, оған тапсырыс берушінің электрондық цифрлық қолтаңбасы қойылады және ТЖКҚ сатып алу туралы шарт жасалғаннан кейін жеті жұмыс күнінен кешіктірмей тізілімнің (жүйенің) ашық бөлігінде орналастырылады, мына мәліметтерді көрсете отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1020" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес тапсырыс берушінің атауы мен орналасқан орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z1021" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ТЖКҚ осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сатып алынған жағдайда, бір көзден алу тәсілімен сатып алуды қолдану негіздемесінің электрондық көшірмесін қоса беріп, бір көзден алу тәсілімен ТЖКҚ сатып алудың негіздемесі (бір көзден алу тәсілімен ТЖКҚ сатып алудың нысанасына бірнеше лот кірсе, әрбір лот бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1022" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тауарлардың, жұмыстар мен көрсетілетін қызметтердің бірыңғай номенклатуралық анықтамалығына сәйкес бір көзден алу тәсілімен сатып алудың нысанасы (егер бір көзден алу тәсілімен сатып алудың нысанасына бірнеше лот кірсе, лоттардың атаулары және нөмірлері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1023" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әрбір лот бойынша сатып алынатын ТЖКҚ сипаттамасы, өлшем және есеп бірліктерінің мемлекетаралық сыныптауышына сәйкес өлшем және есеп бірлігі, саны (көлемі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z1024" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әрбір лот бойынша тауарларды жеткізу немесе жұмыстарды орындау, немесе қызметтерді көрсету мерзімдері мен орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z1025" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әлеуетті жеткізушінің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1026" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әрбір лот бойынша, ҚҚС есепке алмағанда, теңгемен көрсетілген, ұсынылатын ТЖКҚ-ға әлеуетті жеткізушінің ұсынған бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1027" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әрбір лот бойынша, ҚҚС есепке алмағанда, теңгемен көрсетілген, тауарларды сатып алуға, жұмыстарды орындауға немесе қызметтерді көрсетуге бөлінген сома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1028" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әрбір лот бойынша пайызбен көрсетілген (0-ден 100-ге дейін), әлеуетті жеткізушінің ұсынылатын ТЖКҚ-дағы елішілік құндылық бойынша міндеттемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1029" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сатып алу коды және тізілімнің (жүйенің) интернет-ресурсының мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1030" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ТЖКҚ сатып алу жүзеге асырылатын жер қойнауын пайдалануға арналған келісімшарттың (келісімшарттардың) нөмірі (нөмірлері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1031" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қағидалардың 84-тармағына сәйкес олардың қорытындылары бойынша бір көзден сатып алу өткізілетін ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) сатып алу коды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1032" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес, өтпеген ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) конкурстық құжаттамасының талаптарына сәйкес келетін жеткізушінің конкурстық өтінімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1033" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімде (жүйеде) қалыптастырылған бір көзден алу тәсілімен ТЖКҚ сатып алудың қорытындыларын шығару хаттамасының қағаз және (немесе) электрондық данасына тапсырыс берушінің бірінші басшысы немесе тапсырыс берушінің уәкілетті өкілі қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 89-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жер қойнауларын пайдаланушылардың және олардың мердігерлерінің көмірсутектерді барлау немесе өндіру жөніндегі операцияларды жүргізу кезінде тауарларды, жұмыстарды және көрсетілетін қызметтерді бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен сатып алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен ТЖКҚ сатып алу рәсімдері конкурстық баға ұсыныстарын ұсыну және жеңімпазды айқындау рәсімдерін қоспағанда, ашық конкурстың рәсімдеріне сай келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z7" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91. Төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен ТЖКҚ сатып алуға жіберілген әлеуетті жеткізушілер тізілімде (жүйеде) лотқа конкурстық баға ұсыныстарын береді және оларға электрондық цифрлық қолтаңба қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық баға ұсыныстарын беру мерзімі – егер конкурстық құжаттамада одан қысқа мерзім көзделмесе, тізілімнің (жүйенің) ашық бөлігінде конкурстық өтінімдерді қарау хаттамасы орналастырылған мезеттен және тізілім (жүйе) баға ұсыныстарын орналастыруға жіберілген әлеуетті жеткізушілерге автоматты түрде хабарламаларды жіберген мезеттен бастап қырық сегіз сағат. Конкурстық баға ұсыныстарын беру мерзімі осы тармақтың соңғы абзацында жазылған талаптарды ескере отырып, Астана қаласының уақыты бойынша сағат 9-00-ден 20-00-ге дейінгі кезеңде кем дегенде бес сағатқа белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен конкурстық өтінімдерді қарау хаттамасы сауда-саттықты өткізуге қажетті уақытты ескере отырып, "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және (немесе) мереке күндеріне түспейтін және олармен бөлінбейтін жұмыс күндері тізілімнің (жүйенің) ашық бөлігінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуетті жеткізушінің баға ұсынысы төмендетуге бағытталған сауда-саттықтың ағымдағы ең төмен бағасы болып табылса, ол бағаны төмендетуге ұсыныс бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті жеткізушілер ұсынылатын ұсыныстардың санын шектемей, төмендетуге бағытталған сауда-саттыққа рұқсат беру рәсімінің қорытындысы бойынша берілген шартты жеңілдікті (тендер тәсілімен сатып алу кезінде) ескере отырып, сатып алу веб-порталы төмендетуге бағытталған сауда-саттықтың бастапқы бағасынан белгілейтін төмендетуге бағытталған қадам шегінде бағаны төмендетуге бағытталған ұсыныстар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде төмендету өлшемшартын есепке алмағанда, бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен ТЖКҚ сатып алуға қатысуға жіберілген әлеуетті жеткізушілерге ТЖКҚ сатып алуға бөлінген соманың 80 % (сексен пайыздан) төмен баға ұсыныстары берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 91-тармақ жаңа редакцияда – ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z419" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Әлеуетті жеткізуші ұсынатын конкурстық баға ұсыныстарының саны шексіз, әлеуетті жеткізуші өз баға ұсынысын төмендету жағына қарай көп мәрте өзгерте алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z420" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) әлеуетті жеткізушілері шартты бағаны ескере отырып конкурстық баға ұсыныстарын және атауы көрсетілмеген қатысып отырған әлеуетті жеткізушілердің санын көре алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z421" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Сауда-саттық жабылғанға дейін үш минуттың ішінде әлеуетті жеткізушілердің біреуі ең төменгі жаңа конкурстық баға ұсынысын енгізсе, сауда-саттықтың жабылу уақыты автоматты түрде он бес минутқа, бірақ үш реттен артық емес ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z422" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      95. Конкурстық баға ұсыныстарын бағалау және салыстырып тексеру тізілімде (жүйеде) жүзеге асырылады, және Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту бойынша өлшемшартты ескере отырып, конкурстық баға ұсынысының ең төменгі бағасы негізінде жеңімпаз анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 95-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z423" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      96. Бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен ТЖКҚ сатып алудың жеңімпазын анықтау кезінде, ТЖКҚ сатып алуға қатысқан әлеуетті жеткізушілердің конкурстық баға ұсыныстары тең болса, Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту бойынша өлшемшартты қолдануды ескере отырып, артықшылық тауар өндірушіге және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушісіне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z424" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>97. Бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) нысанасы болып табылатын, сатып алынатын ТЖҚК елішілік құндылық бойынша міндеттемелердің ең үлкен пайызын ұсынған әлеуетті жеткізуші мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z1035" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Кодекстің 131-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген бағаны шартты түрде төмендету бойынша өлшемшартты қолдануды ескере отырып, конкурстық баға ұсыныстары және тауар өндіруші және қазақстандық жұмыстардың немесе қызметтердің өндірушілері болып табылатын ашық конкурстың әлеуетті жеткізушілері ұсынған ашық конкурстың нысанасы болып табылатын сатып алынатын ТЖКҚ елішілік құндылық бойынша міндеттемелердің пайыздық көрінісі тең болған;</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="327"/>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде азайту бойынша өлшемшартты қолдануды ескере отырып, тауар өндірушілер және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушілері болып табылатын әлеуетті жеткізушілердің конкурстық баға ұсыныстарының бағалары тең болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z1036" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауар өндірушілер және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушілері болып табылмайтын әлеуетті жеткізушілердің конкурстық баға ұсыныстарының бағалары тең болса, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 78-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 97-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="328"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z355" w:id="329"/>
+    <w:bookmarkStart w:name="z427" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) ұсынылған конкурстық өтінімдердің болмауына байланысты; </w:t>
-[...80 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>98. Конкурстық баға ұсынысы әлеуетті жеткізушілердің конкурстық баға ұсыныстарынан бұрын түскен әлеуетті жеткізуші мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z1038" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты түрде төмендету бойынша өлшемшартты қолдануды ескере отырып, конкурстық баға ұсыныстарының бағалары және тауар өндірушлері және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушілері болып табылатын әлеуетті жеткізушілер ұсынған бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) нысанасы болып табылатын сатып алынатын ТЖҚК елішілік құндылық бойынша міндеттемелердің пайыздық көрінісі тең болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z1039" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конкурстық баға ұсыныстары және тауар өндірушлері және қазақстандық жұмыстардың немесе көрсетілетін қызметтердің өндірушілері болып табылмайтын әлеуетті жеткізушілер ұсынған бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) нысанасы болып табылатын сатып алынатын ТЖҚК елішілік құндылық бойынша міндеттемелердің пайыздық көрінісі тең болған кезде бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 98-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z431" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Конкурстық комиссия бағаны төмендетуге бағытталған ашық конкурсты (электрондық сауда-саттық) мына жағдайларда өтпеген деп таниды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) ұсынылған конкурстық өтінімдердің, конкурстық баға ұсыныстарының болмауына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуетті жеткізушілердің барлық конкурстық өтінімдері немесе барлық конкурстық баға ұсыныстары бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) талаптарына сәйкес келмейтіндер ретінде қабылданбаған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">80-1. 1) және 2) тармақша екінші бөлігі 31.12.2025 дейін қолданыста болды - ҚР Энергетика министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">100-1. 1) және 2) тармақша 31.12.2025 дейін қолданыста болды - ҚР Энергетика министрінің 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  бұйрығымен.</w:t>
+        <w:t xml:space="preserve">  бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1043" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаны төмендетуге бағытталған ашық конкурсты (электрондық сауда-саттық) өткізу кезінде ТЖКҚ сатып алу шарттары өтпеген ашық конкурстың, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) конкурстық құжаттамасының талаптарына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 80-1-тармақпен толықтырылды – ҚР Энергетика министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 100-1-тармақпен толықтырылды – ҚР Энергетика министрінің 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z977" w:id="333"/>
-[...34 lines deleted...]
-      1) Тауар өндірушілер арасындағы ашық конкурс тауар өндірушілерден ұсынылған конкурстық өтінімдердің болмауы себебінен өтпеген деп танылса;</w:t>
+    <w:bookmarkStart w:name="z1044" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-2. Тапсырыс беруші мына жағдайларда осы Қағидалардың 6-1-тармағының нормаларын қолданбай, бағаны төмендетуге бағытталған жаңа ашық конкурсты (электрондық сауда-саттық) өткізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Тауар өндірушілер арасындағы бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) қазақстандық тауар өндірушілерден ұсынылған конкурстық өтінімдердің болмауы себебінен өтпеген деп танылса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Жалғыз тауар өндіруші шарт жасасудан бас тартса не тапсырыс беруші осы Қағидалардың 85-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -14031,6395 +17761,2347 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тауарды бір көзден алу тәсілімен сатып алу туралы шарт жасасу туралы ресми хат жолдағаннан кейін 10 (он) жұмыс күні ішінде жауап ұсынбаса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ашық конкурсты өткізу кезінде Тауарды сатып алудың шарттары өтпеген ашық конкурстың, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) конкурстық құжаттамасының талаптарына сәйкес келеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z981" w:id="334"/>
+      Бағаны төмендетуге бағытталған ашық конкурсты (электрондық сауда-саттық) өткізу кезінде ТЖКҚ сатып алу шарттары өтпеген ашық конкурстың, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) конкурстық құжаттамасының талаптарына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1048" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жаңа ашық конкурсты өткізу кезінде конкурстық құжаттамада қазақстандық тауар өндірушілерден ұсынылған конкурстық өтінімдердің жоқтығын және (немесе) осы Қағидалардың 85-тармағының </w:t>
+      Жаңа бағаны төмендетуге бағытталған ашық конкурсты (электрондық сауда-саттық) өткізу кезінде конкурстық құжаттамада тауар өндірушілерден ұсынылған конкурстық өтінімдердің жоқтығын және (немесе) осы Қағидалардың 85-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалғыз тауар өндірушінің шарт жасасудан бас тартқанын растайтын не тапсырыс беруші тауарды бір көзден алу тәсілімен сатып алу туралы шарт жасасу туралы ресми хат жібергеннен кейін 10 (он) жұмыс күні ішінде жауаптың ұсынылмағанын растайтын құжаттар қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 80-2-тармақпен толықтырылды – ҚР Энергетика министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 100-2-тармақпен толықтырылды – ҚР Энергетика министрінің 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z360" w:id="335"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z361" w:id="336"/>
+    <w:bookmarkStart w:name="z437" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>82. Ашық конкурстың қорытындысын шығару хаттамасы мыналарды қамтиды:</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z989" w:id="343"/>
+        <w:t>101. Конкурстық баға ұсыныстарын ашу күнінен кешіктірмей конкурстық баға ұсыныстарын бағалаудың және салыстырудың қорытындысы бойынша шешім тапсырыс берушінің ақпаратты тізілімде (жүйеде) қалыптастыруға және орналастыруға уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған, бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен ТЖКҚ сатып алудың қорытындысын шығару хаттамасы түрінде тізілімнің (жүйенің) ашық бөлігінде қалыптастырылады және жарияланады, онда мыналар көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z1050" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес тапсырыс берушінің атауы мен орналасқан орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z1051" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) қорытындысын шығару күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z1052" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) нысанасы (егер бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) нысанасына бірнеше лот кірген жағдайда, лоттардың атаулары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z1053" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) конкурстық комиссия құрамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1054" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әрбір лот бойынша сатып алынатын ТЖКҚ сипаттамасы, өлшем бірліктер мен шоттың мемлекетаралық сыныптауышына сәйкес өлшем бірлігі, саны (көлемі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z1055" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) әлеуетті жеткізушілерінің атауы мен нақты орналасқан орны (заңды тұлғалар үшін) немесе әкімшілік-аумақтық объектілердің сыныптауышына сәйкес тегі, аты, әкесінің аты (бар болса), заңды мекенжайы (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z1056" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) конкурстық баға ұсыныстарының бағаларын көрсете отырып, конкурстық баға ұсыныстары осы Қағидалардың </w:t>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+      7) Кодекстің 131-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағаны шартты төмендету бойынша өлшемшарттарын қолдануды ескере отырып, бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) әлеуетті жеткізушілерінің конкурстық баға ұсыныстарының бағалары (лоттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z1057" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бағаны төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) жеңімпазының атауы (заңды тұлғалар үшін) немесе тегі, аты, әкесінің аты (бар болса) (жеке тұлғалар үшін) және конкурстық баға ұсынысының бағасы (лоттар бойынша), егер нәтижесінде жеңімпаз айқындалмаса, себебін көрсету (лоттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z1058" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) конкурстық баға ұсынысы бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазының конкурстық баға ұсынысынан кейін тәуірлеу болып табылатын екінші әлеуетті жеткізушінің атауы (заңды тұлғалар үшін) немесе тегі, аты, әкесінің аты (бар болса) (жеке тұлғалар үшін), конкурстық баға ұсынысының бағасы (лоттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z1059" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ТЖКҚ-дағы елішілік құндылық бойынша міндеттемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z1060" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сатып алу коды және тізілімнің (жүйенің) интернет-ресурсының мекенжайы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 101-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Тізілімнің (жүйенің) ашық бөлігінде қорытынды шығару хаттамасына қол қойылған және орналастырылған күннен кешіктірмей, тапсырыс беруші тізілімде (жүйеде) хабарлама жасап, жеңімпаздың электрондық пошта мекенжайына жолдайды және ол мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеңімпаздың қол қойылған ТЖКҚ сатып алу туралы шартты ұсынуына арналған мерзімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашық конкурсқа қатысу кезінде конкурстық өтінімнің құрамында ұсынылған құжаттардың электрондық көшірмелерімен салыстыру рәсімінен өту үшін, конкурстық өтінімдерді қарау хаттамасында көзделген құжаттардың түпнұсқаларының немесе нотариус куәландырған көшірмелерінің тізбесін (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТЖКҚ сатып алу туралы шартқа қол қоюға өкілетті тұлғаға берілген сенімхаттың түпнұсқасын (көшірмесін) (егер шартқа бірінші басшы болып табылмайтын тұлға қол қойса) немесе бірінші тұлғаны тағайындау туралы бұйрықтың көшірмесін (құрылтайшылар (акционерлер) шешімінің көшірмесін) ұсыну туралы талапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағының 2) және 3) тармақшаларында көрсетілген құжаттарды қоса бере отырып, ТЖКҚ сатып алу туралы қол қойылған шарт конкурстық құжаттамада көрсетілген тапсырыс берушінің мекенжайына хабарлама жіберілген мезеттен бастап 5 (бес) жұмыс күні ішінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті жеткізушілер – Қазақстан Республикасының бейрезиденттері үшін ТЖКҚ сатып алу туралы қол қойылған шартты және Қағидалардың осы тармағының 2) және 3) тармақшаларында көрсетілген құжаттарды 7 (жеті) жұмыс күні ішінде ұсынуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 102-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z450" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алу туралы шарттың орындалуын қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z451" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етуді жеңімпаз оның өзімен жасалған ТЖКҚ сатып алу туралы шарт бойынша өз міндеттемелерін уақтылы, толық және тиісті түрде орындайтындығының кепілдігі ретінде, конкурстық құжаттамада көзделген жағдайларда енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер конкурстық құжаттамада және шарт жобасында басқа ұзағырақ мерзім көзделмесе, шарттың орындалуын қамтамасыз ету ТЖКҚ сатып алу туралы шартты жасасқан күннен бастап он жұмыс күні ішінде енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Энергетика министрінің 14.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z453" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Тапсырыс берушіге шарт сомасынан үш пайыздан артық болатын ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етудің мөлшерін белгілеуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z454" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Шарттың орындалуын қамтамасыз ету мынадай тәсілдердің бірімен енгізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z455" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тапсырыс берушінің банк шотына енгізілетін кепілді ақшалай жарнасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z456" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының бір немесе бірнеше екінші деңгейдегі банктерінің банктік кепілдігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z457" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарттың орындалуын қамтамасыз етуді енгізу тәсілін таңдауды ТЖКҚ жеткізушісі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z458" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Жеткізуші шарт бойынша міндеттемелер толық орындалғанға дейін үшінші тұлғаларда енгізілген кепілдікті ақшалай жарнаның барлығын не бір бөлігін талап ету құқығының туындауына әкелетін іс-қимылдарды жасамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z459" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Тапсырыс беруші шарт бойынша міндеттемелер толық орындалғанға дейін жеткізуші енгізген кепілді ақшалай жарнаны пайдаланбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z460" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Осы Қағидалардың осы тарауында көзделген ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етуді енгізу туралы ережелері мүгедектердің қоғамдық ұйымдарына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алынатын тауардың тауар өндірушілері арасында сатып алу өткізілген кезде, тапсырыс беруші шарттың орындалуын қамтамасыз ету мөлшерін тауарды сатып алуға арналған конкурстық құжаттамада көзделген соманың бір пайызынан (1%) артық мөлшерін белгілемейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 109-тармақ жаңа редакцияда – ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z461" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Егер жеткізуші өзімен жасалған ТЖКҚ сатып алу туралы шарт бойынша өз міндеттемелерін орындамаса, тапсырыс беруші ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етуді қайтармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z462" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. ТЖКҚ жеткізушісі онымен жасалған ТЖКҚ сатып алу туралы шарт бойынша міндеттемелерді тиісті түрде орындамаған жағдайда, тапсырыс беруші ТЖКҚ сатып алу туралы шартты орындауды қамтамасыз ету сомасынан шартта көзделген тұрақсыздық айыбының сомасын ұстап қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z463" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етудің қалған сомасы шартта көзделген ТЖКҚ қабылдау-тапсыру актілеріне қол қойылған күннен бастап он жұмыс күні ішінде жеткізушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z464" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Тапсырыс беруші жеткізушіге ол енгізген ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етуді, онымен жасалған ТЖКҚ сатып алу туралы шарт бойынша өз міндеттемелерін уақтылы, толық және тиісті түрде орындаған жағдайда, он жұмыс күні ішінде қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z558" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-1-тарау. Әлеуетті жеткізушілер ашық конкурсқа, төмендетуге бағытталған ашық конкурсқа (электрондық сауда-саттыққа) қатысуға арналған конкурстық өтінімнің құрамында ұсынған құжаттарды олардың сәйкес келуі тұрғысынан салыстырып-тексеру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) Кодекстің 131-бабының </w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="349"/>
+      Ескерту. Қағида 5-1-тараумен толықтырылды - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z559" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112-1. Конкурстық комиссияның мүшелерінде ұсынылған құжаттардың түпнұсқалылығына дәлелді күмән туындаса құжаттарды салыстырып-тексеру рәсімі тапсырыс берушінің шешімі бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z560" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      112-2. Ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазы болып танылған әлеуетті жеткізуші хабарлама жіберілген сәттен 5 (бес) жұмыс күнінен немесе 7 (жеті) жұмыс күнінен аспайтын мерзімде (Қазақстан Республикасының бейрезиденттері болып табылатын әлеуетті жеткізушілер үшін) осы Қағидалардың 102-тармағына сәйкес тапсырыс беруші конкурстық өтінімдерді қарау хаттамасында көрсетілген немесе ол ашық конкурсқа, төмендетуге бағытталған ашық конкурсқа (электрондық сауда-саттық) қатысуға арналған конкурстық өтінімнің құрамында орналастырған құжаттардың түпнұсқаларын немесе нотариус куәландырған көшірмелерін салыстырып-тексеру рәсімі үшін ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z561" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112-3. Конкурстық комиссия әлеуетті жеткізуші құжаттарды ұсынған күннен бастап 5 (бес) жұмыс күнінен аспайтын мерзімде құжаттардың түпнұсқаларын және (немесе) нотариус куәландырған көшірмелерін олардың әлеуетті жеткізуші конкурстық өтінімнің құрамында ұсынған электрондық көшірмелерге сәйкес келуі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ашық конкурсқа, бағаны төмендетуге бағытталған ашық конкурсқа (электрондық сауда-саттық) қатысу үшін ұсынылған құжаттардың электрондық көшірмелерімен салыстырып-тексеру рәсімі үшін әлеуетті жеткізуші конкурстық құжаттамада және осы Қағидалардың 41-тармағында көзделмеген қосымша құжаттарды ұсынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z562" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112-4. Тапсырыс беруші салыстырып-тексеру рәсімінен өту үшін ұсынылған құжаттарды әлеуетті жеткізушілерге қайтарады. Бұл ретте, тапсырыс беруші салыстыру рәсімінен өту үшін әлеуетті жеткізушілерге ұсынылған құжаттардың көшірмелерін қалдыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z563" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112-5. Құжаттарды салыстырып-тексерудің қорытындысы бойынша шешім осы Қағидалардың 112-3-тармағында көрсетілген мерзім аяқталған күннен 1 (бір) жұмыс күнінен кешіктірмей тапсырыс берушінің тізілімде (жүйеде) ақпаратты қалыптастыру мен орналастыруға уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған құжаттарды салыстыру хаттамасы ретінде тізілімнің (жүйенің) ашық бөлігінде қалыптастырылады және жарияланады, мынадай мәліметтерді көрсете отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік-аумақтық объектілердің сыныптауышына сәйкес тапсырыс берушінің атауы мен орналасқан орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) мәні (егер төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен ТЖКҚ сатып алудың мәніне бірнеше лот кірсе және салыстыру бірнеше лот бойынша жүргізілсе, лоттардың атаулары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конкурстық комиссияның құрамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ашық конкурс, төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) жеңімпазының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жеңімпаз ұсынған құжаттардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) салыстырып-тексеру рәсімінің қорытындысын шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сатып алу коды және тізілім (жүйе) интернет-ресурсының мекенжайы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Көмірсутектерді барлау және өндіру жөніндегі операцияларды жүргізу кезінде тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алу туралы шарт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z466" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      113. ТЖКҚ сатып алу туралы шарт конкурстық құжаттамадағы ТЖКҚ сатып алу туралы шарт жобасына және жеңімпаздың конкурстық өтініміне сәйкес жасалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z467" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. ТЖКҚ сатып алу туралы шарт ашық конкурстың немесе бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазы ҚҚС төлеушісі болып табылмаған немесе жеткізілетін тауарға, орындалатын жұмысқа, көрсетілетін қызметке Қазақстан Республикасының заңнамасына сәйкес ҚҚС салынбаған жағдайларды қоспағанда, ашық конкурстың немесе бағаны төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазы ұсынған, оған ҚҚС есептелген бағаны қамтуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z468" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Егер ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазы болып танылған әлеуетті жеткізуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЖКҚ сатып алу шартын хабарламада белгіленген мерзімде ұсынбаса немесе ТЖКҚ сатып алу туралы шарттың ережелері ТЖКҚ сатып алу туралы шарт жобасының және (немесе) жеңімпаздың конкурстық өтінімінің талаптарына сәйкес келмесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ашық конкурсқа, төмендетуге бағытталған ашық конкурсқа (электрондық сауда-саттық) қатысу үшін ұсынылған құжаттардың электрондық көшірмелерімен салыстыру рәсімінен өтпеген, ТЖКҚ сатып алу туралы шартқа қоса берілетін құжаттардың түпнұсқаларын немесе нотариус куәландырған көшірмелерін ұсынса немесе құжаттардың түпнұсқалары немесе нотариус куәландырған көшірмелері ұсынылмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЖКҚ сатып алу туралы шартты жасап, конкурстық құжаттамада ТЖКҚ сатып алу туралы шарттың орындалуын қамтамасыз етуді енгізу туралы белгіленген талаптарды орындамаса (егер шарттың орындалуын қамтамасыз ету конкурстық құжаттамада көзделсе), тапсырыс беруші ашық конкурстың, төмендетуге бағытталған ашық конкурстың (электрондық сауда-саттық) жеңімпазына шартты жасасудан (орындаудан) бас тарту үшін негіз болған себептерді түсіндірумен, осындай бас тартуды қамтитын хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 82-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 115-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z375" w:id="350"/>
-[...108 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z474" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Шартты жасасудан (орындаудан) бас тартуды қамтитын тапсырыс берушінің хабарламасы ТЖКҚ сатып алу туралы шартты осы Қағидалардың 83, 102, 112-1, 112-2, 112-3, 112-4, 112-5, 115-тармақтарында көзделген тәртіппен конкурстық баға ұсынысы жеңімпаздың конкурстық баға ұсынысынан кейін тәуірлеу болып табылатын екінші әлеуетті жеткізушімен жасасу үшін негіздеме немесе жаңа ашық конкурсты, бағаны төмендетуге бағытталған ашық конкурсты (электрондық сауда-саттық) өткізу үшін негіздеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 116-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z566" w:id="351"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z475" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Ашық конкурс немесе төмендетуге бағытталған ашық конкурс (электрондық сауда-саттық) тәсілімен ТЖКҚ сатып алу туралы шарт қорытынды шығару хаттамасында көрсетілген, бірақ қорытынды туралы хаттамаға немесе құжаттарды салыстыру хаттамасына қол қойылған күннен бастап жиырма бес жұмыс күнінен аспайтын мерзімде жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер ТЖКҚ сатып алу бірнеше лот бойынша өткізілсе, ТЖКҚ сатып алу туралы шарттардың жобаларын тапсырыс беруші әрбір лотқа жеке жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті жеткізуші бірнеше лот бойынша жеңімпаз болып танылса, лоттарды жекелеген техникалық ерекшеліктерге лоттар бойынша міндетті түрде бөле отырып, бірыңғай шарт жасауға жол беріледі (шартқа қосымшалар әрбір лотқа бөлек).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 83-1-тармақпен толықтырылды - ҚР Энергетика министрінің 14.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 338</w:t>
+        <w:t xml:space="preserve">      Ескерту. 117-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z376" w:id="352"/>
-[...28 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z478" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
-[...300 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="360"/>
+      118. Қазақстан Республикасының бейрезидентімен ТЖКҚ сатып алу туралы шарт жасалған жағдайда, Қазақстан Республикасының азаматтық заңнамасының, Қазақстан Республикасының трансферттік баға белгілеу туралы заңнамасының және осы Қағидалардың талаптарын ескере отырып, ол ұсынып отырған нысан бойынша ТЖКҚ сатып алу туралы шартты ресімдеуге жол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z479" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>85. ТЖКҚ бір көзден алу тәсілімен сатып алуға мына тізбе бойынша рұқсат етіледі:</w:t>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z1008" w:id="372"/>
+        <w:t>119. ТЖКҚ сатып алу туралы шарт мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z1062" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыстарды орындауға арналған шартты орындаған кезде осы Қағидаларды сақтау бойынша мердігердің міндеттемесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z1063" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыстарды орындауға арналған шартты орындаған кезде осы Қағидаларды сақтамағаны үшін мердігердің жауапкершілігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z1064" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТЖКҚ сатып алудың қорытындыларын шығару хаттамасына сәйкес ТЖКҚ-дағы елішілік құндылық бойынша жеткізушінің міндеттемесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z1065" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ТЖКҚ сатып алудың қорытындыларын шығару хаттамасына сәйкес ТЖКҚ-дағы елішілік құндылық бойынша міндеттемелерді орындамағаны үшін жеткізушінің жауапкершілігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z1066" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жеткізілген тауар (орындалған жұмыстар, көрсетілген қызметтер) үшін тауарларды, көрсетілген қызметтерді, орындалған жұмыстарды қабылдау-тапсыру (объектіні пайдалануға қабылдау) актісіне қол қойылған күннен бастап 40 (қырық) жұмыс күннен кешіктірмей төлеу туралы талапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z1067" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте тауарлардың қазақстандық жеткізушілеріне, сондай-ақ қазақстандық жұмыстар мен қызметтерді жеткізушілерге жеткізілген қазақстандық тауар үшін төлем тауарларды, орындалған жұмыстарды, көрсетілген қызметтерді қабылдау-тапсыру актілеріне қол қойылған күннен 20 (жиырма) жұмыс күннен кешіктірмей жасалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z1068" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер шарт сатып алынатын тауардың тауар өндірушісімен жасалған жағдайда, шарт жасалған күннен бастап 10 (он) жұмыс күннен кешіктірілмей төленуге тиіс шарт сомасының кемінде 30 (отыз) пайыздан мөлшерінде алдын ала төлемді көздейтін талапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z1069" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарды сатып алу шартында тапсырыс берушіге тауар өндірушілер тарапынан алдын ала төлемнің қайтарылуын қамтамасыз етуді ұсыну туралы талап жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z1070" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тапсырыс берушінің тауарларды (көрсетілген қызметтерді, орындалған жұмыстарды) қабылдау-тапсыру актілеріне қол қоюы туралы талапты немесе ТЖКҚ қабылданбаса, шарт талаптарының бұзушылықтарын тапсырыс беруші актілерді алған мезеттен бастап он жұмыс күні ішінде жою туралы талапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z1071" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс берушінің тауарларды (көрсетілген қызметтерді, орындалған жұмыстарды) қабылдау-тапсыру актілеріне қол қоймауы және ТЖКҚ сатып алу туралы шарт талаптарының бұзушылықтарын Қағидалардың осы тармақшасында белгіленген мерзімде жою туралы талап қоймауы, тапсырыс берушінің тауарды (көрсетілген қызметтерді, орындалған жұмыстарды) қабылдау-тапсыру актілеріне қолы қойғандығын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z1072" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) орындалған жұмыстарға, көрсетілген қызметтерге қатысты негізделген ескертулер болмаған жағдайда, жұмыстар мен көрсетілетін қызметтерді жеткізушіге жазбаша сұрау салу бойынша оң пікір немесе ұсыныс хат беру туралы міндеттеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z1073" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының бейрезидент мердігерлерінің Қазақстан Республикасының аумағынан тыс жерлерде осындай мердігер жүзеге асыратын жобаларда жұмыстарды орындау және (немесе) қызметтер көрсету үшін Қазақстан Республикасының резиденттерін тарту жөніндегі міндеттемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z1074" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) конкурстық құжаттамада көзделген өзге де құқықтар мен міндеттерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z1075" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) офтейк-келісімшарттар шеңберінде өндірілген, сондай-ақ осы тауарларды өндірушілерден осындай тауарларды, жұмыстар мен көрсетілетін қызметтерді (шеф-монтаждау, монтаждау немесе іске қосу-баптау жұмыстары) өндіруге ілеспе тауарлар, сондай-ақ келісімшарттық сатып алу шарты шеңберінде "Өнеркәсіптік саясат туралы" Қазақстан Республикасы Заңының </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="373"/>
+      Осы тармақтың ережелері осы Қағидалардың 6-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ТЖКҚ сатып алу тәсілдеріне қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 119-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11) 31.12.2025 дейін қолданыста болды - ҚР Энергетика министрінің 02.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...918 lines deleted...]
-    <w:bookmarkStart w:name="z401" w:id="380"/>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>89. Бір көзден алу тәсілімен ТЖКҚ сатып алудың қорытындыларын шығару хаттамасын тапсырыс берушінің тізілімде (жүйеде) ақпаратты қалыптастыруға және орналастыруға уәкілеттік берген тұлғасы қалыптастырады, оған тапсырыс берушінің электрондық цифрлық қолтаңбасы қойылады және ТЖКҚ сатып алу туралы шарт жасалғаннан кейін жеті жұмыс күнінен кешіктірмей тізілімнің (жүйенің) ашық бөлігінде орналастырылады, мына мәліметтерді көрсете отырып:</w:t>
-[...3912 lines deleted...]
-        </w:rPr>
         <w:t>120. Тапсырыс беруші қазақстандық тауар өндірушімен сатып алу шартын жасасқан кезде шарттың қосымшаларында жеткізушінің:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -20564,51 +20246,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23101,51 +22783,161 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23193,189 +22985,679 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Осы ашық конкурста сатып алынатын жұмыстарды орындау, қызметтерді көрсету саласындағы жұмыс тәжірибесі</w:t>
+              <w:t xml:space="preserve">Осы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ашық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурста</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сатып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дипломы, куәлігі және білім туралы басқа да құжаттар бойынша біліктілігі немесе мамандығы</w:t>
+              <w:t xml:space="preserve">Дипломы, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке басын куәландыратын құжаттың №</w:t>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәландыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек шарты-ның №</w:t>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарты-ның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>