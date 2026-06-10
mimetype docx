--- v2 (2026-03-13)
+++ v3 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84ce20d" w14:textId="84ce20d">
+    <w:p w14:paraId="f595240" w14:textId="f595240">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,945 +76,529 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жер қойнауын пайдаланушылардың көмірсутектерді өндіру кезеңінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру қағидаларын бекіту туралы</w:t>
+        <w:t>Алдыңғы жылдың қорытындылары бойынша жер қойнауын пайдаланушы көмірсутектерді өндіру кезеңінде өндіру үшін шеккен шығындарының бір пайызы мөлшерінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2018 жылғы 31 мамырдағы № 222 және Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 31 мамырдағы № 244 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 19 маусымда № 17096 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің м.а. 11.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 490-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 431-н/қ</w:t>
+        <w:t xml:space="preserve"> және ҚР Ғылым және жоғары білім министрінің м.а. 17.12.2025 № 574 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ғылым және жоғары білім министрінің 14.11.2025 № 524 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>      РҚАО-ның ескертуі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - </w:t>
+        <w:t>      Осы бірлескен бұйрық 29.06.2018 бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 129-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫЗ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Энергетика министрінің 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 490-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Энергетика министрінің 17.12.2025 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ғылым және жоғары білім министрінің м.а. 17.12.2025 № 574 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Алдыңғы жылдың қорытындылары бойынша жер қойнауын пайдаланушы көмірсутектерді өндіру кезеңінде өндіру үшін шеккен шығындарының бір пайызы мөлшерінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 490-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ғылым және жоғары білім министрінің м.а. 17.12.2025 № 574</w:t>
+        <w:t xml:space="preserve"> және ҚР Ғылым және жоғары білім министрінің м.а. 17.12.2025 № 574 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...562 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Жер қойнауын пайдалану департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты мемлекеттік тіркеген күннен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бірлескен бұйрықты мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспасөз басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бірлескен бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Энергетика министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бірлескен бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1050,91 +633,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді беруді қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -1891,3740 +1474,740 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алдыңғы жылдың қорытындылары бойынша жер қойнауын пайдаланушы көмірсутектерді өндіру кезеңінде өндіру үшін шеккен шығындарының бір пайызы мөлшерінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Энергетика министрінің 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 490-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve"> және ҚР Ғылым және жоғары білім министрінің м.а. 17.12.2025 № 574 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Энергетика министрінің 17.12.2025 </w:t>
-[...71 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жер қойнауын пайдаланушылардың көмірсутектерді өндіру кезеңінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру қағидалары</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Энергетика министрінің м.а. 11.11.2025 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      1. Осы алдыңғы жылдың қорытындылары бойынша жер қойнауын пайдаланушының көмірсутектерді өндіру кезеңінде өндіру үшін шеккен шығындарының бір пайызы мөлшерінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 129-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру тәртібін жер қойнауын пайдаланушының көмірсутектерді өндіру кезеңінде алдыңғы жылдың қорытындылары бойынша шеккен өндіру шығындарының бір пайызы мөлшерінде айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижесі – ғылыми және (немесе) ғылыми-техникалық қызметті жүзеге асыру барысында тиісті ғылыми әдістермен және құралдармен алынған және кез келген ақпарат жеткізгіште тіркеліп-белгіленген жаңа білім немесе шешімдер, сондай-ақ өндіріске ендірілген ғылыми әзірлемелер мен технологиялар, жаңа бұйымдардың, материалдар мен заттардың модельдері, макеттері, үлгілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда – ҚР Энергетика министрінің 05.10.2023 </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+      2) ғылыми және (немесе) ғылыми-техникалық қызмет субъектілері – ғылыми және (немесе) ғылыми-техникалық қызметті жүзеге асыратын жеке және заңды тұлғалар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ғылыми-зерттеу жұмысы – қолда бар білімді кеңейту және жаңа білім алу, ғылыми гипотезаларды тексеру, табиғат пен қоғамның даму заңдылықтарын анықтау, жобаларды ғылыми жалпылау, ғылыми негіздеу мақсатында ғылыми ізденіспен, зерттеулер, эксперименттер жүргізумен байланысты жұмыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) ғылыми зерттеулер – ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелеріне қол жеткізу мақсатында ғылыми-зерттеу, тәжірибелік-конструкторлық және технологиялық жұмыстар шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет субъектілері тиісті ғылыми әдістер мен құралдармен жүзеге асыратын іргелі, қолданбалы, стратегиялық ғылыми зерттеулер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) ғылыми қызмет – зерттелетін объектілерге, құбылыстарға (процестерге) тән қасиеттерді, ерекшеліктер мен заңдылықтарды анықтау және алған білімдерін практикада пайдалану мақсатында қоршаған шындықты зерделеуге бағытталған қызмет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ғылыми-техникалық қызмет – технологиялық, конструкторлық, экономикалық, әлеуметтік-саяси және өзге де міндеттерді шешу үшін ғылым, техника және өндіріс салаларында жаңа білім алуға және оны қолдануға, нәтижелерді коммерцияландыруды және осы зерттеулерді жүргізу үшін қажетті нормативтік-техникалық құжаттама әзірлеуді қоса алғанда, ғылымның, технология мен өндірістің біртұтас жүйе ретінде жұмыс істеуін қамтамасыз етуге бағытталған қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ғылым саласындағы уәкілетті орган – ғылым және ғылыми-техникалық қызмет саласында салааралық үйлестіруді және басшылықты жүзеге асыратын мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәжірибелік-конструкторлық жұмыстар – өнімді жасау немесе жаңғырту, тәжірибелік үлгілерге конструкторлық және технологиялық құжаттаманы әзірлеу, тәжірибелік үлгілер мен пайдалы модельдерді дайындау және сынау кезінде орындалатын жұмыстар кешені.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларда қолданылатын өзге де ұғымдар Қазақстан Республикасының ғылым саласындағы заңнамасында пайдаланылатын ұғымдарға сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жер қойнауын пайдаланушы екінші жылдан бастап өндірудің барлық кезеңі ішінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарға жыл сайынғы аударымдарды өткен жылдың қорытындылары бойынша өндіруге жұмсалған шығындардың бір пайызы мөлшерінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер жүргізілген аударымдардың сомасы өткен жылдың қорытындылары бойынша өндіруге жұмсалған шығындардың бір пайызынан асқан жағдайда, оның бір бөлігінен асатын бөлігі келесі жылы көрсетілген аударымдарды жүзеге асыру жөніндегі жер қойнауын пайдаланушының міндеттемелерін орындау есебіне есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыруға аударымдар міндеттемелерін есептеу мақсатында жер қойнауын пайдаланушының өткен жылдың қорытындылары бойынша шеккен өндіру шығындарын айқындау Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>132-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітетін тәртіппен жер қойнауын пайдаланушылар өндіру саласындағы уәкілетті органға ұсынатын көмірсутектерді өндіру саласындағы жер қойнауын пайдаланушы үшін (бұдан әрі – уәкілетті орган) лицензиялық-келісімшарттық шарттардың орындалуы туралы есептің деректері негізінде жүзеге асырылады </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+        <w:t xml:space="preserve"> 2-тарау. Жер қойнауын пайдаланушылардың ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру жөніндегі міндеттемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жер қойнауын пайдаланушының ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарға қаражатын аударуы өткен жылдың қорытындылары бойынша жер қойнауын пайдаланушы көмірсутектерді өндіру кезеңінде шеккен өндіру шығындарының бір пайызы мөлшерінде республикалық бюджетке жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдыңғы жылы жер қойнауын пайдаланушының өндіруге жұмсаған шығындарының бір пайызы мөлшерінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыруға ақша қаражатын аудару есепті жылдан кейінгі жылдың 31-наурызынан кешіктірілмей жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жер қойнауын пайдаланушылардың көмірсутектерді өндіру кезеңінде ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 129-бабы </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+      7. Осы Қағидалардың мақсаттары үшін Кодекстің 129-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру жөніндегі міндеттемелерді орындау деп жер қойнауын пайдаланушының Қазақстан Республикасының Бюджет кодексіне сәйкес республикалық бюджетке іс жүзінде жүзеге асырған ақшалай аударымдары танылады. Жер қойнауын пайдаланушының ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерімен тікелей шарттық қатынастарын, сондай-ақ жер қойнауын пайдаланушының ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды дербес орындауын қоса алғанда, қаржыландырудың өзге де нысандары осы Қағидалармен белгіленген тәртәпте Кодекстің 129-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген міндеттемелердің тиісінше орындалуы деп танылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Жер қойнауын пайдаланушының ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру жөніндегі міндеттемелерінің орындалғанын растайтын құжат "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен ресімделген бюджетке аударымдар міндеттемелерінің барлық сомасының аударылғанын растайтын төлем тапсырмасы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көмірсутектерді өндіру кезеңінде жер қойнауын пайдаланушылардың ғылыми-зерттеу, ғылыми-техникалық және (немесе) тәжірибелік-конструкторлық жұмыстарды қаржыландыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ғылыми-зерттеу жұмысы – бар білімді кеңейту және жаңа білім алу, ғылыми гипотезаларды тексеру, табиғат пен қоғам дамуының заңдылықтарын анықтау, жобаларды ғылыми жинақтау, ғылыми негіздеу мақсатында ғылыми ізденіспен, зерттеулер, эксперименттер жүргізумен байланысты жұмыс; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+      9. "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылатын уәкілетті органның Ғылыми-техникалық кеңесі (бұдан әрі – ҒТК) бағдарламалық-нысаналы қаржыландырудың басым және мамандандырылған бағыттарының тізбесін қалыптастырады, сондай-ақ бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми-техникалық тапсырмалардың жобаларын қарайды және келіседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) ғылыми зерттеулер – ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелеріне қол жеткізу мақсатында ғылыми-зерттеу, тәжірибелік-конструкторлық және технологиялық жұмыстар шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет субъектілері тиісті ғылыми әдістермен және құралдармен жүзеге асыратын қолданбалы, іргелі, стратегиялық ғылыми зерттеулер; </w:t>
-[...839 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша келесі есепті кезеңге қаржыландыруға жоспарланған ғылыми зерттеулер бағдарламасын ҒТК-ға келісуге жібереді. </w:t>
+      10. Уәкілетті орган осы Қағидалардың 9-тармағында көрсетілген Ғылыми-техникалық тапсырмаларды Қазақстан Республикасы Ғылым және жоғары білім министрінің міндетін атқарушының 2023 жылғы 6 қарашадағы № 563 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33613 болып тіркелген) Ғылыми және (немесе) ғылыми-техникалық қызметті базалық және бағдарламалық-нысаналы қаржыландыру, ғылыми және (немесе) ғылыми-техникалық қызметті гранттық қаржыландыру және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру қағидаларының 45-тармағына сәйкес ғылым саласындағы уәкілетті органға жібереді (бұдан әрі – Бағдарламалық-нысаналы қаржыландыру қағидалары).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> екінші бөлігіне сәйкес келмейтін қаржыландыруға жоспарланған ғылыми зерттеулер бағдарламасын келіседі не пысықтауға жібереді.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жер қойнауын пайдаланушылардан түскен ақшалай қаражат Бағдарламалық-нысаналы қаржыландыру қағидаларының 4-тарауында көзделген тәртіппен уәкілетті органның ҒТК келіскен ғылыми-техникалық тапсырмалар шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін қаржыландыруға пайдалануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...2262 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6000,35 +2583,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>