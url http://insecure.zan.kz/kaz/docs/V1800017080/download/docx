--- v0 (2025-10-03)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e48f0d6" w14:textId="e48f0d6">
+    <w:p w14:paraId="443db63" w14:textId="443db63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 24 мамырдағы № 379 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 14 маусымда № 17080 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 278-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -165,294 +386,417 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша алып тастау көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия жұмысының қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Жер қойнауын пайдалану департаменті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтiк құқықтық актілерінің эталондық бақылау банкiне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына оның көшірмесі жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -487,91 +831,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1085,68 +1429,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24 мамырдағы № 379 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1157,51 +1615,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 278-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1216,575 +1674,575 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігіне (бұдан әрі – Кодекс) және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және "Жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармаққа сәйкес жер қойнауын пайдалану құқығын қайта ресімдеу кезіндегі салық есебінің ерекшеліктері "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті атқарушы орган – облыстың, республикалық маңызы бар қаланың немесе астананың жергілікті атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер қойнауын зерттеу жөніндегі уәкілетті орган – жер қойнауын геологиялық зерттеу және жер қойнауы кеңістігін пайдалану саласындағы мемлекеттік саясатты іске асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...53 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жер қойнауын пайдалануға арналған келісімшарт – уранды қоспағанда, пайдалы қатты қазбаларды (бұдан әрі - ПҚҚ), барлауға, өндіруге немесе бірлескен барлауға және өндіруге арналған келісімшарт, Кодекс қолданысқа енгізілгенге дейін жасалған кең таралған пайдалы қазбаларды (бұдан әрі - КТПҚ) өндіруге арналған келісімшарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      1) жергілікті атқарушы орган – облыстың, республикалық маңызы бар қаланың немесе астананың жергілікті атқарушы органы;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жер қойнауын пайдаланудың лицензиялық режимі – ПҚҚ барлау, өндіру немесе КТПҚ өндіру жөніндегі операцияларды жүргізу үшін жер қойнауын пайдалануға берілген лицензия негізінде Кодексте белгіленген жер қойнауын пайдаланудың құқықтық режимі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      2) жер қойнауын зерттеу жөніндегі уәкілетті орган – жер қойнауын геологиялық зерттеу және жер қойнауы кеңістігін пайдалану саласындағы мемлекеттік саясатты іске асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – жергілікті атқарушы орган құратын кең таралған пайдалы қазбаларды өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      3) жер қойнауын пайдалануға арналған келісімшарт – уранды қоспағанда, пайдалы қатты қазбаларды (бұдан әрі - ПҚҚ), барлауға, өндіруге немесе бірлескен барлауға және өндіруге арналған келісімшарт, Кодекс қолданысқа енгізілгенге дейін жасалған кең таралған пайдалы қазбаларды (бұдан әрі - КТПҚ) өндіруге арналған келісімшарт;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – құзыретті орган құратын уранды қоспағанда, ПҚҚ барлауға, өндіруге және бірлескен барлауға және өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      4) жер қойнауын пайдаланудың лицензиялық режимі – ПҚҚ барлау, өндіру немесе КТПҚ өндіру жөніндегі операцияларды жүргізу үшін жер қойнауын пайдалануға берілген лицензия негізінде Кодексте белгіленген жер қойнауын пайдаланудың құқықтық режимі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жер қойнауын пайдаланудың лицензиялық режиміне көшу (жер қойнауын пайдалану құқығын қайта ресімдеу) тиісті комиссиялардың шешімі негізінде жер қойнауын пайдалануға арналған тиісті келісімшарттардың орнына жер қойнауын пайдалану құқығын иеленушілерге ПҚҚ барлауға лицензия, ПҚҚ өндіруге лицензия немесе КТПҚ өндіруге лицензия беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      5) КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – жергілікті атқарушы орган құратын кең таралған пайдалы қазбаларды өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзара оқшауланған жер қойнауы учаскелерінде ПҚҚ барлау және (немесе) өндіру жөніндегі операцияларды жүргізуді көздейтін жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеу жер қойнауының әрбір жеке учаскесіне жер қойнауын пайдалануға тиісті лицензия беру жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жер қойнауын пайдалану құқығын қайта ресімдеу кезінде лицензия оның орнына лицензия берілетін жер қойнауын пайдалануға арналған келісімшарт мерзімінен аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      6) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – құзыретті орган құратын уранды қоспағанда, ПҚҚ барлауға, өндіруге және бірлескен барлауға және өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауының екі және одан да көп оқшауланған учаскелерін көздейтін жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеу кезінде лицензиялар жер қойнауының тиісті учаскесінде жер қойнауын пайдалану кезеңінен аспайтын мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағидаларға сәйкес жер қойнауын пайдалану құқығын қайта ресімдеу жер қойнауын пайдалануға тиісті (тиісті) лицензия (лицензиялар) берілген күннен бастап жер қойнауын пайдалануға арналған келісімшарттың тоқтатылуына әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      3. Жер қойнауын пайдаланудың лицензиялық режиміне көшу (жер қойнауын пайдалану құқығын қайта ресімдеу) тиісті комиссиялардың шешімі негізінде жер қойнауын пайдалануға арналған тиісті келісімшарттардың орнына жер қойнауын пайдалану құқығын иеленушілерге ПҚҚ барлауға лицензия, ПҚҚ өндіруге лицензия немесе КТПҚ өндіруге лицензия беру арқылы жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалануға арналған келісімшартты бұзу туралы келісім жер қойнауын пайдалануға лицензия (лицензия) берілген күні жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Жер қойнауын пайдалануға лицензиялау режиміне көшу шеңберінде лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) ПҚҚ саласындағы уәкілетті орган (бұдан әрі – ПҚҚ бойынша көрсетілетін қызметті беруші) ПҚҚ барлауға/өндіруге/бірлескен барлауға және өндіруге арналған келісімшарттар бойынша немесе жергілікті атқарушы органмен (бұдан әрі – КТПҚ бойынша көрсетілетін қызметті беруші) КТПҚ өндіру бойынша келісімшарт бойынша жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие жер қойнауын пайдаланушылар болып табылатын жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) қызмет көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...33 lines deleted...]
-      4. Жер қойнауын пайдалану құқығын қайта ресімдеу кезінде лицензия оның орнына лицензия берілетін жер қойнауын пайдалануға арналған келісімшарт мерзімінен аспайтын мерзімге беріледі.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ПҚҚ саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...33 lines deleted...]
-      5. Осы Қағидаларға сәйкес жер қойнауын пайдалану құқығын қайта ресімдеу жер қойнауын пайдалануға тиісті (тиісті) лицензия (лицензиялар) берілген күннен бастап жер қойнауын пайдалануға арналған келісімшарттың тоқтатылуына әкеп соғады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Барлау/өндіру/ бірлескен барлау және ПҚҚ өндіру/ КТПҚ өндіру кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік қызмет көрсету процесінің сипаттамасын, көрсетілетін қызметтің нысанын, мазмұны мен нәтижесін, мемлекеттік қызмет көрсетуден бас тарту негіздерін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі-Тізбе) жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. ПҚҚ-ға барлау/бірлескен барлау және өндіру (барлау кезеңінде) жүргізу кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. ПҚҚ барлауға/бірлескен барлауға және өндіруге (барлау кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие көрсетілетін қызметті алушы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан және осы Қағидалар Тізбесінің 8-тармағында көрсетілген құжаттар бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге "Minerals.gov.kz" жерқойнауын пайдаланушылардың бырыңғай платформасы (бұдан әрі - "Minerals.gov.kz" ЖПБП) арқылы немесе көрсетілетін қызметті берушінің кеңсесіне өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Өтініш пен құжаттарды қабылдау осы Қағидаларға Тізбенің 7-тармағына сәйкес жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың Тізбенің 8-тармағында көрсетілген көрсетілетін қызметті алушының құжаттары "Minerals.gov.kz" ЖПБП арқылы келіп түскен күні оларды автоматты түрде қабылдау және көрсетілетін қызметті берушінің жұмыс графигіне сәйкес тіркеу жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініштің және қоса берілген құжаттардың қабылданғанын растау ПҚҚ бойынша көрсетілетін қызметті берушінің кеңсесінде өтініштің тіркеу нөмірін беру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. ПҚҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға Тізбенің 8-тармағының 1) тармақшасына сәйкес құжаттарды толықтығы тұрғысынан тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттардың, сондай-ақ қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1797,51 +2255,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші ПҚҚ бойынша өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде және өтініштің көшірмесін қоса берілген құжаттармен бірге жер қойнауын зерттеу жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жер қойнауын зерттеу жөніндегі уәкілетті орган Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1856,51 +2314,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тармағын және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>278-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25-тармағының сегізінші бөлігін ескере отырып, барлау учаскесі (лері) аумағының 19, 25, 186-баптарының ережелеріне сәйкестігі мәніне өтінішті қарайды және құжаттардың көшірмесін алған күннен бастап 5 (бес) жұмыс күні ішінде ПҚҚ жөніндегі көрсетілетін қызметті берушіге және көрсетілетін қызметті алушыға қарау нәтижелері бойынша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер өтінішті және оған қоса берілетін құжаттарды қарау кезінде жер қойнауын зерттеу жөніндегі уәкілетті орган мәлімделген блоктар Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2025,367 +2483,367 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер қойнауын зерттеу жөніндегі уәкілетті орган көрсетілген хабарламаны алған күннен бастап 5 (бес) жұмыс күні ішінде мәселені өзі ұсынған ескертуді және (немесе) көрсетілетін қызметті алушының қарсылығын ескере отырып, барлау учаскесі аумағының шекараларының (блоктарының) Кодекс ережелеріне сәйкестігі тұрғысынан қайта қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлау учаскесі аумағының шекараларының (блоктарының) сәйкестігі туралы мәселені қарау қорытындылары бойынша жер қойнауын зерттеу жөніндегі уәкілетті орган осы шекараларды, барлау учаскесінің аумақтарын (блоктарын) келіседі не келісуден бас тартады, бұл туралы ПҚҚ жөніндегі көрсетілетін қызметті беруші мен көрсетілетін қызметті алушыны еркін нысанда жазбаша хабардар етеді. Келісуден бас тартуға көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасына сәйкес шағым жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жер қойнауын пайдаланудың лицензиялық режиміне көшу үшін барлау учаскесі аумағының шекараларын (блоктарын) келісуді және өтінішке және оған қоса берілетін құжаттарға жойылған ескертулерді ескере отырып, ПҚҚ жөніндегі көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдау үшін ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауына жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша қалыптастырылған материалдарды енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы шақырылады және тиісті материалдар енгізілген күннен бастап 15 (он бес) жұмыс күні ішінде жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы мәселені қарау барысында Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>191-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ПҚҚ-ны барлауға арналған лицензияға енгізуге жататын шарттар, сондай-ақ жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін негізге ала отырып, Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, қосымша міндеттемелерді қосу мәселесі талқыланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Барлауға арналған келісімшарттың, бірлескен барлау мен өндіруге арналған келісімшарттың (барлау кезеңінде) орнына жер қойнауын пайдалану құқығын қайта ресімдеу және ПҚҚ барлауға лицензия беру туралы шешім мынадай шарттар сақталған кезде қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш немесе оған қоса берілетін құжаттар осы Қағидалардың 9 және 10-тармақтарында көзделген талаптарға сәйкес келеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінішке ПҚҚ бойынша Тізбенің 8-тармағының 1) тармақшасында көрсетілген құжаттар қоса беріледі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      16. Барлауға арналған келісімшарттың, бірлескен барлау мен өндіруге арналған келісімшарттың (барлау кезеңінде) орнына жер қойнауын пайдалану құқығын қайта ресімдеу және ПҚҚ барлауға лицензия беру туралы шешім мынадай шарттар сақталған кезде қабылданады:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарау қорытындылары бойынша берілетін пайдалы қатты қазбаларды барлауға арналған лицензиядағы барлау учаскесінің аумағы Кодекстің 19-бабы 2-тармағының талаптарына сәйкес келеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) барлауға берілетін лицензияға енгізілетін және барлау учаскесінің аумағын айқындайтын блоктар Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>186-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы және өтініш беруші жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін, сондай-ақ Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, ПҚҚ барлауға берілетін лицензияның барлық талаптарын айқындады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Егер өтінішті және (немесе) өтініш берушімен келіссөздерді қарау қорытындылары бойынша ПҚҚ барлауға арналған келісімшарт бойынша жер қойнауы учаскесінің бір бөлігі ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімімен берілетін барлауға арналған лицензияның барлау учаскесіне енгізілмесе, онда Кодекстің 278-бабы 25-тармағының алтыншы бөлігіне сәйкес берілетін лицензияның шарттары Жер қойнауын пайдаланушының лицензия берілген күннен бастап күнтізбелік екі жылдан аспайтын мерзіммен жер қойнауы учаскесінің осындай бөлігінде жер қойнауын пайдалану салдарын жою бойынша, және осы міндеттеме көзделген мерзімде орындалмаған кезде лицензияны кері қайтарып алуға негіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Егер қаралып отырған барлау аумағы екі жүзден астам блокты құраса, өтінім беруші мен ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия барлауға берілетін лицензиялардың санын айқындайды, олардың әрқайсысы екі жүз блоктан аспайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      5) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы және өтініш беруші жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін, сондай-ақ Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, ПҚҚ барлауға берілетін лицензияның барлық талаптарын айқындады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімі отырысқа қатысқан барлық комиссия мүшелері отырыс өткізілген күннен бастап он жұмыс күнінен кешіктірмей қол қоятын хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы қабылданған шешіммен келіскен кезде хаттамаға өтініш беруші немесе ол уәкілеттік берген тұлға да қол қояды. Өтініш берушінің немесе ол уәкілеттік берген тұлғаның хаттамаға қол қоюдан бас тартуы лицензиялық режимге көшуден бас тарту болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда көзделмеген лицензиялық режимге көшу шарттарын хаттамаға енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдаған кезде ПҚҚ бойынша мемлекеттік көрсетілетін қызметті беруші хаттамаға қол қойылған күннен бастап бес жұмыс күні ішінде өтініш берушіге Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2400,322 +2858,322 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>198-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және оның тарапынан қол қойылған Келісімшартты бұзу туралы келісімдер ПҚҚ барлау жөніндегі операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз етудің ПҚҚ бойынша мемлекеттік көрсетілетін қызметті берушіге ұсыну қажеттігі туралы хабарламаны өтініш берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 31 наурыздағы № 144 бұйрығымен бекітілген Жер қойнауын пайдалану жөніндегі операциялардың салдарларын жою жөніндегі міндеттемелерді орындауды мемлекеттік орган қабылдаған қамтамасыз етуді ұсыну және есепке алу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ПҚҚ барлау жөніндегі операциялардың салдарларын жою жөніндегі міндеттемелерді орындауды тиісінше қамтамасыз ету (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22470 болып тіркелген) және көрсетілетін қызметті алушы қол қойған Келісімшартты бұзу туралы келісім ПҚҚ жөніндегі көрсетілетін қызметті берушіге хабарлама жіберілген күннен бастап қырық жұмыс күнінен кешіктірілмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. ПҚҚ жөніндегі көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан қол қойылған Келісімшартты бұзу туралы келісімді алған күннен бастап бес жұмыс күні ішінде осы Келісімді жасасады және өтініш берушіге осы Қағидалардың 18-тармағына сәйкес келісілген шарттарды қамтитын ПҚҚ барлауға, сонымен бірге Келісімшартты бұзу туралы келісімнің осы данасымен лицензия береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. ПҚҚ бойынша Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіз болған кезде ПҚҚ жөніндегі көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жіберілген күннен бастап 1 (бір) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф . ПҚҚ/КТПҚ өндіру/бірлесіп барлау және өндіру (өндіру кезеңінде) жүргізу кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. ПҚҚ/КТПҚ өндіруге/бірлесіп барлауға және өндіруге (өндіру кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие көрсетілетін қызметті алушы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге өтінішті және осы Қағидалар Тізбесінің 8-тармағында көрсетілген құжаттарды КТПҚ/ПҚҚ бойынша көрсетілен қызметті берушінің кеңсесіне ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Өтініш пен құжаттарды қабылдау осы Қағидаларға Тізбенің 7-тармағына сәйкес жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініштің және қоса берілген құжаттардың қабылданғанын растау ПҚҚ / КТПҚ бойынша көрсетілетін қызметті берушінің кеңсесінде өтініштің тіркеу нөмірін беру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. ПҚҚ / КТПҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға Тізбенің 8-тармағының 2) тармақшасына сәйкес құжаттарды толықтығы тұрғысынан тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттардың, сондай-ақ қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде ПҚҚ / КТПҚ бойынша көрсетілетін қызметті беруші осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде ПҚҚ / КТПҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде және өтініштің көшірмесін қоса берілген құжаттармен бірге жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесіне/жер қойнауын зерттеу жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Жер қойнауын зерттеу жөніндегі уәкілетті орган/ жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі осы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2730,51 +3188,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тармағын және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>278-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25-тармағының сегізінші бөлігін ескере отырып, өндіру учаскелерінің шекараларының 19, 25, 203,209/234-баптарының (234-бап КТПҚ өндіру жөніндегі келісімшарттарға қолданылады) ережелеріне сәйкестігі тұрғысынан өтінішті және құжаттардың көшірмесін алған күннен бастап 5 (бес) жұмыс күні ішінде қарайды, қарау нәтижелері бойынша хабарламаны ПҚҚ / КТПҚ жөніндегі көрсетілетін қызметті берушіге және көрсетілетін қызметті алушыға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер өтінішті және оған қоса берілетін құжаттарды қарау кезінде жер қойнауын зерделеу жөніндегі уәкілетті орган/ жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі мәлімделген өндіру учаскесі аумағының бір бөлігі Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2919,91 +3377,91 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер қойнауын зерттеу жөніндегі уәкілетті орган/ жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі көрсетілген хабарламаны алған күннен бастап 5 (бес) жұмыс күні ішінде мәселені өзі ұсынған ескертуді және (немесе) көрсетілетін қызметті алушының қарсылығын ескере отырып, өндіру учаскесі аумағының шекараларының (блоктарының) Кодекс ережелеріне сәйкестігі тұрғысынан қайта қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндіру учаскесі аумағының шекараларының (блоктарының) сәйкестігі туралы мәселені қарау қорытындылары бойынша жер қойнауын зерттеу жөніндегі уәкілетті орган/ жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі осы шекараларды келіседі не келісуден бас тартады, бұл туралы ПҚҚ/ КТПҚ жөніндегі көрсетілетін қызметті беруші мен көрсетілетін қызметті алушыны еркін нысанда жазбаша хабардар етеді. Келісуден бас тартуға көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасына сәйкес шағым жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жер қойнауын пайдаланудың лицензиялық режиміне көшу үшін өндіру учаскесі аумағының шекараларын (блоктарын) келісуді және өтінішке және оған қоса берілетін құжаттарға жойылған ескертулерді ескере отырып, ПҚҚ/ КТПҚ бойынша көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша қалыптастырылған материалдарды ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауына жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешімді қабылдау үшін енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы шақырылады және тиісті материалдар енгізілген күннен бастап 15 (он бес) жұмыс күні ішінде жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы мәселені қарау барысында Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3038,112 +3496,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес КТПҚ өндіруге арналған лицензияға енгізуге жататын шарттар, сондай-ақ жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін негізге ала отырып, Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>278-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, қосымша міндеттемелерді қосу мәселесі талқыланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Жер қойнауын пайдалану құқығын қайта ресімдеу және ПҚҚ /КТПҚ ПҚҚ өндіруге, бірлескен барлауға және ПҚҚ өндіруге (өндіру кезеңінде) арналған келісімшарттың орнына ПҚҚ/ КТПҚ өндіруге лицензия беру туралы шешім мынадай шарттар сақталған кезде қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш немесе оған қоса берілетін құжаттар осы Қағидалардың 23 және 24-тармақтарында көзделген талаптарға сәйкес келсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінішке Тізбенің 8-тармағының 2) тармақшасында талап етілетін құжаттар қоса берілсе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қарау және келіссөздер қорытындылары бойынша қалыптастырылған ПҚҚ/ КТПҚ өндіруге берілетін лицензия бойынша ПҚҚ/ КТПҚ бойынша өндіру учаскесінің аумағы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3158,188 +3616,188 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>232-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағында (232-баптың 4-тармағы КТПҚ өндіру келісімшарттарына қолданылады) көзделген жер қойнауы учаскелерінің аумақтарына жатпаса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қарау және келіссөздер қорытындылары бойынша қалыптастырылған ПҚҚ / КТПҚ өндіруге берілетін лицензия бойынша өндіру учаскесі аумағының шекаралары Кодекстің 19-бабы 3-тармағының және 209/234-баптарының (234-бап КТПҚ өндіру жөніндегі келісімшарттарға қолданылады) талаптарына сәйкес келсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия және көрсетілетін қызметті алушы жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін, сондай-ақ Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, ПҚҚ/КТПҚ өндіруге берілетін лицензияның барлық талаптарын айқындады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Егер көрсетілетін қызметті алушымен өтінішті және (немесе) келіссөздерді қарау қорытындылары бойынша ПҚҚ/КТПҚ өндіруге, бірлесіп барлауға және ПҚҚ өндіруге (өндіру кезеңінде) арналған келісімшарт бойынша жер қойнауы учаскесінің бір бөлігі ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімімен берілетін өндіруге арналған лицензияны өндіру учаскесіне енгізілмесе, онда Кодекстің 278-бабы 25-тармағының алтыншы бөлігіне сәйкес берілетін лицензияның шарттары жер қойнауын пайдаланушының жер қойнауы учаскесінің осындай бөлігінде жер қойнауын пайдалану салдарын жою жөніндегі міндеттемесімен тиісті орындау мерзімімен толықтырылуға жатады, лицензия берілген күннен бастап күнтізбелік екі жылдан аспайтын мерзімде және осы міндеттеме көзделген мерзімде орындалмаған кезде кері қайтарып алу негізімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...15 lines deleted...]
-      4) қарау және келіссөздер қорытындылары бойынша қалыптастырылған ПҚҚ / КТПҚ өндіруге берілетін лицензия бойынша өндіру учаскесі аумағының шекаралары Кодекстің 19-бабы 3-тармағының және 209/234-баптарының (234-бап КТПҚ өндіру жөніндегі келісімшарттарға қолданылады) талаптарына сәйкес келсе;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Егер лицензиялық режимге көшу қаралатын ПҚҚ өндіруге арналған келісімшарттың (бірлескен барлау мен өндіруге арналған келісімшарт бойынша өндіру кезеңінің) қолданылу мерзімін ұзарту немесе жер қойнауын пайдалану құқығын беру шартымен: жер қойнауын пайдаланушы немесе оның еншілес ұйымы немесе қайта өңдеу өндірістерінің бірлескен кәсіпорнын құру; жер қойнауын пайдаланушының жұмыс істеп тұрған өндіруші өндірістерін жаңғырту не реконструкциялау жөніндегі міндеттеме белгіленген; қолданыстағы қайта өңдеу өндірістерін жаңғырту не реконструкциялау бойынша; Қазақстан Республикасының аумағында орналасқан қайта өңдеу кәсіпорындарына (өндірісіне) қайта өңдеу үшін өндірілетін пайдалы қазбаны жеткізу бойынша; жер қойнауын пайдаланушының немесе оның еншілес ұйымының немесе өңірдің әлеуметтік-экономикалық дамуына бағытталған инвестициялық жобаның немесе жобаның іске асырылуын қамтамасыз ету бойынша Кодекстің 278-бабы 25-тармағының алтыншы бөлігіне сәйкес осы міндеттемені берілетін лицензияға қосымша ретінде енгізу туралы мәселені ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия қарауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...15 lines deleted...]
-      5) ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия және көрсетілетін қызметті алушы жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін, сондай-ақ Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, ПҚҚ/КТПҚ өндіруге берілетін лицензияның барлық талаптарын айқындады.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімі отырысқа қатысқан барлық комиссия мүшелері отырыс өткізілген күннен бастап он жұмыс күнінен кешіктірмей қол қоятын хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда көзделмеген лицензиялық режимге көшу шарттарын хаттамаға енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы қабылданған шешіммен келіскен кезде хаттамаға көрсетілетін қызметті алушы немесе ол уәкілеттік берген тұлға да қол қояды. Көрсетілетін қызметті алушының немесе ол уәкілеттік берген тұлғаның хаттамаға қол қоюдан бас тартуы лицензиялық режимге көшуден бас тарту болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия ПҚҚ/КТПҚ өндіруге жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдаған кезде ПҚҚ/ КТПҚ бойынша көрсетілетін қызметті беруші хаттамаға қол қойылған күннен бастап бес жұмыс күні ішінде көрсетілетін қызметті алушыға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3374,51 +3832,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>217-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көзделген тау-кен жұмыстарының жоспарының және жою жоспарының сараптамаларын және келісулерін жүргізу қажеттілігі туралы хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы қол қойған келісімшартты бұзу туралы келісімді келісуді, тау-кен жұмыстарының жоспарында айтылған өндіру бойынша операциясына тиісті экологиялық рұқсаттың оң сараптама қорытындылары мен көшірмелерін көрсетілетін қызметті алушы осы тармақтың бірінші бөлігінде көзделген хабарлама жасалған күннен бастап бір жылдан кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3429,71 +3887,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мерзімді ұзарту қажет болған кезде көрсетілетін қызметті алушы ПҚҚ/КТПҚ бойынша көрсетілетін қызметті берушіге осындай ұзартудың негіздемесімен жүгінеді. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші бұл мерзімді бір жылдық мерзім өткен күннен бастап бір жылдан аспайтын кезеңге ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының көрсетілген мерзімді өткізуі жер қойнауын пайдаланудың лицензиялық режиміне көшу рәсімін тоқтатады. Бұл жағдайда жер қойнауын пайдалану құқығын қайта ресімдеу туралы өтініш кемінде үш айдан кейін қайта беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Көрсетілетін қызметті алушы келісімшартты бұзу туралы келісімді, келісулерді, тау-кен жұмыстарының жоспарында айтылған өндіру бойынша операциясына тиісті экологиялық рұқсаттың оң сараптама қорытындылары мен көшірмелерін көзделген мерзімде ұсынғаннан кейін ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші бес жұмыс күні ішінде Келісімшартты бұзу туралы келісім жасасады және Келісімшартты бұзу туралы келісімнің данасы өтініш берушіге осы Қағидалардың 32 және 33-тармақтарына сәйкес келісілген шарттары бар ПҚҚ/КТПҚ өндіруге лицензия береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Жер қойнауын пайдалану құқығын қайта ресімдеу нәтижесінде ПҚҚ/КТПҚ өндіруге лицензия алған жер қойнауын пайдаланушы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3508,441 +3966,441 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>219-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жоғарыда көрсетілген операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз етуді ПҚҚ/КТПҚ саласындағы уәкілетті органға ұсынған жағдайда, өндіру учаскесінде ПҚҚ/ КТПҚ өндіру жөніндегі операцияларды жүргізуді жалғастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама алынған күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. ПҚҚ бірлесіп барлау және өндіру кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. ПҚҚ бірлесіп барлауға және өндіруге арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие көрсетілетін қызметті алушы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша және осы Қағидалар Тізбесінің 8-тармағында көрсетілген құжаттарды жер қойнауын пайдалану құқығын қайта ресімдеуге өтінішті ПҚҚ бойынша көрсетілетін қызметті берушінің кеңсесіне береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Өтініш пен құжаттарды қабылдау осы Қағидаларға Тізбенің 7-тармағына сәйкес жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініштің және қоса берілген құжаттардың қабылданғанын растау ПҚҚ бойынша көрсетілетін қызметті берушінің кеңсесінде өтініштің тіркеу нөмірін беру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Көрсетілетін қызметті алушы құжаттардың толық емес топтамасын, сондай-ақ қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тарту береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Өтініш пен құжаттар осы Қағидалардың Тізбесінің 8-тармағының 3) тармақшасында көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Өтінішті және оған қоса берілетін құжаттарды қарау, лицензиялар бойынша ПҚҚ барлау учаскесінің (учаскелерінің) және өндіру учаскесінің (учаскелерінің) аумақтарын мемлекеттік органдармен келісу, ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауы үшін жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша көрсетілетін қызметті алушының материалдарды қалыптастыру тәртібі мен мерзімдері, жер қойнауын пайдалану құқығын қайта ресімдеу және барлауға арналған лицензияны (лицензияларды) және ПҚҚ бірлесіп барлауға және өндіруге арналған келісімшарттың орнына ПҚҚ өндіруге арналған лицензияны (лицензияларды) беру туралы ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешім қабылдауы мыналарды ескере отырып, осы Қағидалардың 2-параграфының 11-тармақтарының қағидалары бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер қойнауын зерттеу жөніндегі уәкілетті орган осы Қағидалардың 12-тармағының екінші және үшінші бөліктерін сақтай отырып, Кодекстің 277-бабының 7-тармағын және 278-бабының 25-тармағының сегізінші бөлігін ескере отырып, барлау учаскесі аумағының мәлімделген шекараларының (блоктарының) 19, 25, 186-баптарының ережелеріне сәйкестігі мәніне өтінішті қарайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
-[...15 lines deleted...]
-      42. Өтініш пен құжаттар осы Қағидалардың Тізбесінің 8-тармағының 3) тармақшасында көрсетілген.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия осы Қағидалардың 18-тармағының талаптары сақталған кезде - ПҚҚ барлауға лицензия (лицензия) беру бөлігінде және осы Қағидалардың 34-тармағы – ПҚҚ өндіруге лицензия (лицензия) беру бөлігінде бірлескен барлауға және өндіруге арналған келісімшарттың жер қойнауының барлық шарттары мен учаскелері бойынша бір мезгілде жер қойнауын пайдалану құқығын қайта ресімдеу және ПҚҚ барлауға және өндіруге арналған лицензиялар беру туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
-[...15 lines deleted...]
-      43. Өтінішті және оған қоса берілетін құжаттарды қарау, лицензиялар бойынша ПҚҚ барлау учаскесінің (учаскелерінің) және өндіру учаскесінің (учаскелерінің) аумақтарын мемлекеттік органдармен келісу, ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауы үшін жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша көрсетілетін қызметті алушының материалдарды қалыптастыру тәртібі мен мерзімдері, жер қойнауын пайдалану құқығын қайта ресімдеу және барлауға арналған лицензияны (лицензияларды) және ПҚҚ бірлесіп барлауға және өндіруге арналған келісімшарттың орнына ПҚҚ өндіруге арналған лицензияны (лицензияларды) беру туралы ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешім қабылдауы мыналарды ескере отырып, осы Қағидалардың 2-параграфының 11-тармақтарының қағидалары бойынша айқындалады:</w:t>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы мәселені қарау барысында геологиялық (геологиялық) теліммен (телімдермен) айқындалған жер қойнауы учаскесі (учаскелері) бөлігінде Кодекстің 191-бабына сәйкес ПҚҚ барлауға арналған лицензияға (лицензияға) енгізуге жататын шарттар, Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктер ескеріле отырып айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ПҚҚ барлауға арналған лицензия (лицензиялар) және ПҚҚ өндіруге арналған лицензия (лицензиялар) берілуге тиіс, ал оның орнына көрсетілген лицензиялар берілетін бірлескен барлауға және өндіруге арналған келісімшартты бұзу туралы келісім – ПҚҚ барлау жөніндегі операциялардың салдарларын жою жөніндегі міндеттемелердің орындалуын тиісінше қамтамасыз ету берілген жағдайда мұндай қамтамасыз етуді беру туралы хабарлама жіберілген күннен бастап қырық жұмыс күнінен кешіктірмей ПҚҚ бойынша көрсетілетін қызметті берушінің бір мезгілде қорытындысы беріледі, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Жер қойнауын пайдалану құқығын қайта ресімдеу нәтижесінде ПҚҚ өндіруге лицензиялар (лицензиялар) алған жер қойнауын пайдаланушы Кодекстің 55 және 219-баптарына сәйкес жоғарыда көрсетілген операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ұсынылған жағдайда берілген лицензияларға сәйкес ПҚҚ өндіру жөніндегі операцияларды жүргізуді жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде ПҚҚ бойынша көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама алынған күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
-[...15 lines deleted...]
-      44. Жер қойнауын пайдалану құқығын қайта ресімдеу нәтижесінде ПҚҚ өндіруге лицензиялар (лицензиялар) алған жер қойнауын пайдаланушы Кодекстің 55 және 219-баптарына сәйкес жоғарыда көрсетілген операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ұсынылған жағдайда берілген лицензияларға сәйкес ПҚҚ өндіру жөніндегі операцияларды жүргізуді жалғастырады.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4009,90 +4467,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Егер заңда өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік–процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4324,68 +4782,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жер қойнауын пайдалануға лицензиялау режиміне көшу шеңберінде лицензия беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6459,68 +6917,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға/ бірлескен барлауға және өндіруге (барлау кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7022,68 +7480,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалы қатты қазбаларды өндіруге/ кең таралған пайдалы қазбаларды өндіруге/ бірлескен барлауға және өндіруге (өндіру кезеңінде) арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7616,68 +8074,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалы қатты қазбаларды бірлесіп барлауға және өндіруге арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы " ___" ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8184,68 +8642,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті қабылдаудан дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8267,125 +8725,225 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нөмірі:</w:t>
+              <w:t>Нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығарылған күні:</w:t>
+              <w:t>Шығарылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(өтініш берушінің аты-жөні)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты-жөні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8789,68 +9347,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшартты бұзу туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9970,1080 +10528,1080 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24 мамырдағы № 379 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия жұмысының қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="91"/>
+    <w:bookmarkStart w:name="z121" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия жұмысының қағидалары (бұдан әрі – Қағидалар) Кодекстің 278-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігіне сәйкес әзірленді және уранды қоспағанда, пайдалы қатты қазбалар бойынша жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссияның (бұдан әрі – ПҚҚ жөніндегі комиссия) және кең таралған пайдалы қазбалар бойынша жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссияның (бұдан әрі –КТПҚ жөніндегі комиссия) жұмыс тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ПҚҚ жөніндегі комиссия мен КТПҚ жөніндегі комиссия қызметінің негізгі мақсаты тиісінше пайдалы қатты қазбалар бойынша жер қойнауын пайдалануға және кең таралған пайдалы қазбаларды өндіруге арналған келісімшарттар бойынша жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселелерін қарау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ПҚҚ жөніндегі комиссияның және КТПҚ жөніндегі комиссияның ережесі мен құрамы Кодекстің 278-бабы 25-тармағының тиісінше екінші және үшінші бөліктеріне сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. ПҚҚ жөніндегі комиссияның жұмыс тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...15 lines deleted...]
-      2. ПҚҚ жөніндегі комиссия мен КТПҚ жөніндегі комиссия қызметінің негізгі мақсаты тиісінше пайдалы қатты қазбалар бойынша жер қойнауын пайдалануға және кең таралған пайдалы қазбаларды өндіруге арналған келісімшарттар бойынша жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселелерін қарау болып табылады.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ПҚҚ жөніндегі комиссияның міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
-[...15 lines deleted...]
-      3. ПҚҚ жөніндегі комиссияның және КТПҚ жөніндегі комиссияның ережесі мен құрамы Кодекстің 278-бабы 25-тармағының тиісінше екінші және үшінші бөліктеріне сәйкес бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Пайдалы қатты қазбаларды барлауды, өндіруді және бірлесіп барлауды және өндіруді жүргізетін жер қойнауын пайдаланушылардың Кодекс қолданысқа енгізілгенге дейін жасалған жер қойнауын пайдалануға арналған келісімшарттар бойынша (бұдан әрі – Өтініш берушілер) жер қойнауын пайдаланудың лицензиялық режиміне көшуге және пайдалы қатты қазбаларды барлауға арналған лицензияға және (немесе) өндіруге арналған лицензияға жер қойнауын пайдалану құқығын қайта ресімдеуге өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін ескере отырып, қаралған өтініштер бойынша жер қойнауын пайдаланудың лицензиялық режиміне көшу шарттарын айқындау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ПҚҚ жөніндегі комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ПҚҚ жөніндегі комиссияның отырыстарына шақырады және Өтініш берушілерді тыңдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Өтініш берушілер ұсынатын өтініштерді, оған қоса берілетін құжаттарды және ақпаратты қарайды, жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы шешім қабылдау үшін қажетті тиісті келісімшарт шеңберінде жер қойнауын пайдаланушының міндеттемелері бойынша қосымша материалдарды сұратады және олардан алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдардан, Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің құрылымдық бөлімшелерінен (бұдан әрі – құзыретті орган), лауазымды адамдардан, ұйымдардан және азаматтардан ПҚҚ жөніндегі комиссияның міндеттерін жүзеге асыру үшін қажетті ақпаратты жазбаша нысында жасалатын және пошта арқылы және (немесе) хабарламаны тіркеуді қамтамасыз ететін байланыс құралдарын пайдалана отырып жіберелетін хабарламалар арқылы сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орталық атқарушы және басқа да мемлекеттік органдармен, ұйымдармен өзара іс-қимыл жасайды, сондай-ақ ПҚҚ жөніндегі комиссияның міндеттерін іске асыру үшін мамандар мен сарапшыларды жұмысқа тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ПҚҚ жөніндегі комиссияны құзыретті органның басшысы болып табылатын төраға басқарады. Төраға болмаған кезде оның функцияларын құзыретті орган басшысының жетекшілік ететін орынбасары болып табылатын төрағаның орынбасары орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ПҚҚ жөніндегі комиссияның өзге мүшелерінен басқа оның құрамына бюджеттік жоспарлау жөніндегі орталық уәкілетті органның, бюджетті атқару жөніндегі орталық уәкілетті органның, қоршаған ортаны қорғау саласындағы уәкілетті органның және Қазақстан Республикасы Әділет министрлігінің өкілі кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ПҚҚ жөніндегі комиссияның төрағасы ПҚҚ жөніндегі комиссияның қызметіне басшылық жасайды, оның жұмысын жоспарлайды, отырыстың күн тәртібін бекітеді, ПҚҚ жөніндегі комиссияның шешімдерінің іске асырылуына жалпы бақылауды жүзеге асырады. Төраға болмаған кезде оның функцияларын орынбасары орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ПҚҚ жөніндегі комиссияның хатшысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ПҚҚ жөніндегі комиссия отырысының күн тәртібін қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ПҚҚ жөніндегі комиссияның отырысына тиісті құжаттарды, материалдарды дайындауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z148" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ПҚҚ бойынша комиссия отырысының хаттамасын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z149" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ПҚҚ жөніндегі комиссияның жұмыс органы (бұдан әрі – жұмыс органы) Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Қатты пайдалы қазбалар бойынша жер қойнауын пайдалану департаменті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z150" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жер қойнауын пайдаланушының өтінішін және жер қойнауын пайдаланудың лицензиялық режиміне көшудің жеке шарттарын айқындау үшін қажетті материалдарды құзыретті орган ПҚҚ жөніндегі комиссияның қарауына енгізеді. ПҚҚ жөніндегі комиссиялар құзыретті орган тиісті материалдарды енгізген күннен бастап 5 (бес) жұмыс күні ішінде шақырылады және егер оларға ПҚҚ жөніндегі комиссия мүшелерінің жалпы санының кемінде үштен екісі қатысқан болса, заңды болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ПҚҚ жөніндегі комиссияның шешімдері қатысып отырған мүшелердің жалпы санының көпшілік даусымен қабылданады. ПҚҚ жөніндегі комиссия мүшелері шешім қабылдау кезінде тең дауысқа ие болады. Дауыстар тең болған жағдайда ПҚҚ жөніндегі комиссияның төрағасы, ал ол болмаған жағдайда – төрағаның орынбасары дауыс берген шешім қабылданды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. ПҚҚ жөніндегі комиссия отырысының нәтижелері бойынша хаттама жасалады, оған ПҚҚ жөніндегі комиссияның барлық қатысып отырған мүшелері, сондай-ақ қабылданған шешіммен келіскен кезде өтініш беруші немесе оның уәкілетті өкілі қол қояды. Хаттаманың мәтіні әр тарап үшін бір данадан қазақ және орыс тілдерінде жасалады және қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ПҚҚ жөніндегі комиссияның қызметін ұйымдастыруды, материалдарды жинауды және сақтауды жұмыс органы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ПҚҚ жөніндегі комиссия Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің бұйрығы негізінде өз қызметін тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. ПҚҚ жөніндегі комиссияның жұмыс тәртібі</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+        <w:t xml:space="preserve"> 3-тарау. КТПҚ жөніндегі комиссияның жұмыс тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. КТПҚ жөніндегі комиссияның міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кең таралған пайдалы қазбаларды өндіруді жүргізетін жер қойнауын пайдаланушылардың Кодекс қолданысқа енгізілгенге дейін жасалған жер қойнауын пайдалануға арналған келісімшарттар бойынша (бұдан әрі – Өтініш берушілер) жер қойнауын пайдаланудың лицензиялық режиміне көшуге және кең таралған пайдалы қазбаларды өндіруге арналған лицензияға жер қойнауын пайдалану құқығын қайта ресімдеуге өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін ескере отырып, қаралған өтініштер бойынша жер қойнауын пайдаланудың лицензиялық режиміне көшу шарттарын айқындау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. КТПҚ жөніндегі комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КТПҚ жөніндегі комиссияның отырыстарына және Өтініш берушілерді тыңдауға шақырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Өтініш берушілер ұсынатын өтініштерді, оған қоса берілетін құжаттарды және ақпаратты қарайды, жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы шешім қабылдау үшін қажетті тиісті келісімшарт шеңберінде жер қойнауын пайдаланушының міндеттемелері бойынша қосымша материалдарды сұратады және олардан алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...376 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...15 lines deleted...]
-      17. КТПҚ жөніндегі комиссия:</w:t>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдардан, лауазымды адамдардан, ұйымдардан және азаматтардан КТПҚ жөніндегі комиссияның міндеттерін жүзеге асыру үшін қажетті ақпаратты жазбаша нысында жасалатын және пошта арқылы және (немесе) хабарламаны тіркеуді қамтамасыз ететін байланыс құралдарын пайдалана отырып жіберелетін хабарламалар арқылы сұратады және алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
-[...15 lines deleted...]
-      1) КТПҚ жөніндегі комиссияның отырыстарына және Өтініш берушілерді тыңдауға шақырады;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орталық және жергілікті атқарушы және басқа да мемлекеттік органдармен, ұйымдармен өзара іс-қимыл жасайды, сондай-ақ КТПҚ жөніндегі комиссияның міндеттерін іске асыру үшін мамандар мен сарапшыларды жұмысқа тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
-[...15 lines deleted...]
-      2) Өтініш берушілер ұсынатын өтініштерді, оған қоса берілетін құжаттарды және ақпаратты қарайды, жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы шешім қабылдау үшін қажетті тиісті келісімшарт шеңберінде жер қойнауын пайдаланушының міндеттемелері бойынша қосымша материалдарды сұратады және олардан алады;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. КТПҚ жөніндегі комиссияны облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының басшысы болып табылатын төраға басқарады. Төраға болмаған кезде оның функцияларын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы басшысының жетекшілік ететін орынбасары болып табылатын төрағаның орынбасары орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
-[...15 lines deleted...]
-      3) мемлекеттік органдардан, лауазымды адамдардан, ұйымдардан және азаматтардан КТПҚ жөніндегі комиссияның міндеттерін жүзеге асыру үшін қажетті ақпаратты жазбаша нысында жасалатын және пошта арқылы және (немесе) хабарламаны тіркеуді қамтамасыз ететін байланыс құралдарын пайдалана отырып жіберелетін хабарламалар арқылы сұратады және алады;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. КТПҚ жөніндегі комиссияның өзге мүшелерінен басқа оның құрамына бюджетті атқару жөніндегі жергілікті уәкілетті органның, қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық органының және Қазақстан Республикасы Әділет министрлігінің аумақтық органының өкілі кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
-[...15 lines deleted...]
-      4) орталық және жергілікті атқарушы және басқа да мемлекеттік органдармен, ұйымдармен өзара іс-қимыл жасайды, сондай-ақ КТПҚ жөніндегі комиссияның міндеттерін іске асыру үшін мамандар мен сарапшыларды жұмысқа тартады.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. КТПҚ жөніндегі комиссияның төрағасы КТПҚ жөніндегі комиссияның қызметіне басшылық жасайды, оның жұмысын жоспарлайды, отырыстың күн тәртібін бекітеді, КТПҚ жөніндегі комиссияның шешімдерінің іске асырылуына жалпы бақылауды жүзеге асырады. Төраға болмаған кезде оның функцияларын орынбасары орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
-[...15 lines deleted...]
-      18. КТПҚ жөніндегі комиссияны облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының басшысы болып табылатын төраға басқарады. Төраға болмаған кезде оның функцияларын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы басшысының жетекшілік ететін орынбасары болып табылатын төрағаның орынбасары орындайды.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. КТПҚ жөніндегі комиссияның хатшысы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
-[...15 lines deleted...]
-      19. КТПҚ жөніндегі комиссияның өзге мүшелерінен басқа оның құрамына бюджетті атқару жөніндегі жергілікті уәкілетті органның, қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық органының және Қазақстан Республикасы Әділет министрлігінің аумақтық органының өкілі кіреді.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КТПҚ жөніндегі комиссия отырысының күн тәртібін қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
-[...15 lines deleted...]
-      20. КТПҚ жөніндегі комиссияның төрағасы КТПҚ жөніндегі комиссияның қызметіне басшылық жасайды, оның жұмысын жоспарлайды, отырыстың күн тәртібін бекітеді, КТПҚ жөніндегі комиссияның шешімдерінің іске асырылуына жалпы бақылауды жүзеге асырады. Төраға болмаған кезде оның функцияларын орынбасары орындайды.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КТПҚ жөніндегі комиссияның отырысына тиісті құжаттарды, материалдарды дайындауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
-[...15 lines deleted...]
-      21. КТПҚ жөніндегі комиссияның хатшысы:</w:t>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) КТПҚ жөніндегі комиссия отырысының хаттамасын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
-[...15 lines deleted...]
-      1) КТПҚ жөніндегі комиссия отырысының күн тәртібін қалыптастырады;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жер қойнауын пайдалану саласындағы басшылықты жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың тиісті уәкілетті органы КТПҚ жөніндегі комиссияның (бұдан әрі – жұмыс органы) жұмыс органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
-[...15 lines deleted...]
-      2) КТПҚ жөніндегі комиссияның отырысына тиісті құжаттарды, материалдарды дайындауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жер қойнауын пайдаланушының өтінішін және жер қойнауын пайдаланудың лицензиялық режиміне көшудің жеке шарттарын айқындау үшін қажетті материалдарды жұмыс органы КТПҚ жөніндегі комиссияның қарауына енгізеді. КТПҚ жөніндегі комиссиялар жұмыс органы тиісті материалдарды енгізген күннен бастап 5 (бес) жұмыс күні ішінде шақырылады және егер оларға сипаттама жөніндегі комиссия мүшелерінің жалпы санының кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
-[...15 lines deleted...]
-      3) КТПҚ жөніндегі комиссия отырысының хаттамасын жасайды.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. КТПҚ жөніндегі комиссияның шешімдері қатысып отырған мүшелердің жалпы санының көпшілік даусымен қабылданады. КТПҚ комиссиясының мүшелері шешім қабылдау кезінде тең дауысқа ие. Дауыстар тең болған жағдайда, КТПҚ жөніндегі комиссияның төрағасы, ал ол болмаған жағдайда төрағаның орынбасары дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
-[...15 lines deleted...]
-      22. Жер қойнауын пайдалану саласындағы басшылықты жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың тиісті уәкілетті органы КТПҚ жөніндегі комиссияның (бұдан әрі – жұмыс органы) жұмыс органы болып табылады.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. КТПҚ жөніндегі комиссия отырысының нәтижелері бойынша хаттама жасалады, оған КТПҚ жөніндегі комиссияның барлық қатысып отырған мүшелері, сондай-ақ қабылданған шешіммен келіскен кезде өтініш беруші немесе оның уәкілетті өкілі қол қояды. Хаттаманың мәтіні әр тарап үшін бір данадан қазақ және орыс тілдерінде жасалады және қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
-[...15 lines deleted...]
-      23. Жер қойнауын пайдаланушының өтінішін және жер қойнауын пайдаланудың лицензиялық режиміне көшудің жеке шарттарын айқындау үшін қажетті материалдарды жұмыс органы КТПҚ жөніндегі комиссияның қарауына енгізеді. КТПҚ жөніндегі комиссиялар жұмыс органы тиісті материалдарды енгізген күннен бастап 5 (бес) жұмыс күні ішінде шақырылады және егер оларға сипаттама жөніндегі комиссия мүшелерінің жалпы санының кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. КТПҚ жөніндегі комиссияның қызметін ұйымдастыруды, материалдарды жинауды және сақтауды жұмыс органы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
-[...15 lines deleted...]
-      24. КТПҚ жөніндегі комиссияның шешімдері қатысып отырған мүшелердің жалпы санының көпшілік даусымен қабылданады. КТПҚ комиссиясының мүшелері шешім қабылдау кезінде тең дауысқа ие. Дауыстар тең болған жағдайда, КТПҚ жөніндегі комиссияның төрағасы, ал ол болмаған жағдайда төрағаның орынбасары дауыс берген шешім қабылданды деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. КТПҚ жөніндегі комиссия өз қызметін облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының қаулысы негізінде тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>