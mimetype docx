--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="443db63" w14:textId="443db63">
+    <w:p w14:paraId="d581dcc" w14:textId="d581dcc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,727 +76,497 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидаларын және Жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссияның жұмыс қағидаларын бекіту туралы</w:t>
+        <w:t>Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 24 мамырдағы № 379 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 14 маусымда № 17080 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 205-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+        <w:t>№ 206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 206</w:t>
-[...105 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...268 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Жер қойнауын пайдалану департаменті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтiк құқықтық актілерінің эталондық бақылау банкiне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына оның көшірмесі жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -831,91 +601,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1384,2574 +1154,2740 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инвестициялар және даму</w:t>
+              <w:t>Инвестициялар және даму министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің 2018 жылғы</w:t>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>24 мамырдағы № 379 бұйрығына</w:t>
+              <w:t>№ 379 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
-[...51 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидалары</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z122" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жер қойнауын пайдаланудың лицензиялық режиміне көшу қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 278-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> төртінші бөлігіне (бұдан әрі – Кодекс) және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+        <w:t xml:space="preserve"> төртінші бөлігіне (бұдан әрі – Кодекс) және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және "Жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармаққа сәйкес жер қойнауын пайдалану құқығын қайта ресімдеу кезіндегі салық есебінің ерекшеліктері Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z124" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті атқарушы орган – облыстың, республикалық маңызы бар қаланың немесе астананың жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z125" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер қойнауын зерттеу жөніндегі уәкілетті орган – жер қойнауын геологиялық зерттеу және жер қойнауы кеңістігін пайдалану саласындағы мемлекеттік саясатты іске асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z126" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жер қойнауын пайдалануға арналған келісімшарт – уранды қоспағанда, пайдалы қатты қазбаларды (бұдан әрі – ПҚҚ), барлауға, өндіруге немесе бірлескен барлауға және өндіруге арналған келісімшарт, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданысқа енгізілгенге дейін жасалған кең таралған пайдалы қазбаларды (бұдан әрі – КТПҚ) өндіруге арналған келісімшарт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z127" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер қойнауын пайдаланудың лицензиялық режимі – ПҚҚ барлау, өндіру немесе КТПҚ өндіру жөніндегі операцияларды жүргізу үшін жер қойнауын пайдалануға берілген лицензия негізінде Кодексте белгіленген жер қойнауын пайдаланудың құқықтық режимі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z128" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – жергілікті атқарушы орган құратын кең таралған пайдалы қазбаларды өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+      5) КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – жергілікті атқарушы орган құратын КТПҚ өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z129" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – құзыретті орган құратын уранды қоспағанда, ПҚҚ барлауға, өндіруге және бірлескен барлауға және өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+      6) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия – уранды қоспағанда, құзыретті орган құратын ПҚҚ барлауға, өндіруге және бірлескен барлауға және өндіруге арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын иеленушілердің жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z130" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жер қойнауын пайдаланудың лицензиялық режиміне көшу (жер қойнауын пайдалану құқығын қайта ресімдеу) тиісті комиссиялардың шешімі негізінде жер қойнауын пайдалануға арналған тиісті келісімшарттардың орнына жер қойнауын пайдалану құқығын иеленушілерге ПҚҚ барлауға лицензия, ПҚҚ өндіруге лицензия немесе КТПҚ өндіруге лицензия беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзара оқшауланған жер қойнауы учаскелерінде ПҚҚ барлау және (немесе) өндіру жөніндегі операцияларды жүргізуді көздейтін жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеу жер қойнауының әрбір жеке учаскесіне жер қойнауын пайдалануға тиісті лицензия беру жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z131" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жер қойнауын пайдалану құқығын қайта ресімдеу кезінде лицензия оның орнына лицензия берілетін жер қойнауын пайдалануға арналған келісімшарт мерзімінен аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер қойнауының екі және одан да көп оқшауланған учаскелерін көздейтін жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеу кезінде лицензиялар жер қойнауының тиісті учаскесінде жер қойнауын пайдалану кезеңінен аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z132" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы Қағидаларға сәйкес жер қойнауын пайдалану құқығын қайта ресімдеу жер қойнауын пайдалануға тиісті (тиісті) лицензия (лицензиялар) берілген күннен бастап жер қойнауын пайдалануға арналған келісімшарттың тоқтатылуына әкеп соғады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      5. Осы Қағидаларға сәйкес жер қойнауын пайдалану құқығын қайта ресімдеу жер қойнауын пайдалануға тиісті лицензия (лицензиялар) берілген күннен бастап жер қойнауын пайдалануға арналған келісімшарттың тоқтатылуына әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер қойнауын пайдалануға арналған келісімшартты бұзу туралы келісім жер қойнауын пайдалануға лицензия (лицензия) берілген күні жасалады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+      Жер қойнауын пайдалануға арналған келісімшартты бұзу туралы келісім жер қойнауын пайдалануға лицензия (лицензиялар) берілген күні жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. "Жер қойнауын пайдалануға лицензиялау режиміне көшу шеңберінде лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) ПҚҚ саласындағы уәкілетті орган (бұдан әрі – ПҚҚ бойынша көрсетілетін қызметті беруші) ПҚҚ барлауға/өндіруге/бірлескен барлауға және өндіруге арналған келісімшарттар бойынша немесе жергілікті атқарушы органмен (бұдан әрі – КТПҚ бойынша көрсетілетін қызметті беруші) КТПҚ өндіру бойынша келісімшарт бойынша жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие жер қойнауын пайдаланушылар болып табылатын жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) қызмет көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+      6. "Жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) ПҚҚ саласындағы уәкілетті орган (бұдан әрі – ПҚҚ бойынша көрсетілетін қызметті беруші) ПҚҚ барлауға/өндіруге/бірлескен барлауға және өндіруге арналған келісімшарттар бойынша немесе жергілікті атқарушы орган (бұдан әрі – КТПҚ бойынша көрсетілетін қызметті беруші) КТПҚ өндіру бойынша келісімшарт бойынша жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие жер қойнауын пайдаланушылар болып табылатын жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) қызмет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z134" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. ПҚҚ саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+      7. ПҚҚ саласындағы уәкілетті орган мемлекеттік қызметті көрсету тәртібін айқындайтын, заңға тәуелді нормативтік құқықтық актіні бекіткен, өзгерістер және (немесе) толықтырулар енгізілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z135" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Барлау/өндіру/ бірлескен барлау және ПҚҚ өндіру/ КТПҚ өндіру кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z136" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі және көрсету нәтижелері, мемлекеттік қызметті көрсетуден бас тарту негіздері, сондай-ақ мемлекеттік қызметті көрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер (бұдан әрі – Тізбе) осы Қағидаларға 1-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z137" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. ПҚҚ-ға барлау/бірлескен барлау және өндіру (барлау кезеңінде) жүргізу кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z138" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Өтініш пен құжаттарды қабылдау осы Қағидаларға Тізбенің 7-тармағына сәйкес жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
-[...20 lines deleted...]
-    </w:p>
+      9. ПҚҚ барлауға/бірлескен барлауға және өндіруге (барлау кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие көрсетілетін қызметті алушы Тізбеге 1-қосымшаға сәйкес нысан бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтінішті және осы Қағидалар Тізбесінің 10-тармағында көрсетілген құжаттарды "Жер қойнауын пайдаланудың бірыңғай платформасы" ақпараттандыру объектісі (бұдан әрі – ЖҚПБП) арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z139" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініштің және қоса берілген құжаттардың қабылданғанын растау ПҚҚ бойынша көрсетілетін қызметті берушінің кеңсесінде өтініштің тіркеу нөмірін беру болып табылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+      10. Тіркелген құжаттары бар өтініш бірегей есептік нөмірді, тіркеу күні мен уақытын (сағатын, минутын) бере отырып, ЖҚПБП-да тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. ПҚҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға Тізбенің 8-тармағының 1) тармақшасына сәйкес құжаттарды толықтығы тұрғысынан тексереді.</w:t>
-[...40 lines deleted...]
-    </w:p>
+      Өтінішті көрсетілетін қызметті алушының ЖҚПБП жеке кабинетінде тіркеу кезінде мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші ПҚҚ бойынша өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде және өтініштің көшірмесін қоса берілген құжаттармен бірге жер қойнауын зерттеу жөніндегі уәкілетті органға жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+      11. ПҚҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде құжаттардың осы Қағидалардың Тізбесінің 10-тармағының 1) тармақшасына сәйкес толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметтен бас тартуға Тізбенің 11-тармағының 1), 2), 3), 4), 5) және 6) тармақшаларында көзделген негіздер болған жағдайда, көрсетілетін қызметті беруші осы Қағидалардың 2-қосымшасына сәйкес нысан бойынша өтінішті әрі қарай қараудан негізделген бас тарту хатын ресімдейді, егер мемлекеттік қызмет көрсетуден бас тартуға мұндай негіздер анықталмаса, ПҚҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде ЖҚПБП арқылы өтініштің көшірмесін және қоса берілген құжаттарды уәкілетті жер қойнауын зерттеу органына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жер қойнауын зерттеу жөніндегі уәкілетті орган Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>277-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тармағын және </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:t xml:space="preserve"> 7-тармағын және 278-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сегізінші бөлігін ескере отырып, барлау учаскесі (лері) аумағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>186-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ережелеріне сәйкестігі тұрғысынан өтінішті қарайды және қарау нәтижелері бойынша құжаттарды алған күннен бастап 10 (он) жұмыс күні ішінде ПҚҚ бойынша көрсетілетін қызметті берушіге және көрсетілетін қызметті алушыға ЖҚПБП арқылы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер өтінішті және оған қоса берілетін құжаттарды қарау кезінде жер қойнауын зерттеу жөніндегі уәкілетті орган мәлімделген блоктар Кодекстің </w:t>
+      Егер өтінішті және оған қоса тіркелетін құжаттарды қарау кезінде жер қойнауын зерделеу жөніндегі уәкілетті орган мәлімделген блоктардың Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>186-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес олардың жер қойнауының басқа учаскелерінің аумақтарымен бірігуі немесе жер қойнауын пайдалану жөніндегі операцияларды жүргізуге тыйым салынатын аумақтармен толық бірігуі салдарынан барлау учаскесінің мәлімделген аумағына хабарламада енгізілмейтінін анықтаса осы блоктар, координаттар және жер қойнауының басқа учаскесіне немесе жер қойнауын пайдалану жөніндегі операцияларды жүргізуге тыйым салынатын аумаққа жататын аумақтың ауданы көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес олардың жер қойнауының басқа учаскелерінің аумақтарымен бірігуі немесе жер қойнауын пайдалану жөніндегі операцияларды жүргізуге тыйым салынатын аумақтармен толық бірігуі салдарынан барлау учаскесінің мәлімделген аумағына қосылуы мүмкін еместігін анықтаса, хабарламада осы блоктар, координаттар және жер қойнауының басқа учаскесіне немесе жер қойнауын пайдалану жөніндегі операцияларды жүргізуге тыйым салынатын аумаққа жататын аумақтың ауданы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер мәлімделген барлау учаскесінің шекаралары (блоктары) Кодекстің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының және 186-бабының талаптарына сәйкес келмесе не өтінішке көрсетілетін қызметті алушының келісімшарттық аумағына жатпайтын блоктар енгізілсе, сондай-ақ Кодекстің 25-бабының 2-тармағында көзделген жағдайларда хабарламада анықталған сәйкессіздіктер не көрсетілетін қызметті алушының келісімшарттық аумағына жатпайтын блоктар не жер қойнауы учаскесін пайдалануды ұсынуға жол бермейтін мән-жайлар көрсетіледі.</w:t>
+      Мәлімделген барлау учаскесінің шекаралары (блоктары) Кодекстің 19-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>186-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келмеген жағдайда, немесе көрсетілетін қызмет алушының келісімшарттық аумағына жатпайтын блоктар қамтылған жағдайда, сондай-ақ Кодекстің 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда, хабарламада анықталған сәйкессіздіктер немесе көрсетілетін қызмет алушының келісімшарттық аумағына жатпайтын блоктар немесе жер қойнауын пайдалану учаскесін пайдалануға беруге рұқсат етілмейтін мән-жайлар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жер қойнауын зерделеу жөніндегі уәкілетті органның хабарламасын алған күннен бастап 10 (он) жұмыс күні ішінде растайтын құжаттарды қоса тіркей отырып, анықталған сәйкессіздіктерді жояды не өзінің қарсылығын ЖҚПБП арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын зерттеу жөніндегі уәкілетті орган көрсетілген хабарламаны алған күннен бастап 10 (он) жұмыс күні ішінде мәселені өзі ұсынған ескертуді және (немесе) көрсетілетін қызметті алушының қарсылығын ескере отырып, барлау учаскесі аумағының шекараларының (блоктарының) Кодекс ережелеріне сәйкестігі тұрғысынан қайта қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлау учаскесі аумағының шекараларының (блоктарының) сәйкестігі туралы мәселені қарау нәтижелері бойынша жер қойнауын зерттеу жөніндегі уәкілетті орган ПҚҚ бойынша көрсетілетін қызметті берушіге және көрсетілетін қызметті алушыға қабылданған шешім туралы ЖҚПБП арқылы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы жер қойнауын зерделеу жөніндегі уәкілетті органның хабарламасын алған күннен бастап 5 (бес) жұмыс күні ішінде анықталған сәйкессіздіктерді жояды, ол туралы растайтын құжаттарды қоса бере отырып, жер қойнауын зерделеу жөніндегі уәкілетті органды және ПҚҚ бойынша көрсетілетін қызметті берушіні еркін нысанда жазбаша хабардар етеді не өзінің қарсылығын жазбаша жібереді. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті алушы келісуден бас тартуға Қазақстан Республикасының заңнамасына сәйкес шағым жасай алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы көрсетілген мерзімді өткізіп алған жағдайда жер қойнауын зерделеу жөніндегі уәкілетті органның хабарламасы мемлекеттік қызмет көрсетуден бас тарту үшін негіз болып табылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      13. Жер қойнауын пайдаланудың лицензиялық режиміне көшу үшін барлау учаскесі аумағының шекараларын (блоктарын) келісуді және өтінішке және оған қоса берілетін құжаттарға жойылған ескертулерді ескере отырып, ПҚҚ жөніндегі көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде ЖҚПБП арқылы жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдау үшін ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауына жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша қалыптастырылған материалдарды енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z143" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер қойнауын зерттеу жөніндегі уәкілетті орган көрсетілген хабарламаны алған күннен бастап 5 (бес) жұмыс күні ішінде мәселені өзі ұсынған ескертуді және (немесе) көрсетілетін қызметті алушының қарсылығын ескере отырып, барлау учаскесі аумағының шекараларының (блоктарының) Кодекс ережелеріне сәйкестігі тұрғысынан қайта қарайды.</w:t>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+      14. ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия тиісті материалдар енгізілген күннен бастап 15 (он бес) жұмыс күні ішінде жиналып, жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесін қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z144" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы мәселені қарау барысында Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>191-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ПҚҚ-ны барлауға арналған лицензияға енгізуге жататын шарттар, сондай-ақ жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін негізге ала отырып, Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, қосымша міндеттемелерді қосу мәселесі талқыланады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+        <w:t xml:space="preserve"> сәйкес ПҚҚ-ны барлауға арналған лицензияға енгізуге жататын шарттар, сондай-ақ жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін негізге ала отырып, Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, қосымша міндеттемелерді қосу мәселесі талқыланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z145" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Барлауға арналған келісімшарттың, бірлескен барлау мен өндіруге арналған келісімшарттың (барлау кезеңінде) орнына жер қойнауын пайдалану құқығын қайта ресімдеу және ПҚҚ барлауға лицензия беру туралы шешім мынадай шарттар сақталған кезде қабылданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш немесе оған қоса берілетін құжаттар осы Қағидалардың 9 және 10-тармақтарында көзделген талаптарға сәйкес келеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтінішке ПҚҚ бойынша Тізбенің 8-тармағының 1) тармақшасында көрсетілген құжаттар қоса беріледі;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+      2) өтінішке ПҚҚ бойынша Тізбенің 10-тармағының 1) тармақшасында көрсетілген құжаттар қоса беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) қарау қорытындылары бойынша берілетін ПҚҚ барлауға арналған лицензиядағы барлау учаскесінің аумағы Кодекстің 19-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) барлауға берілетін лицензияға енгізілетін және барлау учаскесінің аумағын айқындайтын блоктар Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>186-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келеді;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) көрсетілетін қызметті берушінің ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы және көрсетілетін қызметті алушы жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін, сондай-ақ Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, ПҚҚ өндіруге берілетін лицензияның барлық талаптарын айқындады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Егер өтінішті қараудың және (немесе) өтініш берушімен жүргізілген келіссөздердің қорытындылары бойынша ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімімен ПҚҚ барлауға арналған келісімшарт бойынша жер қойнауы учаскесінің бір бөлігі барлауға берілетін лицензияның барлау учаскесіне енгізілмесе, онда Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігіне сәйкес берілетін лицензияның шарттары жер қойнауын пайдаланушының жер қойнауы учаскесінің осындай бөлігінде жер қойнауын пайдалану салдарын жою жөніндегі міндеттемесімен тиісті орындау лицензия берілген күннен бастап күнтізбелік екі жылдан аспайтын мерзіммен толықтырылуға жатады, және осы міндеттеме көзделген мерзімде орындалмаған кезде лицензияны кері қайтарып алу негізімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z147" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы және өтініш беруші жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін, сондай-ақ Кодекстің 278-бабы 25-тармағының алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, ПҚҚ барлауға берілетін лицензияның барлық талаптарын айқындады.</w:t>
+      18. Қаралып отырған барлау аумағы екі жүз блоктан астам болған жағдайда, көрсетілетін қызметті алушы мен ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия барлауға берілетін лицензиялардың санын айқындайды, олардың әрқайсысы екі жүз блоктан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z148" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Егер өтінішті және (немесе) өтініш берушімен келіссөздерді қарау қорытындылары бойынша ПҚҚ барлауға арналған келісімшарт бойынша жер қойнауы учаскесінің бір бөлігі ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімімен берілетін барлауға арналған лицензияның барлау учаскесіне енгізілмесе, онда Кодекстің 278-бабы 25-тармағының алтыншы бөлігіне сәйкес берілетін лицензияның шарттары Жер қойнауын пайдаланушының лицензия берілген күннен бастап күнтізбелік екі жылдан аспайтын мерзіммен жер қойнауы учаскесінің осындай бөлігінде жер қойнауын пайдалану салдарын жою бойынша, және осы міндеттеме көзделген мерзімде орындалмаған кезде лицензияны кері қайтарып алуға негіз болады.</w:t>
+      19. ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімі отырысқа қатысқан барлық комиссия мүшелері отырыс өткізілген күннен бастап он жұмыс күнінен кешіктірмей ЖҚПБП арқылы хаттамада қол қоюмен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...56 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда көзделмеген лицензиялық режимге көшу шарттарын хаттамаға енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия мүшелері қол қойғаннан кейін хаттама танысу үшін көрсетілетін қызметті алушының ЖҚПБП жеке кабинетінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдаған кезде ПҚҚ бойынша мемлекеттік көрсетілетін қызметті беруші хаттамаға қол қойылған күннен бастап бес жұмыс күні ішінде өтініш берушіге Кодекстің </w:t>
-[...9 lines deleted...]
-        <w:t>55</w:t>
+      20. ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдаған кезде ПҚҚ бойынша көрсетілетін қызметті беруші хаттамаға қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушының ЖҚПБП жеке кабинетіне Кодекстің 55 және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>198-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ПҚҚ бойынша көрсетілетін қызметті берушіге ПҚҚ барлау жөніндегі операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз етуді және оның тарапынан қол қойылған Келісімшартты бұзу туралы келісімді ұсыну қажеттігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 31 наурыздағы № 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22470 болып тіркелген) Жер қойнауын пайдалану жөніндегі операциялардың салдарларын жою жөніндегі міндеттемелерді орындауды мемлекеттік орган қабылдаған қамтамасыз етуді ұсыну және есепке алу қағидаларына сәйкес ПҚҚ барлау жөніндегі операциялардың салдарларын жою жөніндегі міндеттемелерді орындауды тиісінше қамтамасыз ету және көрсетілетін қызметті алушы электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойған Келісімшартты бұзу туралы келісім ПҚҚ жөніндегі көрсетілетін қызметті берушіге хабарлама жіберілген күннен бастап 40 (қырық) жұмыс күнінен кешіктірілмей ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ПҚҚ жөніндегі көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан қол қойылған Келісімшартты бұзу туралы келісімді алған күннен бастап бес жұмыс күні ішінде осы Келісімді жасасады және көрсетілетін қызметті алушыға осы Қағидалардың 18-тармағына сәйкес келісілген шарттарды қамтитын ПҚҚ барлауға, сонымен бірге Келісімшартты бұзу туралы келісімнің осы данасымен лицензия береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z151" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. ПҚҚ бойынша Тізбенің 11-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болған кезде ПҚҚ бойынша көрсетілетін қызметті беруші ЖҚПБП арқылы көрсетілетін қызметті алушыға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын көрсетілген қызметті алушының ЖҚПБП жеке кабинетіне жіберіледі. Тыңдау көрсетілетін қызметті алушы хабарлама алған күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлар тізіліміне енгізілген инвесторларға қатысты мемлекеттік қызмет көрсетуден бас тарту үшін негіздер бар болған кезде көрсетілетін қызметті беруші дәлелді бас тартуды жасап, оны ЖҚПБП арқылы Қазақстан Республикасының Бас прокуратурасына (бұдан әрі – Бас прокуратура) келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратура алған сәттен бастап 3 (үш) жұмыс күні ішінде қабылданған шешіммен келіседі немесе келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратурамен келісу қорытындылары бойынша қабылданған шешім туралы көрсетілетін қызметті беруші инвесторлар тізіліміне енгізілген көрсетілетін қызметті алушыны Бас прокуратураның жауабы келіп түскен сәттен бастап бір жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. ПҚҚ/КТПҚ өндіру/бірлесіп барлау және өндіру (өндіру кезеңінде) жүргізу кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z153" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. ПҚҚ/КТПҚ барлауға/бірлесіп барлауға және өндіруге (өндіру кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие көрсетілетін қызметті алушы Тізбеге 2-қосымшаға сәйкес нысан бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге өтінішті және осы Қағидалар Тізбесінің 10-тармағында көрсетілген құжаттарды ЖҚПБП арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z154" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Тіркелген құжаттары бар өтініш бірегей есептік нөмірді, тіркеу күні мен уақытын (сағатын, минутын) бере отырып, ЖҚПБП-да тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштің және қоса берілген құжаттардың қабылданғанын растау ЖҚПБП-да өтініштің тіркеу нөмірін беру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде құжаттардың осы Қағидаларға Тізбенің 10-тармағының 2) тармақшасына сәйкес толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметтен бас тартуға Тізбенің 11-тармағының 1), 2), 3), 4), 5) және 6) тармақшаларында көзделген негіздер болған жағдайда, ПҚҚ/ҚТПҚ бойынша көрсетілетін қызметті беруші осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде ЖҚПБП арқылы осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтінішті әрі қарай қараудан дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Тізбенің 11-тармағының 1), 2), 3), 4), 5) және 6) тармақшаларында көзделген мемлекеттік қызмет көрсетуден бас тарту негіздері болмаған жағдайда, ПҚҚ/ҚТПҚ бойынша көрсетілетін қызметті беруші ЖҚПБП арқылы өтінімді тіркеген күннен бастап 5 (бес) жұмыс күні ішінде өтініштің көшірмесін қоса берілген құжаттарымен бірге жер қойнауын зерттеу жөніндегі уәкілетті органға/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесіне жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z157" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Жер қойнауын зерттеу жөніндегі уәкілетті орган/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі Кодекстің 277-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сегізінші бөлігін ескере отырып, өндіру учаскелері шекарасының (шекараларының) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>234-баптардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (234-бап КТПҚ өндіру бойынша келісімшарттарға қатысты қолданылады) ережелеріне сәйкестігі тұрғысынан өтінішті қарайды және қарау нәтижелері бойынша хабарламаны құжаттардың көшірмелерін алған күннен бастап 10 (он) жұмыс күні ішінде ПҚҚ/КТПҚ жөніндегі көрсетілетін қызметті берушіге және көрсетілетін қызметті алушыға ЖҚПБП жеке кабинеттеріне жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер өтінішті және оған қоса тіркелетін құжаттарды қарау кезінде жер қойнауын зерттеу жөніндегі уәкілетті орган/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі мәлімделген өндіру учаскесінің аумағының бір бөлігі басқа қатты және кең таралған пайдалы қазбалар бойынша жер қойнауы учаскелерінің аумақтарымен қабаттасуына, жер қойнауы кеңістігін пайдалануға, жер қойнауын пайдаланушының келісімінсіз көмірсутектерді өндіруге немесе жер қойнауын пайдалану операцияларын жүргізуге жол берілмейтін аумақтармен толық қабаттасуына байланысты Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>198-баптарына</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        <w:t>203-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мәлімделетін өндіру учаскесінің аумағына енгізуге жатпайтындығын анықтаса, хабарламада басқа жер қойнауы учаскесіне жататын немесе жер қойнауын пайдалану операцияларын жүргізуге тыйым салынатын аумақтың координаттары мен ауданы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 31 наурыздағы № 144 бұйрығымен бекітілген Жер қойнауын пайдалану жөніндегі операциялардың салдарларын жою жөніндегі міндеттемелерді орындауды мемлекеттік орган қабылдаған қамтамасыз етуді ұсыну және есепке алу </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+      Мәлімделген өндіру учаскесінің сыртқы және ішкі шекаралары Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>234-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (234-бап КТПҚ өндіру бойынша келісімшарттарға қатысты қолданылады) талаптарына сәйкес келмесе, хабарламада анықталған сәйкессіздіктер және оларды жою тәсілдері туралы ұсынымдар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. ПҚҚ жөніндегі көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан қол қойылған Келісімшартты бұзу туралы келісімді алған күннен бастап бес жұмыс күні ішінде осы Келісімді жасасады және өтініш берушіге осы Қағидалардың 18-тармағына сәйкес келісілген шарттарды қамтитын ПҚҚ барлауға, сонымен бірге Келісімшартты бұзу туралы келісімнің осы данасымен лицензия береді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+      Көрсетілетін қызметті алушы жер қойнауын зерделеу жөніндегі уәкілетті органның/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесінің хабарламасын алған күннен бастап 10 (он) жұмыс күні ішінде растайтын құжаттарды қоса тіркей отырып, анықталған сәйкессіздіктерді жояды не өзінің қарсылығын ЖҚПБП арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. ПҚҚ бойынша Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіз болған кезде ПҚҚ жөніндегі көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      Жер қойнауын зерттеу жөніндегі уәкілетті орган/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі көрсетілген хабарламаны алған күннен бастап 10 (он) жұмыс күні ішінде мәселені өзі ұсынған ескертуді және (немесе) көрсетілетін қызметті алушының қарсылығын ескере отырып, өндіру учаскесі аумағының шекараларының (блоктарының) Кодекс ережелеріне сәйкестігі тұрғысынан қайта қарайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жіберілген күннен бастап 1 (бір) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+      Өндіру учаскесі аумағының шекараларының (блоктарының) сәйкестігі туралы мәселені қарау нәтижелері бойынша жер қойнауын зерттеу жөніндегі уәкілетті орган/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі ПҚҚ/КТПҚ бойынша көрсетілетін қызметті берушіге және көрсетілетін қызметті алушыға қабылданған шешім туралы ЖҚПБП арқылы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы келісуден бас тартуға Қазақстан Республикасының заңнамасына сәйкес шағым жасай алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Жер қойнауын пайдаланудың лицензиялық режиміне көшу үшін өндіру учаскесі аумағының шекараларын (блоктарын) келісуді және өтінішке және оған қоса берілетін құжаттарға жойылған ескертулерді ескере отырып, ПҚҚ/КТПҚ жөніндегі көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде ЖҚПБП арқылы жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдау үшін ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауына жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша қалыптастырылған материалдарды енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z159" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия тиісті материалдар енгізілген күннен бастап 15 (он бес) жұмыс күні ішінде жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесін ЖҚПБП арқылы қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z160" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. ПҚҚ/КТПҚ өндіруге/бірлесіп барлауға және өндіруге (өндіру кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие көрсетілетін қызметті алушы Тізбеге </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+      30. Жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы мәселені ЖҚПБП арқылы қарау барысында Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>208-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ПҚҚ-ны өндіруге арналған лицензияға енгізуге/Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>233-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес КТПҚ-ны өндіруге арналған лицензияға енгізуге жататын шарттар, сондай-ақ жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін негізге ала отырып, Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, қосымша міндеттемелерді қосу мәселесі талқыланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z161" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Өтініш пен құжаттарды қабылдау осы Қағидаларға Тізбенің 7-тармағына сәйкес жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
-[...383 lines deleted...]
-      29. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы шақырылады және тиісті материалдар енгізілген күннен бастап 15 (он бес) жұмыс күні ішінде жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесін қарайды.</w:t>
+      31. Жер қойнауын пайдалану құқығын қайта ресімдеу және ПҚҚ/КТПҚ өндіруге, бірлескен барлауға және ПҚҚ өндіруге (өндіру кезеңінде) арналған келісімшарттың орнына ПҚҚ/КТПҚ өндіруге лицензия беру туралы шешім мынадай шарттар сақталған кезде қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш немесе оған қоса берілетін құжаттар осы Қағидалардың 23 және 24-тармақтарында көзделген талаптарға сәйкес келсе;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінішке Тізбенің 10-тармағының 2) тармақшасында талап етілетін құжаттар қоса берілсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) қарау және келіссөздер қорытындылары бойынша қалыптастырылған ПҚҚ/КТПҚ өндіруге берілетін лицензия бойынша ПҚҚ/КТПҚ бойынша өндіру учаскесінің аумағы Кодекстің 203-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 232-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (232-баптың 4-тармағы КТПҚ өндіру келісімшарттарына қолданылады) көзделген жер қойнауы учаскелерінің аумақтарына жатпаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қарау және келіссөздер қорытындылары бойынша қалыптастырылған ПҚҚ/КТПҚ өндіруге берілетін лицензия бойынша өндіру учаскесі аумағының шекаралары Кодекстің 19-бабы 3-тармағының және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>234-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (234-бап КТПҚ өндіру бойынша келісімшарттарға қатысты қолданылады) талаптарына сәйкес келсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия және көрсетілетін қызметті алушы жер қойнауын пайдаланушының тиісті келісімшарт бойынша міндеттемелерін, сондай-ақ Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, ПҚҚ/КТПҚ өндіруге берілетін лицензияның барлық талаптарын айқындады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Егер көрсетілетін қызметті алушымен өтінішті және (немесе) келіссөздерді қарау қорытындылары бойынша ПҚҚ/КТПҚ өндіруге, бірлесіп барлауға және ПҚҚ өндіруге (өндіру кезеңінде) арналған келісімшарт бойынша жер қойнауы учаскесінің бір бөлігі ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімімен ПҚҚ/КТПҚ өндіруге арналған лицензияның өндіру учаскесіне енгізілмесе, онда Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігіне сәйкес берілетін лицензияның шарттары жер қойнауын пайдаланушының жер қойнауы учаскесінің осындай бөлігінде жер қойнауын пайдалану салдарын жою жөніндегі міндеттемесімен тиісті орындау лицензия берілген күннен бастап күнтізбелік екі жылдан аспайтын мерзіммен толықтырылуға жатады, және осы міндеттеме көзделген мерзімде орындалмаған кезде кері қайтарып алу негізімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z163" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Егер лицензиялық режимге көшу қаралатын ПҚҚ өндіруге арналған келісімшарттың (бірлескен барлау мен өндіруге арналған келісімшарт бойынша өндіру кезеңінің) қолданылу мерзімін ұзарту немесе жер қойнауын пайдалану құқығын беру шартымен: жер қойнауын пайдаланушы немесе оның еншілес ұйымы немесе қайта өңдеу өндірістерінің бірлескен кәсіпорнын құру; жер қойнауын пайдаланушының жұмыс істеп тұрған өндіруші өндірістерін жаңғырту не реконструкциялау кәсіпорындарына; қолданыстағы қайта өңдеу өндірістерін жаңғырту не реконструкциялау бойынша; Қазақстан Республикасының аумағында орналасқан қайта өңдеу кәсіпорындарына (өндірісіне) қайта өңдеу үшін өндірілетін пайдалы қазбаны жеткізу бойынша; жер қойнауын пайдаланушының немесе оның еншілес ұйымының немесе өңірдің әлеуметтік-экономикалық дамуына бағытталған инвестициялық жобаның немесе жобаның іске асырылуын қамтамасыз ету бойынша Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігіне сәйкес осы міндеттемені берілетін лицензияға қосымша ретінде енгізу туралы мәселені ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия қарауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z164" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның шешімі отырысқа қатысқан барлық комиссия мүшелері отырыс өткізілген күннен бастап он жұмыс күнінен кешіктірмей ЖҚПБП арқылы хаттамада қол қоюмен ресімделеді. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда көзделмеген лицензиялық режимге көшу шарттарын хаттамаға енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы қабылданған шешіммен келіскен кезде хаттамаға көрсетілетін қызметті алушы немесе ол уәкілеттік берген тұлға да қол қояды. Көрсетілетін қызметті алушының немесе ол уәкілеттік берген тұлғаның хаттамаға қол қоюдан бас тартуы лицензиялық режимге көшуден бас тарту болып есептеледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+      ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия мүшелері қол қойғаннан кейін көрсетілетін қызметті алушы хаттамамен ЖҚПБП жеке кабинеті арқылы танысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      35. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия ПҚҚ/КТПҚ өндіруге жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдаған кезде ПҚҚ/ КТПҚ бойынша көрсетілетін қызметті беруші хаттамаға қол қойылған күннен бастап бес жұмыс күні ішінде көрсетілетін қызметті алушыға осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ПҚҚ бойынша көрсетілетін қызметті берушіге оның тарапынан қол қойылған келісімшартты бұзу туралы келісімді, тау-кен жұмыстарының жоспарында айтылған өндіру бойынша операциясына тиісті экологиялық рұқсатты ұсыну, Кодекстің </w:t>
+      35. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия жер қойнауын пайдалану құқығын қайта ресімдеу туралы шешім қабылдаған кезде ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші хаттамаға қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушының жеке кабинетіне ПҚҚ/КТПҚ бойынша көрсетілетін қызметті берушіге осы Қағидалардың 3-қосымшасына сәйкес нысан бойынша оның тарапынан қол қойылған Келісімшартты бұзу туралы келісімді, тау-кен жұмыстарының жоспарында сипатталған өндіру бойынша операцияларға, Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>217-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес көзделген тау-кен жұмыстарының жоспарының және жою жоспарының сараптамаларын және келісулерін жүргізу қажеттілігі туралы хабарламаны жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+        <w:t xml:space="preserve"> сәйкес көзделген тау-кен жұмыстары жоспарының және жою жоспарының сараптамаларын және келісулерін жүргізуге тиісті экологиялық рұқсатты ұсыну қажеттілігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы қол қойған келісімшартты бұзу туралы келісімді келісуді, тау-кен жұмыстарының жоспарында айтылған өндіру бойынша операциясына тиісті экологиялық рұқсаттың оң сараптама қорытындылары мен көшірмелерін көрсетілетін қызметті алушы осы тармақтың бірінші бөлігінде көзделген хабарлама жасалған күннен бастап бір жылдан кешіктірмей ұсынады.</w:t>
+      Көрсетілетін қызметті алушы Келісімшартты бұзу туралы келісімге, келісулерге, оң сараптама қорытындылары мен тау-кен жұмыстарының жоспарында сипатталған өндіру бойынша операцияларға тиісті экологиялық рұқсаттың көшірмелеріне ЭЦҚ арқылы қол қойып, осы тармақтың бірінші бөлігінде көзделген хабарлама жасалған күннен бастап бір жылдан кешіктірмей ЖҚПБП арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілген мерзімді ұзарту қажет болған кезде көрсетілетін қызметті алушы ПҚҚ/КТПҚ бойынша көрсетілетін қызметті берушіге осындай ұзартудың негіздемесімен жүгінеді. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші бұл мерзімді бір жылдық мерзім өткен күннен бастап бір жылдан аспайтын кезеңге ұзартады.</w:t>
+      Көрсетілген мерзімді ұзарту қажет болған кезде көрсетілетін қызметті алушы ПҚҚ/КТПҚ бойынша көрсетілетін қызметті берушіге осындай ұзартудың негіздемесімен ЖҚПБП жеке кабинеті арқылы жүгінеді. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші бұл мерзімді бір жылдық мерзім өткен күннен бастап бір жылдан аспайтын кезеңге ұзартады. Мерзімді ұзарту туралы хабарлама көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының көрсетілген мерзімді өткізуі жер қойнауын пайдаланудың лицензиялық режиміне көшу рәсімін тоқтатады. Бұл жағдайда жер қойнауын пайдалану құқығын қайта ресімдеу туралы өтініш кемінде үш айдан кейін қайта беріледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+      Көрсетілетін қызметті алушының көрсетілген мерзімді өткізуі жер қойнауын пайдаланудың лицензиялық режиміне көшу рәсімін тоқтатады. Бұл жағдайда жер қойнауын пайдалану құқығын қайта ресімдеу туралы қайтадан берілетін өтініш кемінде үш айдан кейін қайта беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Көрсетілетін қызметті алушы келісімшартты бұзу туралы келісімді, келісулерді, тау-кен жұмыстарының жоспарында айтылған өндіру бойынша операциясына тиісті экологиялық рұқсаттың оң сараптама қорытындылары мен көшірмелерін көзделген мерзімде ұсынғаннан кейін ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші бес жұмыс күні ішінде Келісімшартты бұзу туралы келісім жасасады және Келісімшартты бұзу туралы келісімнің данасы өтініш берушіге осы Қағидалардың 32 және 33-тармақтарына сәйкес келісілген шарттары бар ПҚҚ/КТПҚ өндіруге лицензия береді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+      36. Көрсетілетін қызметті алушы ЭЦК пайдалана отырып, қол қойылған Келісімшартты бұзу туралы келісімді, келісулерді, тау-кен жұмыстарының жоспарында сипатталған өндіру бойынша операцияларға тиісті экологиялық рұқсаттың оң сараптама қорытындылары мен көшірмелерін көзделген мерзімде ұсынғаннан кейін ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші 5 (бес) жұмыс күні ішінде Келісімшартты бұзу туралы келісімге ЭЦК-ны пайдалана отырып қол қояды және көрсетілетін қызметті алушының жеке кабинетіне осы Қағидалардың 32 және 33-тармақтарына сәйкес келісілген шарттары бар ПҚҚ/КТПҚ өндіруге арналған лицензияны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z167" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Жер қойнауын пайдалану құқығын қайта ресімдеу нәтижесінде ПҚҚ/КТПҚ өндіруге лицензия алған жер қойнауын пайдаланушы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3963,496 +3899,716 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>219-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жоғарыда көрсетілген операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз етуді ПҚҚ/КТПҚ саласындағы уәкілетті органға ұсынған жағдайда, өндіру учаскесінде ПҚҚ/ КТПҚ өндіру жөніндегі операцияларды жүргізуді жалғастырады.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t xml:space="preserve"> сәйкес жоғарыда көрсетілген операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз етуді ПҚҚ/КТПҚ саласындағы уәкілетті органға ЖҚПБП арқылы ұсынған жағдайда, өндіру учаскесінде ПҚҚ/КТПҚ өндіру жөніндегі операцияларды жүргізуді жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z168" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Тізбенің 11-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға ӘРПК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама алынған күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлар тізіліміне енгізілген инвесторларға қатысты мемлекеттік қызмет көрсетуден бас тарту үшін негіздер бар болған кезде көрсетілетін қызметті беруші дәлелді бас тартуды жасап, оны ЖҚПБП арқылы Қазақстан Республикасының Бас прокуратурасына / облыстың, республикалық маңызы бар қаланың немесе астананың прокурорына (бұдан әрі – прокурор) келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прокурор оны алған сәттен бастап 3 (үш) жұмыс күні ішінде қабылданған шешіммен келіседі немесе келісуден бас тартады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурормен келісу қорытындылары бойынша қабылданған шешім туралы көрсетілетін қызметті беруші инвесторлар тізіліміне енгізілген көрсетілетін қызметті алушыны Прокурордың жауабы келіп түскен сәттен бастап бір жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. ПҚҚ бірлесіп барлау және өндіру кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z170" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. ПҚҚ бірлесіп барлауға және өндіруге арналған келісімшарт бойынша жер қойнауын пайдалану құқығына ие көрсетілетін қызметті алушы Тізбеге 3-қосымшаға сәйкес нысан бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге өтінішті және осы Қағидалар Тізбесінің 10-тармағында көрсетілген құжаттарды ЖҚПБП арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z171" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Тіркелген құжаттары бар өтініш бірегей есептік нөмірді, тіркеу күні мен уақытын (сағатын, минутын) бере отырып, ЖҚПБП-да тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштің және қоса берілген құжаттардың қабылданғанын растау ЖҚПБП-да өтініштің тіркеу нөмірін беру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Көрсетілетін қызметтен бас тартуға Тізбенің 11-тармағының 1), 2), 3), 4), 5) және 6) тармақшаларында көзделген негіздер болған жағдайда, көрсетілетін қызметті беруші осы Қағидалардың 2-қосымшасына сәйкес нысан бойынша өтінішті әрі қарай қараудан дәлелді бас тарту береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z173" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Өтініш пен құжаттар осы Қағидалардың Тізбесінің 10-тармағының 3) тармақшасында көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z174" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Өтінішті және оған қоса берілетін құжаттарды қарау, лицензиялар бойынша ПҚҚ барлау учаскесінің (учаскелерінің) және өндіру учаскесінің (учаскелерінің) аумақтарын мемлекеттік органдармен келісу, ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауы үшін жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша көрсетілетін қызметті алушының материалдарды қалыптастыру, ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның ПҚҚ бірлесіп барлауға және өндіруге арналған келісімшарттың орнына жер қойнауын пайдалану құқығын қайта ресімдеу және барлауға арналған лицензияны (лицензияларды) және ПҚҚ өндіруге арналған лицензияны (лицензияларды) беру туралы шешім қабылдау тәртібі мен мерзімдері мыналарды ескере отырып, осы Қағидалардың 2-параграфының 11-тармақтарының қағидалары бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жер қойнауын зерттеу жөніндегі уәкілетті орган осы Қағидалардың 12-тармағының екінші және үшінші бөліктерін сақтай отырып, Кодекстің 277-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 278-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сегізінші бөлігін ескере отырып, өтініштегі барлау учаскесі аумағының мәлімделген шекараларының (блоктарының) 19, 25, 186-баптардың ережелеріне сәйкестігін тексеріп қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ПҚҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссия осы Қағидалардың 18-тармағының ПҚҚ барлауға лицензия (лицензиялар) беру бөлігіндегі талаптары және осы Қағидалардың 34-тармағының ПҚҚ өндіруге лицензия (лицензиялар) беру бөлігіндегі талаптары сақталған кезде бірлескен барлауға және өндіруге арналған келісімшарттың жер қойнауының барлық шарттары мен учаскелері бойынша бір мезгілде жер қойнауын пайдалану құқығын қайта ресімдеу және ПҚҚ барлауға және өндіруге арналған лицензияларды беру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жер қойнауын пайдаланудың лицензиялық режиміне көшу туралы мәселені қарау барысында геологиялық теліммен (телімдермен) айқындалған жер қойнауы учаскесі (учаскелері) бөлігінде Кодекстің 278-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігінде көзделген ерекшеліктерді ескере отырып, Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>191-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ПҚҚ барлауға арналған лицензияға (лицензияларға) енгізуге жататын шарттар айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ПҚҚ барлауға арналған лицензия (лицензиялар) және ПҚҚ өндіруге арналған лицензия (лицензиялар) берілуге тиіс, ал көрсетілген лицензиялардың орнына берілетін Бірлескен барлауға және өндіруге арналған келісімшартты бұзу туралы келісімді ПҚҚ бойынша көрсетілетін қызметті беруші ПҚҚ барлау жөніндегі операциялардың салдарларын жою жөніндегі міндеттемелерді орындауды тиісті қамтамасыз етуді мұндай қамтамасыз етуді беру туралы хабарлама жіберілген күннен бастап қырық жұмыс күнінен кешіктірмей берген жағдайда бір мезгілде жасасуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      44. Жер қойнауын пайдалану құқығын қайта ресімдеу нәтижесінде ПҚҚ өндіруге лицензия (лицензиялар) алған жер қойнауын пайдаланушы Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>219-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жоғарыда көрсетілген операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ұсынылған жағдайда берілген лицензияларға сәйкес ПҚҚ өндіру жөніндегі операцияларды жүргізуді жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z176" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. Тізбенің 11-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде ПҚҚ бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға ӘРПК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
-[...276 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама алынған күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлар тізіліміне енгізілген инвесторларға қатысты мемлекеттік қызмет көрсетуден бас тарту үшін негіздер бар болған кезде көрсетілетін қызметті беруші дәлелді бас тартуды жасап, оны ЖҚПБП арқылы Қазақстан Республикасының Бас прокуратурасына (бұдан әрі – Бас прокуратура) келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратура алған сәттен бастап 3 (үш) жұмыс күні ішінде қабылданған шешіммен келіседі немесе келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратурамен келісу қорытындылары бойынша қабылданған шешім туралы көрсетілетін қызметті беруші инвесторлар тізіліміне енгізілген көрсетілетін қызметті алушыны Бас прокуратураның жауабы келіп түскен сәттен бастап бір жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z178" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+      46. Мемлекеттік қызметтерді көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды тұлға шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      Бұл ретте көрсетілетін шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды тұлға, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4467,90 +4623,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkStart w:name="z179" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      47. Егер заңда өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік–процестік кодексінің 91-бабының </w:t>
+      47. Егер заңда өзгеше көзделмесе, ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4623,117 +4779,81 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t>мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -4750,100 +4870,126 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мемлекеттік органның атауы)</w:t>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z181" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Жер қойнауын пайдалануға лицензиялау режиміне көшу шеңберінде лицензия беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+        <w:t xml:space="preserve"> "Жер қойнауын пайдаланудың лицензиялық режиміне көшу шеңберінде лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4912,125 +5058,317 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ПҚҚ келісімшарттары бойынша - Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігі</w:t>
-[...17 lines deleted...]
-</w:t>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КТПҚ келісімшарттары бойынша - Облыстың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+              <w:t>қойнауын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдаланудың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>режиміне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5063,87 +5401,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету жолдары</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің кеңсесі/ "Minerals.gov.​kz" ЖПБП</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5176,231 +5514,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. ПҚҚ/КТПҚ көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде құжаттардың толықтығын тексереді;</w:t>
+ПҚҚ келісімшарттары бойынша: Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Өтінішті және оған қоса берілетін құжаттарды жер қойнауын зерттеу жөніндегі уәкілетті органның/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесінің қарауы – 10 жұмыс күні;</w:t>
-[...125 lines deleted...]
-Бірлескен барлау мен өндіруге арналған келісімшарттар бойынша ПҚҚ барлауға лицензия (лицензия) және ПҚҚ өндіруге лицензия (лицензия) берілуге жатады, ал бірлескен барлау мен өндіруге арналған келісімшартты бұзу туралы келісім, оның орнына осы лицензиялар берілген ПҚҚ бойынша көрсетілетін қызметті беруші бір мезгілде жасасуы тиіс.</w:t>
+КТПҚ келісімшарттары бойынша: Облыстың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5433,87 +5645,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық/қағаз</w:t>
+Жер қойнауын пайдаланудың бірыңғай платформасы" ақпараттандыру объектісі (бұдан әрі – ЖҚПБП).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5546,87 +5758,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалы қатты қазбаларды барлауға лицензия беру / пайдалы қатты қазбаларды / кең таралған пайдалы қазбаларды өндіруге лицензия беру / мемлекеттік қызметті көрсетуден бас тарту</w:t>
+1. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде құжаттардың толықтығын тексереді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өтінішті және оған қоса берілетін құжаттарды жер қойнауын зерттеу жөніндегі уәкілетті органның/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесінің қарауы – 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті және оған қоса берілген құжаттарды жер қойнауын зерттеу жөніндегі уәкілетті органның/жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесінің хабарламасында көрсетілген ескертулер жойылған жағдайда қайта қарау – 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші 25 (жиырма бес) жұмыс күні ішінде жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесі бойынша қалыптастырылған материалдарды ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссияның қарауына ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ПҚҚ/КТПҚ бойынша жер қойнауын пайдалануға арналған келісімшарттар жөніндегі комиссиясы тиісті материалдар енгізілген күннен бастап 15 (он бес) жұмыс күні ішінде жиналып, жер қойнауын пайдаланудың лицензиялық режиміне көшу мәселесін қарастырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. 10 (он) жұмыс күнінен кешіктірмей хаттаманы ресімдеу және оған отырысқа қатысқан барлық комиссия мүшелерінің қол қоюы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші хаттамаға қол қойылған күннен бастап 5 жұмыс күні ішінде осы Қағидалардың 20 және 35-тармақтарында көзделген құжаттарды ұсыну қажеттілігі туралы хабарлама жібереді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. ПҚҚ/КТПҚ бойынша көрсетілетін қызметті беруші 5 жұмыс күні ішінде келісімшартты бұзу туралы келісім жасасады және көрсетілетін қызметті алушыға ПҚҚ/КТПҚ өндіруге лицензия береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлескен барлау мен өндіруге арналған келісімшарттар бойынша ПҚҚ барлауға лицензия (лицензиялар) және ПҚҚ өндіруге лицензия (лицензиялар) берілуге жатады, ал орнына осы лицензиялар берілетін Бірлескен барлау мен өндіруге арналған келісімшартты бұзу туралы келісімді ПҚҚ бойынша көрсетілетін қызметті беруші бір мезгілде жасасуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5659,87 +6015,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушыға тегін көрсетіледі.</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5772,105 +6128,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
-[...17 lines deleted...]
-Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру кестесі сағат 9.00-ден 17.30-ға дейін түскі үзіліспен сағат 13.00-ден 14.30-ға дейін.</w:t>
+Пайдалы қатты қазбаларды барлауға лицензия беру / пайдалы қатты қазбаларды / кең таралған пайдалы қазбаларды өндіруге лицензия беру / мемлекеттік қызметті көрсетуден бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5903,435 +6241,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жер қойнауын пайдалануға лицензиялау режиміне көшу шеңберінде лицензия беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-осы Тізбеге 1-қосымшаның 1-тармағында көзделген мәліметтерді растайтын құжаттардың көшірмелері;</w:t>
-[...309 lines deleted...]
-Құжаттар мемлекеттік және орыс тілдерінде жасалады. Өтінішке қоса берілетін құжаттардың көшірмелері нотариалды куәландырылуға жатады. Шет тілінде жасалған құжаттардың көшірмелері мемлекеттік және орыс тілдеріндегі аудармасымен бірге ұсынылады, олардың дұрыстығы нотариалды куәландырылуға жатады.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6364,161 +6354,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасында белгіленген негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> 3) тармақшасына сәйкес мәлімделген учаскелер аумақтарының сәйкестігін қарау нәтижелері бойынша жер қойнауын зерттеу жөніндегі уәкілетті органның теріс қорытындысы кезінде;</w:t>
+              <w:t>
+1) ЖҚПБП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өтініш немесе оған қоса берілген құжаттар осы Қағидалардың талаптарына сәйкес келмесе;</w:t>
+2) ПҚҚ бойынша көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 8.00-ден 17.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушының немесе ол уәкілеттік берген тұлғаның хаттамаға қол қоюдан бас тартса;</w:t>
-[...17 lines deleted...]
-4) осы Қағидалардың 20 және 35-тармақтарында көзделген құжаттарды ұсыну мерзімдерін бұзса.</w:t>
+КТПҚ бойынша көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6551,123 +6503,729 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін қажетті құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1. Мемлекеттік қызметті қағаз түрінде көрсету мекенжайы: 010000, Астана қаласы, Қабанбай батыр даңғылы, 32/1, телефон: 8 (7172) 983-421 /</w:t>
+              <w:t xml:space="preserve">
+1) Пайдалы қатты қазбаларды барлау, бірлескен барлау және өндіру (барлау кезеңінде) кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу үшін: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КТПҚ өндіруге лицензия алу бойынша мемлекеттік қызмет облыстың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары көрсетеді.</w:t>
+осы Тізбеге 1-қосымшаға сәйкес нысан бойынша пайдалы қатты қазбаларды барлауға/бірлескен барлауға және өндіруге (барлау кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: 8 (7172) 983-334, Мемлекеттік қызметті көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+осы Тізбеге 1-қосымшаның 1-тармағында көзделген мәліметтерді растайтын құжаттардың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жер қойнауын пайдаланушының (жер қойнауын пайдаланушылардың) көмірсутектерді немесе пайдалы қатты қазбаларды өндіру жөніндегі операцияларды жүргізу үшін аталған жер қойнауын пайдаланушының (жер қойнауын пайдаланушылардың) пайдалануындағы жер қойнауы учаскесінің аумағына ішінара түсетін учаскені барлауға арналған лицензияға енгізуге электрондық келісімі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар мемлекеттік және орыс тілдерінде жасалады. Өтінішке қоса берілетін құжаттардың көшірмесі нотариалды куәландырылуға жатады. Шет тілінде жасалған құжаттардың көшірмелері мемлекеттік және орыс тілдеріндегі аудармасымен бірге ұсынылады, олардың дұрыстығы нотариалды куәландырылуға жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Пайдалы қатты қазбаларды өндіруді/бірлескен барлауды және өндіруді (өндіру кезеңінде)/ кең таралған пайдалы қазбаларды өндіруді жүргізу кезінде жер қойнауын пайдаланудың лицензиялық режиміне ауысу үшін: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Тізбеге 2-қосымшаға сәйкес пайдалы қатты қазбаларды өндіруге немесе бірлескен барлауға және өндіруге (өндіру кезеңінде)/кең таралған пайдалы қазбаларды өндіруге арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Тізбеге 2-қосымшаның 1-тармағында көзделген мәліметтерді растайтын құжаттардың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар мемлекеттік және орыс тілдерінде жасалады. Өтінішке қоса берілетін құжаттардың көшірмесі нотариалды куәландырылуға жатады. Шет тілінде жасалған құжаттардың көшірмелері мемлекеттік және орыс тілдеріндегі аудармасымен бірге ұсынылады, олардың дұрыстығы нотариалды куәландырылуға жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Пайдалы қатты қазбаларды барлау және өндіру кезінде жер қойнауын пайдаланудың лицензиялық режиміне көшу үшін: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Тізбеге 3-қосымшаға сәйкес пайдалы қатты қазбаларды бірлескен барлау мен өндіруге арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Тізбеге 3-қосымшаның 1-тармағында көзделген мәліметтерді растайтын құжаттардың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын пайдаланушының (жер қойнауын пайдаланушылардың) көмірсутектерді немесе пайдалы қатты қазбаларды өндіру жөніндегі операцияларды жүргізу үшін аталған жер қойнауын пайдаланушының (жер қойнауын пайдаланушылардың) пайдалануындағы жер қойнауы учаскесінің аумағына ішінара түсетін учаскені барлауға арналған лицензияға енгізуге электрондық келісімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар мемлекеттік және орыс тілдерінде жасалады. Өтінішке қоса берілетін құжаттардың көшірмесі нотариалды куәландырылуға жатады. Шет тілінде жасалған құжаттардың көшірмелері мемлекеттік және орыс тілдеріндегі аудармасымен бірге ұсынылады, олардың дұрыстығы нотариалды куәландырылуға жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік цифрлық жүйелерде қамтылған, көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда көрсетілген деректердің (мәліметтердің) шындыққа сәйкес еместігі анықталған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты нақты мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) бар болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген, соның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқығынан айырылған шешімінің бар болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтініштер немесе оған қоса берілген құжаттар Кодексте көзделген талаптарға сәйкес келмесе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) жер қойнауын зерттеу жөніндегі уәкілетті органның мемлекеттік қызмет көрсету үшін талап етілетін келісу туралы сұратуға теріс жауабы, сондай-ақ сараптаманың, зерттеудің немесе тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) осы Қағидалардың 12, 20, 27 және 35-тармақтарында көзделген құжаттарды ұсыну мерзімдерін бұзса.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі жанындағы бірыңғай байланыс орталығы: 1465.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6745,111 +7303,760 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті көрсетуге</w:t>
+              <w:t>мемлекеттік қызметін көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қойылатын негізгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z183" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Пайдалы қатты қазбаларды барлауға/ бірлескен барлауға</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             және өндіруге (барлау кезеңінде) арналған келісімшарт</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             бойынша жер қойнауын пайдалану құқығын қайта</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         ресімдеуге арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      20__ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (пайдалы қатты қазбалар түрлері, келісімшарт атауы, келісімшарттың тіркеу нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша жер қойнауын пайдалану құқұғын қайта ресімдеуді және пайдалы қатты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қазбаларды барлауға арналған лицензия беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       жеке тұлғалар үшін – көрсетілетін қызметті алушының тегі, аты және әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(болған жағдайда), тұрғылықты жері, азаматтығы, көрсетілетін қызметті алушының жеке </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басын куәландыратын құжаттардың нөмірі мен берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       заңды тұлғалар үшін – көрсетілетін қызметті алушының атауы, орналасқан жері, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңды тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көшірме немесе көрсетілетін қызметті алушының шет мемлекеттің заңнамасы бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған немесе апостиль </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қойылған құжат), басшылары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Жер қойнауын пайдалануға арналған келісімшарттың жасалған күні мен нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Келісімшарттық аумаққа жататын блоктың жеке коды (блоктардың жеке кодтары).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       * Егер өтініш екі және одан да көп блоктарды қамтыса, көрсетілген өтініште әр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> блоктың тым болмаса басқа бір блокпен ортақ жағы болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Көрсетілетін қызметті алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Көрсетілетін қызметті алушының ЭЦҚ-сынан алынған деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушының ЭЦК-мен қол қою күні және уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       20 _ жылғы "__" _____ _____ сағат____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6885,368 +8092,728 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"Жер қойнауын пайдаланудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиялық режиміне көшу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде лицензия беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсетуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойылатын негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптардың тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мемлекеттік органның атауы)</w:t>
+              <w:t>(мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z185" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға/ бірлескен барлауға және өндіруге (барлау кезеңінде) арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+        <w:t xml:space="preserve">              Пайдалы қатты қазбаларды өндіруге/бірлескен барлау мен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             өндіруге (өндіру кезеңінде)/кең таралған пайдалы қазбаларды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             өндіруге арналған келісімшарт бойынша жер қойнауын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...234 lines deleted...]
-      Толтыру күні: 20__ жылғы "__" __________</w:t>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(пайдалы қатты қазбалар түрлері, келісімшарт атауы, келісімшарттың тіркеу нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       бойынша жер қойнауын пайдалану құқұғын қайта ресімдеуді және пайдалы қатты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азбаларды өндіруге/ кең таралған пайдалы қазбаларды өндіруге арналған лицензия беруді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       жеке тұлғалар үшін – көрсетілетін қызметті алушының тегі, аты және әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(болған жағдайда), тұрғылықты жері, азаматтығы, көрсетілетін қызметті алушының жеке </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басын куәландыратын құжаттардың нөмірі мен берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       заңды тұлғалар үшін – көрсетілетін қызметті алушының атауы, орналасқан жері, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заңды тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көшірме немесе көрсетілетін қызметті алушының шет мемлекеттің заңнамасы бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған немесе апостиль </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қойылған құжат), басшылары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Жер қойнауын пайдалануға арналған келісімшарттың жасалған күні мен нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Келісімшарттық аумақты және оған тікелей іргелес немесе өндіру нәтижесінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пайда болған (болған жағдайда) тау-кен өндіру және (немесе) тау-кен байыту өндірістердің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">техногенді минералды түзілімдер объектілерін орналастыру аумағының бір километрден </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аспайтын қашықтықтағы жерді толық қамтитын аумақтың ауданы және бұрыш нүктелерінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>географиялық координаттары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушының ЭЦҚ-сынан алынған деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының ЭЦК-мен қол қою күні және уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20 _ жылғы "__" _____ _____ сағат____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7321,98 +8888,664 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті көрсетуге</w:t>
+              <w:t>мемлекеттік қызметін көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын негізгі талаптардың</w:t>
+              <w:t>қойылатын негізгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбесіне 2-қосымша</w:t>
+              <w:t>талаптардың тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z187" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Пайдалы қатты қазбаларды бірлескен барлауға және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             өндіруге арналған келісімшарт бойынша жер қойнауын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      20__ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (пайдалы қатты қазбалар түрлері, келісімшарт атауы, келісімшарттың тіркеу нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бойынша жер қойнауын пайдалану құқұғын қайта ресімдеуді және пайдалы қатты қазбаларды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">барлауға арналған лицензия (лицензиялар) және өндіруге арналған лицензия (лицензиялар) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       жеке тұлғалар үшін – көрсетілетін қызметті алушының тегі, аты және әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(болған жағдайда), тұрғылықты жері, азаматтығы, көрсетілетін қызметті алушының жеке </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басын куәландыратын құжаттардың нөмірі мен берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       заңды тұлғалар үшін – көрсетілетін қызметті алушының атауы, орналасқан жері, заңды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді көшірме немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының шет мемлекеттің заңнамасы бойынша заңды тұлға болып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">табылатынын куәландыратын басқа да заңдастырылған немесе апостиль қойылған құжат), </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басшылары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Жер қойнауын пайдалануға арналған келісімшарттың жасалған күні мен нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Келісімшарттық аумаққа жататын блоктың жеке коды (блоктардың жеке кодтары).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       * Егер өтініш екі және одан да көп блоктарды қамтыса, көрсетілген өтініште әр блоктың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тым болмаса басқа бір блокпен ортақ жағы болуы тиіс (геологиялық бөлу бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Келісімшарттық аумақты және оған тікелей іргелес немесе өндіру нәтижесінде пайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болған (болған жағдайда) тау-кен өндіру және (немесе) тау-кен байыту өндірістердің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">техногенді минералды түзілімдер объектілерін орналастыру аумағының бір километрден </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аспайтын қашықтықтағы жерді толық қамтитын аумақтың ауданы және бұрыш нүктелерінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>географиялық координаттары (тау-кендік бөлу бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Көрсетілетін қызметті алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Көрсетілетін қызметті алушының ЭЦҚ-сынан алынған деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының ЭЦК-мен қол қою күні және уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20 _ жылғы "__" _____ _____ сағат____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7448,386 +9581,481 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"Жер қойнауын пайдаланудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиялық режиміне көшу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде лицензия беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z189" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды өндіруге/ кең таралған пайдалы қазбаларды өндіруге/ бірлескен барлауға және өндіруге (өндіру кезеңінде) арналған келісімшарттар бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+        <w:t xml:space="preserve">                    Өтінішті қабылдаудан дәлелді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20__ жылғы "___" ________</w:t>
-[...269 lines deleted...]
-      Толтыру күні: 20__ жылғы "__" __________</w:t>
+                                                       (Көрсетілетін қызметті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       алушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(орталық мемлекеттік орган, облыстардың, республикалық маңызы бар қалалардың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жергілікті атқарушы органдары)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сіздің 20 __ жылғы "__" ______ № _______ өтінішіңізді қарап,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________ (бас тарту себебі) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Көрсетілетін қызметті берушінің ЭЦҚ-сынан алынған деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       20 _ жылғы "__" _____ _____ сағат____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7902,113 +10130,1731 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті көрсетуге</w:t>
+              <w:t>мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын негізгі</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптардың тізбесіне</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Жер қойнауын пайдалануға арналған келісімшартты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               бұзу туралы № келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (жер қойнауын пайдалануға арналған келісімшарттың толық атауы, оның ішінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> операциялардың түрлері, пайдалы қазбалардың түрлері, тіркеу нөмірі мен күні) бұзу туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келісім Қазақстан Республикасы, оның атынан әрекет ететін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және______________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (жеке тұлғаның толығымен жазылған тегі, аты және әкесінің аты (бар болған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайда)/заңды тұлғаның толық атауы) (бұдан әрі – Жер қойнауын пайдаланушы),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұдан әрі бірігіп Тараптар арасында жасалды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Осы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_             (пайдалы қазбаның түрін көрсету) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жер қойнауын пайдалануға арналған келісімшарттың толық атауы, оның ішінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> операциялардың түрлері, тіркеу нөмірі мен күні) (бұдан әрі – Жер қойнауын пайдалануға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арналған келісімшарт)  бұзу туралы келісімге (бұдан әрі – Келісім) Тараптар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20___жылғы "____" _____________ қол қойды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       20___жылғы "____" № ________________________________ комиссия хаттамасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Төмендегілерді назарға ала отырып: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) Жер қойнауын пайдаланушы Жер қойнауын пайдалануға арналған келісімшарт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша жер қойнауын пайдалану құқығына ие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) Қазақстан Республикасы Жер қойнауын пайдалануға арналған келісімшарттың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тарапы болып табылады, оның атынан ___________________________________ әрекет етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) Қазақстан Республикасының "Жер қойнауы және жер қойнауын пайдалану туралы" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодексі қабылданды және қолданысқа енгізілді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) Жер қойнауын пайдаланушы _________________________________ жүгінді және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Кодекстің 278-бабының 25 тармағына сәйкес жер қойнауын пайдалану құқығын қайта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ресімдеуге өтініш жасады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) _______________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       комиссияда жер қойнауын пайдалану құқығын қайта ресімдеу шарттары мәселелерін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қарауға шешім қабылдады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) комиссия _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жер қойнауын пайдалануға арналған келісімшарт бойынша жер қойнауын пайдалану </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құқығын қайта ресімдеу туралы шешім қабылдады және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жер қойнауын пайдаланушыға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (пайдалы қатты қазбаларды барлауға арналған лицензияны/лицензияларды, пайдалы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатты қазбаларды өндіруге арналған лицензияны/лицензияларды немесе кең таралған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдалы қазбаларды өндіруге арналған лицензияны/лицензияларды, оның/олардың берілген </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лицензиялардың тізіліміндегі күнін және нөмірін/нөмірлерін көрсету) (бұдан әрі – Жер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қойнауын пайдалануға арналған лицензия/лицензиялар) Жер қойнауын пайдалануға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арналған келісімшарттың орнына (комиссия хаттамасының нөмірі мен күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лицензия/лицензиялар  берілсін деп ұсынды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(мемлекеттік органның атауы)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Жер қойнауын пайдаланушы төмендегілер туралы келіседі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Осы Келісімнің жасасу күніне Жер қойнауын пайдалануға арналған келісімшартты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өзара келісім бойынша бұзуға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Тараптар Жер қойнауын пайдалануға арналған келісімшарт талаптары бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бір-біріне наразылақтары жоқтығын және болмайтынын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Келісім жасасқаннан кейін Тараптар арасындағы жер қойнауын пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптары бойынша қатынастар Қазақстан Республикасының заңнамасымен және Жер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қойнауын пайдалануға арналған келісімшартты бұзу орнына Жер қойнауын пайдаланушыға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген жер қойнауын пайдалануға арналған лицензиямен/лицензиялармен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Осы Келісімге қолданылатын құқық Қазақстан Республикасының құқығы болып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Осы Келісімге байланысты даулар Қазақстан Республикасының заңнамасына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шешілуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6. Келісім Жер қойнауын пайдаланудың бірыңғай платформасында электрондық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифрлық қолтаңбаны пайдалану арқылы Тараптардың әрқайсысы үшін бір-бір данадан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілетін қазақ және орыс тілдерінде жасалды, барлық даналар бірдей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7. Келісімнің мазмұнын анықтау және түсіндіру кезінде келіспеушіліктер немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>даулар туындаған жағдайда, мәтіннің ________________________ тіліндегі (қазақ немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орыс тілін белгілеу) нұсқасы басым күшке ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8. Осы Келісім 20 ___ жылғы ________ (күні) _______ (айы) _________ қаласында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы) Тараптардың уәкілетті өкілдерімен жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       9. Тараптардың заңды мекенжайлары және қолдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭЦҚ-сынан алынған деректері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 _ жылғы "__" _____ _____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сағат____ минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭЦҚ-сынан алынған деректері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 _ жылғы "__" _____ _____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сағат____ минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8042,3620 +11888,236 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>Инвестициялар және даму</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мемлекеттік органның атауы)</w:t>
+              <w:t>министрінің 2018 жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24 мамырдағы № 379 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z120" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды бірлесіп барлауға және өндіруге арналған келісімшарт бойынша жер қойнауын пайдалану құқығын қайта ресімдеуге арналған өтініш</w:t>
-[...935 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Жер қойнауын пайдаланудың лицензиялық режиміне көшу жөніндегі комиссия жұмысының қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________ </w:t>
-[...441 lines deleted...]
-      толық атауы) (бұдан әрі – Жер қойнауын пайдаланушы)</w:t>
+      Ескерту. Алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      атынан әрекет ететін Қазақстан Республикасы арасындағы </w:t>
-[...2068 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>