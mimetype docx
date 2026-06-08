--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57dbfe4" w14:textId="57dbfe4">
+    <w:p w14:paraId="efb40cc" w14:textId="efb40cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -201,51 +201,156 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 29.06.2018 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі 157-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -270,51 +375,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -333,353 +437,353 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 03.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналардың күші жойылды деп танылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Жасанды аралдарды, бөгеттерді, құрылыстар мен қондырғыларды, сондай-ақ мұнай операцияларымен байланысты өзге де объектілерді құру, пайдалануға беру және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 131 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10900 болып тіркелген, "Егемен Қазақстан" газетінде 2016 жылғы 7 сәуірде № 65 (28793) жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Жасанды аралдарды, бөгеттерді, құрылыстар мен қондырғыларды, сондай-ақ мұнай операцияларымен байланысты өзге де объектілерді құру, пайдалануға беру және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 131 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2016 жылғы 18 шілдедегі № 325 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14258 болып тіркелген, 2016 жылғы 14 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Энергетика министрлігінің Мұнай-газ кешеніндегі мемлекеттік инспекция департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Энергетика министрлігінің Мұнай-газ кешеніндегі мемлекеттік инспекция департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...15 lines deleted...]
-      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарына ресми жариялауға жіберуді;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -714,91 +818,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді беруді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1830,125 +1934,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 151 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1983,51 +2192,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" (бұдан әрі – Заң) Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2046,360 +2254,360 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жүзбелi бұрғылау қондырғысы - теңiз түбiндегi жерасты ресурстарын барлау және (немесе) өндiру жөнiндегi бұрғылау жұмыстарын орындауға арналған кеме (жүзбелi құрылыс);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші – жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) құру жөніндегі жұмыстарды орындауға арналған мердігерлік шартын жасаған жеке, заңды тұлға немесе бірлестік (консорциум), құрылып жатқан кеменің инвесторы, иесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      1) жүзбелi бұрғылау қондырғысы - теңiз түбiндегi жерасты ресурстарын барлау және (немесе) өндiру жөнiндегi бұрғылау жұмыстарын орындауға арналған кеме (жүзбелi құрылыс);</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мердігер – теңіз объектілерін құру және оларды қолдану процесі кезінде техникалық алып жүру жөніндегі жұмыстарды орындауға арналған мердігерлік шартына сәйкес жер қойнауын пайдаланушы (жер қойнауын пайдалануға келісімшарт бойынша оператор, сенімгерлік басқарушы, бірлескен инфрақұрылым объектілерін жедел басқаруды жүзеге асыратын басқарушы компания) және/немесе жүзбелі жабдыққа тапсырыс беруші тартқан жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      2) жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші – жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) құру жөніндегі жұмыстарды орындауға арналған мердігерлік шартын жасаған жеке, заңды тұлға немесе бірлестік (консорциум), құрылып жатқан кеменің инвесторы, иесі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші - теңіз объектілерін құруға және орналастыруға рұқсатын алу үшін көмірсутектері саласындағы уәкілетті органға өтініш беретін тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      3) мердігер – теңіз объектілерін құру және оларды қолдану процесі кезінде техникалық алып жүру жөніндегі жұмыстарды орындауға арналған мердігерлік шартына сәйкес жер қойнауын пайдаланушы (жер қойнауын пайдалануға келісімшарт бойынша оператор, сенімгерлік басқарушы, бірлескен инфрақұрылым объектілерін жедел басқаруды жүзеге асыратын басқарушы компания) және/немесе жүзбелі жабдыққа тапсырыс беруші тартқан жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) теңіз объектілері - теңізде және ішкі су айдындарында көмірсутектерді барлау және (немесе) өндіру жүргізу кезінде қолданылатын жасанды аралдар, бөгеттер, құрылыстар, қондырғылар, құбырлар және өзге объектілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      4) өтініш беруші - теңіз объектілерін құруға және орналастыруға рұқсатын алу үшін көмірсутектері саласындағы уәкілетті органға өтініш беретін тұлға;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) теңіз объектілерін пайдалану - теңіз объектілерін мақсаты бойынша пайдалану үшін техникалық шаралар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      5) теңіз объектілері - теңізде және ішкі су айдындарында көмірсутектерді барлау және (немесе) өндіру жүргізу кезінде қолданылатын жасанды аралдар, бөгеттер, құрылыстар, қондырғылар, құбырлар және өзге объектілер;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларда қолданылатын өзге ұғымдар мен анықтамалар Қазақстан Республикасының жер қойнауы және жер қойнауын пайдалану туралы заңнамасына сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Теңіз объектілерін құруға және орналастыруға рұқсат алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-параграф жаңа редакцияда – ҚР Энергетика министрінің 17.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="25"/>
+    <w:bookmarkStart w:name="z97" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Теңіздегі объектілерді құруға және орналастыруға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмірсутектер саласындағы уәкілетті органның құжаттарды қарауының және рұқсат беруінің жалпы мерзімі он үш жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2435,71 +2643,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z98" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Өтініш беруші теңіз объектілерін құруға және орналастыруға рұқсат алу үшін "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы көмірсутектер саласындағы уәкілетті органға мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мемлекеттік қызмет көрсету үшін қажетті құжаттарды жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш келіп түскен күні көмірсутектер саласындағы уәкілетті органның кеңсе қызметкері құжаттарды қабылдауды және тіркеуді жүзеге асырады және тіркелген құжаттарды құрылымдық бөлімшенің жауапты орындаушысын айқындайтын жауапты құрылымдық бөлімшенің басшысына береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2646,51 +2950,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="27"/>
+    <w:bookmarkStart w:name="z99" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2705,51 +3009,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынған жағдайда, көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігінде көрсетілген мерзімдерде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті органдарға, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің қызметіне, қорғаныс саласындағы мемлекеттік саясатты жүзеге асыратын орталық атқарушы органға, су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекцияларына портал және электрондық құжат айналымы жүйесі арқылы сұрау салуды дайындайды және жібереді, олар жеті жұмыс күні ішінде теңіз объектісінің көрсетілген географиялық координаттарын құру мен ауданда орналастырудың орындылығы немесе орынсыздығы тұрғысынан келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісуші уәкілетті органдар белгіленген мерзімде жауаптар ұсынбаған жағдайда сұрау салу ескертусіз келісілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2806,51 +3110,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="28"/>
+    <w:bookmarkStart w:name="z100" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың 5-тармағында көрсетілген уәкілетті органдардың жауаптарын алғаннан кейін төрт жұмыс күні ішінде Кодекстің және осы Қағидалардың талаптарына өтініштің сәйкес келуін қарайды, оң қорытынды болған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2865,51 +3169,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсатты ресімдейді және өтініш берушінің порталдағы "жеке кабинетіне" жібереді немесе өтініш берушіге мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беруден уәжді бас тартуды дайындайды және жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бас тарту туралы алдын ала шешім қабылданған жағдайда, көмірсутектер саласындағы уәкілетті орган Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3081,109 +3385,319 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z106" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көмірсутектер саласындағы уәкілетті орган мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Көмірсутектер саласындағы уәкілетті орган осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3202,70 +3716,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="31"/>
+    <w:bookmarkStart w:name="z107" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көмірсутектер саласындағы уәкілетті орган және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көмірсутектер саласындағы уәкілетті орган әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы өтініш берушіге белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3542,90 +4056,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="32"/>
+    <w:bookmarkStart w:name="z110" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Шағымды қарайтын органның шешімімен келіспеген жағдайда, өтініш беруші шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3644,186 +4158,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Теңізде көмірсутектерді барлау және (немесе) өндіру жүргізумен байланысты теңіз объектілерін жобалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграфтың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жер қойнауын пайдаланушылардың (жер қойнауын пайдалануға келісімшарт бойынша операторлардың, сенімгерлік басқарушылардың, бірлескен инфрақұрылым объектілерін жедел басқаруды жүзеге асыратын басқарушы компаниялардың) (бұдан әрі – жер қойнауын пайдаланушы) бастамасы мен шығыстары бойынша теңіз объектілерін жобалау жер қойнауын пайдалану жөніндегі операцияларды жүргізу үшін Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілген жобалық құжатқа сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Белгісіз тұлғалар тобы, соның ішінде жер қойнауын пайдаланушылар қолдану үшін арналған жүзбелі жабдықты (жүзбелі бұрғылау қондырғыларын) жобалау азаматтық-құқықтық келісім негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құруға және пайдалануға жататын теңіз объектісін орналастыру орнын таңдау теңіз объектісін қауіпсіз салуды және пайдалануды қамтамасыз ету мақсатында теңіз түбі учаскесіне толық геотехникалық зерделеу жүргізілгеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Теңіз объектісін құруға арналған учаскені зерделеу кезінде жер қойнауын пайдаланушы (мердігер) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құбырлардың, кабельдің және басқа да объектілердің бар немесе жоғын зерттеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3896,310 +4410,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерін қоспағанда, теңіз объектілерін құру жұмыс жобалары сәулет, қала құрылысы және құрылыс қызметі саласындағы Қазақстан Республикасының заңнамасында белгіленген тәртіппен келісіледі және бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерді қоспағанда, теңіз объектілерін құруды немесе қайта құруды жобалау алдында, сәулет, қала құрылысы және құрылыс қызметі саласындағы Қазақстан Республикасының заңнамасына сәйкес инженерлік ізденулер (инженер-гидрографиялық, геодезиялық, геологиялық, гидрометеорологиялық) жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Инженерлік ізденулер нәтижелері жұмыс жобаларында қабылданатын шешімдерді негіздеу үшін және жұмыстарды жобалауды, қауіпсіз және сапалы жүргізуді ұйымдастыру үшін қолданылады және мәліметтерді өндеу және жинақтау үшін Қазақстан Республикасы Қарулы Күштері Әскери-теңіз күштері Гидрографиялық қамтамасыз ету қызметіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жобалау құжаттамасының құрамына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоршаған табиғи ортаның жай-күйін жобалау алдындағы (базалық) бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) теңіз объектісін құруға жоспарланған қоршаған табиғи ортаға әсерін бағалау, оның ішінде шаруашылық қызметі нәтижесінде балық ресурстары мен басқа да су жануарларына келтірілетін және келтірілген зиянды, оның ішінде болмай қоймайтын зиянды өтеу мөлшерін есептеу, Қазақстан Республикасының экологиялық заңнамасында көзделген қала құрылысы және құрылысты жобалау сатыларын ескере отырып, дәйекті түрде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өнеркәсіптік қауіпсіздік талаптарына сәйкес ықтимал дағдарысты (авариялық) жағдайларды талдау, олардың алдын алу және жұмыс істейтін персонал мен теңізде көмірсутектерді барлау және (немесе) өндіру жүргізуге байланысты теңіз объектілеріндегі авариялық жағдайда (ықтимал) әсер ету аймағында тұратын тұрғындарды қорғау жөніндегі іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      15. Инженерлік ізденулер нәтижелері жұмыс жобаларында қабылданатын шешімдерді негіздеу үшін және жұмыстарды жобалауды, қауіпсіз және сапалы жүргізуді ұйымдастыру үшін қолданылады және мәліметтерді өндеу және жинақтау үшін Қазақстан Республикасы Қарулы Күштері Әскери-теңіз күштері Гидрографиялық қамтамасыз ету қызметіне жолданады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) келеңсіз салдардың алдын алу жөніндегі шараларды (табиғи экологиялық жүйелер мен биоресурстарды қоса алғандағы табиғат ресурстарының жойылуы, тозуы, зақымдануы және таусылуы) қоса алғанда, табиғатты қорғау шараларының кешені бойынша ұсыныстар, ұңғыманы бақылауға алу, су қоймаларының биоресурстарына жасалған зардаптарының орнын толтыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      16. Жобалау құжаттамасының құрамына мыналар кіреді:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өнеркәсіп қауіпсіздігі, өрт қауіпсіздігін қамтамасыз ету, өндірістік санитария және жұмыс істеуші персоналдың еңбегін қорғау, сондай-ақ теңіздегі авариялар мен олардың салдарын жоюға мамандандырылған өзге де ұйымдарды тарту мәселелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес теңіз объектісін құруға арналған учаскені зерттеу нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4218,208 +4732,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші теңіз объектісін құруды және пайдалануды жүзеге асырғанға дейін халықты хабардар етуді және қоғамдық пікірді есепке алуды Қазақстан Республикасының экологиялық заңнамасының талаптарына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Теңіз объектілерін құру және орналастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Алып тасталды - ҚР Энергетика министрінің 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Теңіз объектілерін құруды аяқтаған соң, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерден басқа, жер қойнауын пайдаланушы (мердігер) оларды сәулет, қала құрылысы және құрылыс қызметі саласындағы Қазақстан Республикасының заңнамасына сәйкес теңіз объектілерін пайдалануға қабылдауды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Теңізде көмірсутектерді барлауды және (немесе) өндіруді жүргізу үшін жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) пайдалануға бастапқы қабылдауды тапсырыс беруші Қазақстан Республикасының аумағында құру аяқталғаннан кейін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ескере отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каспий теңізінің қазақстандық секторының белгілі бір учаскесі (келісімшарттық аумағы) шегінде монтаждау аяқталғаннан кейін жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) пайдалануға беруді жер қойнауын пайдаланушы құрған комиссия жүзбелі жабдықтың меншік иесінің (жалға алушының) (жүзбелі бұрғылау қондырғысының кеме иесінің) немесе ол уәкілеттік берген адамның және өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның аумақтық бөлімшесі өкілінің қатысуымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4476,70 +4990,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жер қойнауын пайдаланушы (мердігер) адамдардың қауіпсіздігіне қатер төндірмеу, кеме қатынасына, кәсіпшілікке, су биологиялық ресурстарын пайдалану және қорғауға және әдетте теңіздегі белгілі бір аумақта жүзеге асырылатын басқа да заңды іс-әрекеттерге кедергі келтірмеу үшін теңіз объектілеріне олардың теңіздегі орналасқан жері туралы ескерту жөніндегі тиісті құралдарды (навигациялық жабдық құралдарды) қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4558,70 +5072,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Теңіз объектілерінің айналасында қауіпсіздік аймақтары белгіленіп, осындай теңіз объектілерінің сыртқы шетінің әрбір нүктесінен өлшенетін бес жүз метрден аспайтын арақашықтықта созылып жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4694,69 +5208,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Теңіз объектілерін пайдалану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Теңіз объектілерін және жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) пайдалану тиісті объектіні (объектілерді) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4771,855 +5285,1081 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тәртіппен қабылдағаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Теңіз объектісі пайдалануға берілгеннен кейін оны қолдану тұрғындардың денсаулығы мен қоршаған ортаға, сондай-ақ су биологиялық ресурстарына қауіп төндірмейтін техника мен технологияларды пайдалану арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Энергетика министрінің м.а. 28.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Жерүсті су объектілерінде құрылыс, түбін тереңдету және өзге де жұмыстар Қазақстан Республикасы Су кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына, сондай-ақ Қазақстан Республикасының су заңнамасына сәйкес жергілікті атқарушы органдар белгілеген осы объектілерді пайдалану режимін сақтай отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Энергетика министрінің 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Теңіз объектілерін пайдалануды бастау алдында жер қойнауын пайдаланушы (мердігер) авариялық-қалпына келтіру және жөндеу жұмыстарын жүргізудің ішкі тәртібін, сондай-ақ нақты жағдайларды есепке ала отырып, төтенше жағдайлардың алдын-алу және жою жөніндегі қызметкерлердің жедел іс-қимылдарын, өрт сөндіру ескерілген авариялардың алдын-алу жоспары, сондай-ақ теңіз объектілерінде дағдарысты (авариялық) жағдайлар туындаған жағдайда жұмыс істейтін персонал мен теңіз құрылысының қолданылу аймағында тұратын тұрғындарды көшіру жоспарын әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. Алып тасталды - ҚР Энергетика министрінің 06.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. Алып тасталды - ҚР Энергетика министрінің 06.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. Алып тасталды - ҚР Энергетика министрінің 06.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көтеру және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) түсіру және бастапқы қорыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүзу үстінде құрастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сүйрету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іске қосу және тік көтеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) суға батыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тіректерді орнату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) соңғы монтаждаудан кейін тұтас құрылыстың құрылымдық беріктігі мен тұтастығы сияқты жұмыстарды жүргізу кезінде теңізде көмірсутектерді барлау және (немесе) өндіру үшін пайдаланылатын құрылыстардың құрылымдық беріктігінің әлсіреуіне жол бермеу үшін шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. Алып тасталды - ҚР Энергетика министрінің 06.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Қазақстан Республикасының әскери кемелерінен басқа, бөгде кемелерге теңіз құрылысының қауіпсіздік аймақтары шегіне кіруге шек қойылады. Теңізде көмірсутектерді барлау және (немесе) өндіру жүргізуді қолдайтын теңіз және әуе кемелері қауіпсіздік үшін үнемі бортта болып жауап беретін теңіз объектісінің персоналын қауіпсіздік аймағына өзінің кіру және осыған теңіз объектісін пайдаланатын ұйым басшысынан тиісті рұқсат алу ниеті туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
-[...15 lines deleted...]
-      25. Теңіз объектісі пайдалануға берілгеннен кейін оны қолдану тұрғындардың денсаулығы мен қоршаған ортаға, сондай-ақ су биологиялық ресурстарына қауіп төндірмейтін техника мен технологияларды пайдалану арқылы жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жер қойнауын пайдаланушы (мердігер) дәл координаталарды көрсете отырып, теңіз объектісінің орналасу орнын Қазақстан Республикасы Қарулы Күштері Әскери-теніз күштері Гидрографиялық қамтамасыз ету қызметіне және таяудағы порттың басшылығына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мұнай мен газды барлау және өндіруге арналған теңіз кемелері, оның ішінде жүзбелі бұрғылау қондырғылары Кеме қатынасының тіркелімі немесе сауда мақсатында теңізде жүзу саласында басшылықты жүзеге асыратын уәкілетті орган таныған шетелдік сыныптау қоғамдары куәландырудан және техникалық байқаудан өткізген кезде теңізде жүзу қауіпсіздік талаптарына сәйкес салынады және пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Энергетика министрінің м.а. 28.07.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Энергетика министрінің 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...35 lines deleted...]
-      27. Теңіз объектілерін пайдалануды бастау алдында жер қойнауын пайдаланушы (мердігер) авариялық-қалпына келтіру және жөндеу жұмыстарын жүргізудің ішкі тәртібін, сондай-ақ нақты жағдайларды есепке ала отырып, төтенше жағдайлардың алдын-алу және жою жөніндегі қызметкерлердің жедел іс-қимылдарын, өрт сөндіру ескерілген авариялардың алдын-алу жоспары, сондай-ақ теңіз объектілерінде дағдарысты (авариялық) жағдайлар туындаған жағдайда жұмыс істейтін персонал мен теңіз құрылысының қолданылу аймағында тұратын тұрғындарды көшіру жоспарын әзірлейді және бекітеді.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші жұмыстарды орындауға арналған жабдық пен техникалық құралдардың, сондай-ақ экологиялық қауіпсіздікті және қоршаған ортаны ластанудан қорғауды қамтамасыз етуші құралдардың, олардың бекітілген жобалық шешімдерге сәйкестігін белгілеу мақсатында оларды қарап-тексеру үшін Қазақстан Республикасының Кәсіпкерлік Кодексінде және "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексінде белгіленген тәртіппен лауазымды тұлғалар мен бақылау және қадағалау органдарының өкілдеріне теңіз объектілеріне кедергісіз кіруін және қарап-тексеруді қажетті түсіндірулермен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту.  36-тармақ жаңа редакцияда - ҚР Энергетика министрінің 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...570 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдыққа (жүзбелі бұрғылау қондырғыға) тапсырыс беруші "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне террористік көріністерге ден қою функциясын іске асыруға көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5638,70 +6378,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Теңізде көмірсутектерді барлау және (немесе) өндіру жүргізілген кезде теңіз объектілерін пайдалану аяқталған соң, осындай объектілерді, егер де олар шаруашылық немесе өзге де мақсаттарға пайдалануға болмайтын болса, оларды адамдар мен қоршаған ортаның қауіпсіздігіне қауіп төндірмейтіндей және кеме қатынасына немесе кәсіпшілікке, су биологиялық ресурстарын пайдалану мен қорғауға кедергі келтірмейтіндей етіп демонтаждау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5720,110 +6460,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерден басқа, теңіз объектілерін консервациялау және (немесе) жою көмірсутектер саласындағы уәкілетті орган жер қойнауы және жер қойнауын пайдалану туралы Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z90" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) тапсырыс беруші теңізде жүзушілерге хабарландыру шығару үшін Қазақстан Республикасы Қарулы Күштері Әскери-теңіз күштері Гидрографиялық қамтамасыз ету қызметіне теңіз объектілері жай-күйінің өзгеруі жөнінде мәліметті жолдауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5979,68 +6835,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теңіздегі объектілерді құруға және орналастыруға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6052,51 +6908,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі); 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6895,125 +7791,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигін</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті беруші –Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден жұманы қоса 13.00-ден 14.30-ға дейінгі түскі асқа үзіліспен 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Еңбек кодексіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері, жұмыс күні аяқталған соң жүгінсе, өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүргізіледі).</w:t>
+              <w:t xml:space="preserve">
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері көрсетілетін қызметті алушы жүгінген кезде арыздарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12425,68 +13339,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="70"/>
+    <w:bookmarkStart w:name="z112" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 6-қосымшамен толықтырылды – ҚР Энергетика министрінің 06.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12550,55 +13464,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12924,31 +13838,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>