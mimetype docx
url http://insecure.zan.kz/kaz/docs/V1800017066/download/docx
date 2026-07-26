--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="efb40cc" w14:textId="efb40cc">
+    <w:p w14:paraId="5228def" w14:textId="5228def">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -201,326 +201,232 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 29.06.2018 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>157-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -539,251 +445,251 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Жасанды аралдарды, бөгеттерді, құрылыстар мен қондырғыларды, сондай-ақ мұнай операцияларымен байланысты өзге де объектілерді құру, пайдалануға беру және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 131 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10900 болып тіркелген, "Егемен Қазақстан" газетінде 2016 жылғы 7 сәуірде № 65 (28793) жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Жасанды аралдарды, бөгеттерді, құрылыстар мен қондырғыларды, сондай-ақ мұнай операцияларымен байланысты өзге де объектілерді құру, пайдалануға беру және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 131 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2016 жылғы 18 шілдедегі № 325 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14258 болып тіркелген, 2016 жылғы 14 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Энергетика министрлігінің Мұнай-газ кешеніндегі мемлекеттік инспекция департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -818,91 +724,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді беруді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1934,680 +1840,576 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 151 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>157-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына, "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңы (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-бабының 1) тармақшасына сәйкес әзірленді және көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...190 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүзбелi бұрғылау қондырғысы - теңiз түбiндегi жерасты ресурстарын барлау және (немесе) өндiру жөнiндегi бұрғылау жұмыстарын орындауға арналған кеме (жүзбелi құрылыс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші – жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) құру жөніндегі жұмыстарды орындауға арналған мердігерлік шартын жасаған жеке, заңды тұлға немесе бірлестік (консорциум), құрылып жатқан кеменің инвесторы, иесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мердігер – теңіз объектілерін құру және оларды қолдану процесі кезінде техникалық алып жүру жөніндегі жұмыстарды орындауға арналған мердігерлік шартына сәйкес жер қойнауын пайдаланушы (жер қойнауын пайдалануға келісімшарт бойынша оператор, сенімгерлік басқарушы, бірлескен инфрақұрылым объектілерін жедел басқаруды жүзеге асыратын басқарушы компания) және/немесе жүзбелі жабдыққа тапсырыс беруші тартқан жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші - теңіз объектілерін құруға және орналастыруға рұқсатын алу үшін көмірсутектері саласындағы уәкілетті органға өтініш беретін тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) теңіз объектілері - теңізде және ішкі су айдындарында көмірсутектерді барлау және (немесе) өндіру жүргізу кезінде қолданылатын жасанды аралдар, бөгеттер, құрылыстар, қондырғылар, құбырлар және өзге объектілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) теңіз объектілерін пайдалану - теңіз объектілерін мақсаты бойынша пайдалану үшін техникалық шаралар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда қолданылатын өзге ұғымдар мен анықтамалар Қазақстан Республикасының жер қойнауы және жер қойнауын пайдалану туралы заңнамасына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Көмірсутектерді барлауды және (немесе) өндіруді жүргізу кезінде пайдаланылатын теңіз объектілерін теңізде құру, орналастыру және пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Теңіз объектілерін құруға және орналастыруға рұқсат алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-параграф жаңа редакцияда – ҚР Энергетика министрінің 17.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="23"/>
+    <w:bookmarkStart w:name="z97" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Теңіздегі объектілерді құруға және орналастыруға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмірсутектер саласындағы уәкілетті органның құжаттарды қарауының және рұқсат беруінің жалпы мерзімі он үш жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2950,51 +2752,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="24"/>
+    <w:bookmarkStart w:name="z99" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3009,51 +2811,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынған жағдайда, көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігінде көрсетілген мерзімдерде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті органдарға, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің қызметіне, қорғаныс саласындағы мемлекеттік саясатты жүзеге асыратын орталық атқарушы органға, су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекцияларына портал және электрондық құжат айналымы жүйесі арқылы сұрау салуды дайындайды және жібереді, олар жеті жұмыс күні ішінде теңіз объектісінің көрсетілген географиялық координаттарын құру мен ауданда орналастырудың орындылығы немесе орынсыздығы тұрғысынан келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісуші уәкілетті органдар белгіленген мерзімде жауаптар ұсынбаған жағдайда сұрау салу ескертусіз келісілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3110,51 +2912,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="25"/>
+    <w:bookmarkStart w:name="z100" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың 5-тармағында көрсетілген уәкілетті органдардың жауаптарын алғаннан кейін төрт жұмыс күні ішінде Кодекстің және осы Қағидалардың талаптарына өтініштің сәйкес келуін қарайды, оң қорытынды болған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3169,51 +2971,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсатты ресімдейді және өтініш берушінің порталдағы "жеке кабинетіне" жібереді немесе өтініш берушіге мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беруден уәжді бас тартуды дайындайды және жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бас тарту туралы алдын ала шешім қабылданған жағдайда, көмірсутектер саласындағы уәкілетті орган Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3716,70 +3518,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="26"/>
+    <w:bookmarkStart w:name="z107" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көмірсутектер саласындағы уәкілетті орган және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көмірсутектер саласындағы уәкілетті орган әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы өтініш берушіге белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4056,90 +3858,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="27"/>
+    <w:bookmarkStart w:name="z110" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Шағымды қарайтын органның шешімімен келіспеген жағдайда, өтініш беруші шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4158,186 +3960,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Теңізде көмірсутектерді барлау және (немесе) өндіру жүргізумен байланысты теңіз объектілерін жобалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграфтың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жер қойнауын пайдаланушылардың (жер қойнауын пайдалануға келісімшарт бойынша операторлардың, сенімгерлік басқарушылардың, бірлескен инфрақұрылым объектілерін жедел басқаруды жүзеге асыратын басқарушы компаниялардың) (бұдан әрі – жер қойнауын пайдаланушы) бастамасы мен шығыстары бойынша теңіз объектілерін жобалау жер қойнауын пайдалану жөніндегі операцияларды жүргізу үшін Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілген жобалық құжатқа сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Белгісіз тұлғалар тобы, соның ішінде жер қойнауын пайдаланушылар қолдану үшін арналған жүзбелі жабдықты (жүзбелі бұрғылау қондырғыларын) жобалау азаматтық-құқықтық келісім негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құруға және пайдалануға жататын теңіз объектісін орналастыру орнын таңдау теңіз объектісін қауіпсіз салуды және пайдалануды қамтамасыз ету мақсатында теңіз түбі учаскесіне толық геотехникалық зерделеу жүргізілгеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Теңіз объектісін құруға арналған учаскені зерделеу кезінде жер қойнауын пайдаланушы (мердігер) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құбырлардың, кабельдің және басқа да объектілердің бар немесе жоғын зерттеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4410,310 +4212,514 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерін қоспағанда, теңіз объектілерін құру жұмыс жобалары сәулет, қала құрылысы және құрылыс қызметі саласындағы Қазақстан Республикасының заңнамасында белгіленген тәртіппен келісіледі және бекітіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+        <w:t xml:space="preserve"> көрсетілген мұнай мен газды барлау және өндіруге арналған теңіз кемелері, оның ішінде жүзбелі бұрғылау қондырғыларын қоспағанда, теңіз объектілерін құру жұмыс жобалары Қазақстан Республикасы Құрылыс кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13- тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен бекітіледі және келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Энергетика министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерді қоспағанда, теңіз объектілерін құруды немесе қайта құруды жобалау алдында, сәулет, қала құрылысы және құрылыс қызметі саласындағы Қазақстан Республикасының заңнамасына сәйкес инженерлік ізденулер (инженер-гидрографиялық, геодезиялық, геологиялық, гидрометеорологиялық) жүргізіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+        <w:t xml:space="preserve"> көрсетілген мұнай мен газды барлау және өндіруге арналған теңіз кемелері, оның ішінде жүзбелі бұрғылау қондырғыларын қоспағанда, теңіз объектілерін жобалау алдында, Қазақстан Республикасы Құрылыс кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>97-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес инженерлік ізденістер (инженерлік-гидрографиялық, геодезиялық, геологиялық, гидрометеорологиялық) жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Энергетика министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Инженерлік ізденулер нәтижелері жұмыс жобаларында қабылданатын шешімдерді негіздеу үшін және жұмыстарды жобалауды, қауіпсіз және сапалы жүргізуді ұйымдастыру үшін қолданылады және мәліметтерді өндеу және жинақтау үшін Қазақстан Республикасы Қарулы Күштері Әскери-теңіз күштері Гидрографиялық қамтамасыз ету қызметіне жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жобалау құжаттамасының құрамына мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоршаған табиғи ортаның жай-күйін жобалау алдындағы (базалық) бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) теңіз объектісін құруға жоспарланған қоршаған табиғи ортаға әсерін бағалау, оның ішінде шаруашылық қызметі нәтижесінде балық ресурстары мен басқа да су жануарларына келтірілетін және келтірілген зиянды, оның ішінде болмай қоймайтын зиянды өтеу мөлшерін есептеу, Қазақстан Республикасының экологиялық заңнамасында көзделген қала құрылысы және құрылысты жобалау сатыларын ескере отырып, дәйекті түрде жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өнеркәсіптік қауіпсіздік талаптарына сәйкес ықтимал дағдарысты (авариялық) жағдайларды талдау, олардың алдын алу және жұмыс істейтін персонал мен теңізде көмірсутектерді барлау және (немесе) өндіру жүргізуге байланысты теңіз объектілеріндегі авариялық жағдайда (ықтимал) әсер ету аймағында тұратын тұрғындарды қорғау жөніндегі іс-шаралар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) келеңсіз салдардың алдын алу жөніндегі шараларды (табиғи экологиялық жүйелер мен биоресурстарды қоса алғандағы табиғат ресурстарының жойылуы, тозуы, зақымдануы және таусылуы) қоса алғанда, табиғатты қорғау шараларының кешені бойынша ұсыныстар, ұңғыманы бақылауға алу, су қоймаларының биоресурстарына жасалған зардаптарының орнын толтыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өнеркәсіп қауіпсіздігі, өрт қауіпсіздігін қамтамасыз ету, өндірістік санитария және жұмыс істеуші персоналдың еңбегін қорғау, сондай-ақ теңіздегі авариялар мен олардың салдарын жоюға мамандандырылған өзге де ұйымдарды тарту мәселелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес теңіз объектісін құруға арналған учаскені зерттеу нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4732,208 +4738,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші теңіз объектісін құруды және пайдалануды жүзеге асырғанға дейін халықты хабардар етуді және қоғамдық пікірді есепке алуды Қазақстан Республикасының экологиялық заңнамасының талаптарына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Теңіз объектілерін құру және орналастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Алып тасталды - ҚР Энергетика министрінің 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Теңіз объектілерін құруды аяқтаған соң, осы Қағидалардың </w:t>
+      19. Теңіз объектілерін құруды аяқтағаннан кейін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерден басқа, жер қойнауын пайдаланушы (мердігер) оларды сәулет, қала құрылысы және құрылыс қызметі саласындағы Қазақстан Республикасының заңнамасына сәйкес теңіз объектілерін пайдалануға қабылдауды қамтамасыз етеді. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+        <w:t xml:space="preserve"> көрсетілген мұнай мен газды барлау және өндіруге арналған теңіз кемелері, оның ішінде жүзбелі бұрғылау қондырғыларын қоспағанда, жер қойнауын пайдаланушы (мердігер) Қазақстан Республикасы Құрылыс кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тарауына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес теңіз объектілерін пайдалануға қабылдауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Энергетика министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Теңізде көмірсутектерді барлауды және (немесе) өндіруді жүргізу үшін жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) пайдалануға бастапқы қабылдауды тапсырыс беруші Қазақстан Республикасының аумағында құру аяқталғаннан кейін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ескере отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каспий теңізінің қазақстандық секторының белгілі бір учаскесі (келісімшарттық аумағы) шегінде монтаждау аяқталғаннан кейін жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) пайдалануға беруді жер қойнауын пайдаланушы құрған комиссия жүзбелі жабдықтың меншік иесінің (жалға алушының) (жүзбелі бұрғылау қондырғысының кеме иесінің) немесе ол уәкілеттік берген адамның және өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның аумақтық бөлімшесі өкілінің қатысуымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4990,70 +5098,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жер қойнауын пайдаланушы (мердігер) адамдардың қауіпсіздігіне қатер төндірмеу, кеме қатынасына, кәсіпшілікке, су биологиялық ресурстарын пайдалану және қорғауға және әдетте теңіздегі белгілі бір аумақта жүзеге асырылатын басқа да заңды іс-әрекеттерге кедергі келтірмеу үшін теңіз объектілеріне олардың теңіздегі орналасқан жері туралы ескерту жөніндегі тиісті құралдарды (навигациялық жабдық құралдарды) қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5072,70 +5180,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Теңіз объектілерінің айналасында қауіпсіздік аймақтары белгіленіп, осындай теңіз объектілерінің сыртқы шетінің әрбір нүктесінен өлшенетін бес жүз метрден аспайтын арақашықтықта созылып жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5208,69 +5316,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Теңіз объектілерін пайдалану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Теңіз объектілерін және жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) пайдалану тиісті объектіні (объектілерді) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5285,71 +5393,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тәртіппен қабылдағаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Теңіз объектісі пайдалануға берілгеннен кейін оны қолдану тұрғындардың денсаулығы мен қоршаған ортаға, сондай-ақ су биологиялық ресурстарына қауіп төндірмейтін техника мен технологияларды пайдалану арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5368,90 +5476,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Жерүсті су объектілерінде құрылыс, түбін тереңдету және өзге де жұмыстар Қазақстан Республикасы Су кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>86-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына, сондай-ақ Қазақстан Республикасының су заңнамасына сәйкес жергілікті атқарушы органдар белгілеген осы объектілерді пайдалану режимін сақтай отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5490,70 +5598,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Теңіз объектілерін пайдалануды бастау алдында жер қойнауын пайдаланушы (мердігер) авариялық-қалпына келтіру және жөндеу жұмыстарын жүргізудің ішкі тәртібін, сондай-ақ нақты жағдайларды есепке ала отырып, төтенше жағдайлардың алдын-алу және жою жөніндегі қызметкерлердің жедел іс-қимылдарын, өрт сөндіру ескерілген авариялардың алдын-алу жоспары, сондай-ақ теңіз объектілерінде дағдарысты (авариялық) жағдайлар туындаған жағдайда жұмыс істейтін персонал мен теңіз құрылысының қолданылу аймағында тұратын тұрғындарды көшіру жоспарын әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5690,70 +5798,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көтеру және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5970,70 +6078,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Қазақстан Республикасының әскери кемелерінен басқа, бөгде кемелерге теңіз құрылысының қауіпсіздік аймақтары шегіне кіруге шек қойылады. Теңізде көмірсутектерді барлау және (немесе) өндіру жүргізуді қолдайтын теңіз және әуе кемелері қауіпсіздік үшін үнемі бортта болып жауап беретін теңіз объектісінің персоналын қауіпсіздік аймағына өзінің кіру және осыған теңіз объектісін пайдаланатын ұйым басшысынан тиісті рұқсат алу ниеті туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6052,90 +6160,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="57"/>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жер қойнауын пайдаланушы (мердігер) дәл координаталарды көрсете отырып, теңіз объектісінің орналасу орнын Қазақстан Республикасы Қарулы Күштері Әскери-теніз күштері Гидрографиялық қамтамасыз ету қызметіне және таяудағы порттың басшылығына хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мұнай мен газды барлау және өндіруге арналған теңіз кемелері, оның ішінде жүзбелі бұрғылау қондырғылары Кеме қатынасының тіркелімі немесе сауда мақсатында теңізде жүзу саласында басшылықты жүзеге асыратын уәкілетті орган таныған шетелдік сыныптау қоғамдары куәландырудан және техникалық байқаудан өткізген кезде теңізде жүзу қауіпсіздік талаптарына сәйкес салынады және пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6174,70 +6282,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) алуға тапсырыс беруші жұмыстарды орындауға арналған жабдық пен техникалық құралдардың, сондай-ақ экологиялық қауіпсіздікті және қоршаған ортаны ластанудан қорғауды қамтамасыз етуші құралдардың, олардың бекітілген жобалық шешімдерге сәйкестігін белгілеу мақсатында оларды қарап-тексеру үшін Қазақстан Республикасының Кәсіпкерлік Кодексінде және "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексінде белгіленген тәртіппен лауазымды тұлғалар мен бақылау және қадағалау органдарының өкілдеріне теңіз объектілеріне кедергісіз кіруін және қарап-тексеруді қажетті түсіндірулермен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6276,90 +6384,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдыққа (жүзбелі бұрғылау қондырғыға) тапсырыс беруші "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне террористік көріністерге ден қою функциясын іске асыруға көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6378,70 +6486,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Теңізде көмірсутектерді барлау және (немесе) өндіру жүргізілген кезде теңіз объектілерін пайдалану аяқталған соң, осындай объектілерді, егер де олар шаруашылық немесе өзге де мақсаттарға пайдалануға болмайтын болса, оларды адамдар мен қоршаған ортаның қауіпсіздігіне қауіп төндірмейтіндей және кеме қатынасына немесе кәсіпшілікке, су биологиялық ресурстарын пайдалану мен қорғауға кедергі келтірмейтіндей етіп демонтаждау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6460,110 +6568,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="62"/>
+    <w:bookmarkStart w:name="z89" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жүзбелі қондырғы мен объектілерден басқа, теңіз объектілерін консервациялау және (немесе) жою көмірсутектер саласындағы уәкілетті орган жер қойнауы және жер қойнауын пайдалану туралы Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="63"/>
+        <w:t xml:space="preserve"> көрсетілген мұнай мен газды барлау және өндіруге арналған теңіз кемелері, оның ішінде жүзбелі бұрғылау қондырғыларын қоспағанда, теңіз объектілерін консервациялау және (немесе) жою жер қойнауы және жер қойнауын пайдалану туралы Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Энергетика министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Жер қойнауын пайдаланушы (мердігер) немесе жүзбелі жабдықты (жүзбелі бұрғылау қондырғысын) тапсырыс беруші теңізде жүзушілерге хабарландыру шығару үшін Қазақстан Республикасы Қарулы Күштері Әскери-теңіз күштері Гидрографиялық қамтамасыз ету қызметіне теңіз объектілері жай-күйінің өзгеруі жөнінде мәліметті жолдауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6835,68 +7025,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда – ҚР Энергетика министрінің 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.06.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="64"/>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теңіздегі объектілерді құруға және орналастыруға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13339,68 +13529,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="65"/>
+    <w:bookmarkStart w:name="z112" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 6-қосымшамен толықтырылды – ҚР Энергетика министрінің 06.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13464,55 +13654,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13838,31 +14028,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>