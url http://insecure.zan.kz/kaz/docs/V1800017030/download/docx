--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9f16126" w14:textId="9f16126">
+    <w:p w14:paraId="530da8b" w14:textId="530da8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,226 +76,438 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Көмірсутектерді барлау мен өндіру және уран өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау қағидаларын бекіту туралы</w:t>
+        <w:t>Көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2018 жылғы 26 сәуірдегі № 141 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 11 маусымда № 17030 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      РҚАО-ның ескертуі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 29.06.2018 ж. бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасының Кодексі 122-бабының </w:t>
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі 122-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 174-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес" БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Энергетика министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Көмірсутектерді барлау мен өндіру және уран өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау </w:t>
+      1. Қоса беріліп отырған Көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Мұнай-газ кешеніндегі мемлекеттік инспекция департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1115,976 +1327,728 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Көмірсутектерді барлау мен өндіру және уран өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау қағидалары</w:t>
+        <w:t xml:space="preserve"> Көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Энергетика министрінің 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 183</w:t>
+        <w:t>№ 90-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Көмірсутектерді барлау мен өндіру және уран өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленген және көмірсутектерді барлау мен өндіру және уран өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау тәртібін анықтайды.</w:t>
+      1. Осы Көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>122-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес әзірленді және көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) залал – көмірсутектердің немесе уранның нормаланған ысыраптарынан асатын нақты ысырап көлемін негізге ала отырып, айқындалатын мемлекет шеккен залал;</w:t>
+      1) залал – көмірсутектердің нормаланған ысыраптарынан асатын нақты ысырап көлемін негізге ала отырып, айқындалатын мемлекет шеккен залал;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көмірсутектердің немесе уранның нормаланған ысыраптары – деңгейі жер қойнауын пайдалану бойынша операцияларды жүргізу үшін жобалау құжаттарындағы техникалық-экономикалық есептеулермен негізделген көмірсутектер немесе уран өндіру бойынша жер қойнауын пайдалану жөніндегі операцияларды жүргізу жүйелерімен және қабылданған тәсілдерімен технологиялық жағынан байланысты көмірсутектер немесе уранның ысыраптары және (немесе) шикі газды алау етіп жағуға рұқсатта көрсетілген шикі газды жағу көлемі түріндегі ысыраптар;</w:t>
+      2) көмірсутектердің нормаланған ысыраптары – деңгейі жер қойнауын пайдалану бойынша операцияларды жүргізу үшін жобалау құжаттарындағы техникалық-экономикалық есептеулермен негізделген көмірсутектер бойынша жер қойнауын пайдалану жөніндегі операцияларды жүргізу жүйелерімен және қабылданған тәсілдерімен технологиялық жағынан байланысты көмірсутектер ысыраптары және (немесе) шикі газды алау етіп жағуға рұқсатта көрсетілген шикі газды жағу көлемі түріндегі ысыраптар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нақты ысыраптар – залалды есептеу сәтіндегі айқындалған ысырыптар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы Қағидалар меншік нысанына қарамастан, көмірсутектер және (немесе) уран өндіру бойынша барлық жер қойнауын пайдаланушыларға, соның ішінде жер қойнауын пайдалану келісімшарты бойынша операторларға, сенімгерлік басқарушыларға (бұдан әрі – жер қойнауын пайдаланушы) қолданылады.</w:t>
+      3. Осы Қағидалар меншік нысанына қарамастан, көмірсутектер өндіру бойынша барлық жер қойнауын пайдаланушыларға, соның ішінде жер қойнауын пайдалану келісімшарты бойынша операторларға, сенімгерлік басқарушыларға (бұдан әрі – жер қойнауын пайдаланушы) қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жер қойнауын ұтымды және кешенді пайдалану бойынша талаптарды бұзу салдарынан келтірілген залал мөлшерін айқындау табу фактісі бойынша, сондай-ақ жер қойнауын пайдаланушылардың және (немесе) мемлекеттік органдардың өздерінен залалы бойынша ақпарат болған кезде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес шешіледі.</w:t>
+        <w:t>
+      көмірсутектерді барлау мен өндіру кезінде көмірсутектер саласындағы уәкілетті органы жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Көмірсутектерді барлау мен өндіру және уранды өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Залалдың мөлшерін айқындауға байланысты туындайтын даулар Қазақстан Республикасы Азаматтық кодексінің 9-бабының 2-тармағына және Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 9-бабына сәйкес шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      6. Көмірсутектерді барлау мен өндіру және уран өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану жөніндегі талаптардың бұзылуы салдарынан келтірілген залалдың мөлшері көмірсутектердің немесе уранның нормаланған ысыраптарынан асатын нақты ысырабының көлемін негізге ала отырып белгіленеді және ресми белгіленімдеріне сәйкес есепті кезеңдегі баға белгілеулерінің орташа құнына сүйене отырып құндық мәнде белгіленеді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшерін айқындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нормадан тыс ысыраптары үшін залал мөлшерін айқындау мысалдарына сай белгіленеді.</w:t>
+        <w:t>
+      6. Көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану жөніндегі талаптардың бұзылуы салдарынан келтірілген залалдың мөлшері көмірсутектердің нормаланған ысыраптарынан асатын нақты ысырабының көлемін негізге ала отырып белгіленеді және ресми белгіленімдеріне сәйкес есепті кезеңдегі баға белгілеулерінің орташа құнына сүйене отырып құндық мәнде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көмірсутектер немесе уранның нақты ысырабының нормаланған ысыраптардан асып түсуі (бұдан әрі – нормадан тыс ысыраптар) мынадай көлемдерден туындайды:</w:t>
+      7. Көмірсутектерді барлау мен өндіру кезінде жер қойнауын ұтымды және кешенді пайдалану бойынша талаптардың бұзылуы салдарынан келтірілген залалдың мөлшері осы Қағидаларға қосымшаға сәйкес нормадан тыс ысыраптары үшін залал мөлшерін айқындау мысалдарына сай белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...294 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> қолданысқа енгізілгенге дейін бекітілген жобалау құжатында алу коэффициентінен ауытқулармен анықталады.</w:t>
+        <w:t>
+      8. Көмірсутектердің нақты ысырабының нормаланған ысыраптардан асып түсуі (бұдан әрі – нормадан тыс ысыраптар) мынадай көлемдерден туындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> қолданысқа енгізілгенге дейін бекітілген жобалау құжатында көрсетілген және (немесе) қорларды есептеген кезде қабылданған компоненттердің құрамы негізінде пайдалы қазбалардың мемлекеттік балансында тұрған газдың компоненттік құрамы бойынша анықталады.</w:t>
+        <w:t>
+      көмірсутектердің баланстық қорлары дұрыс есептелген және оларды жер қойнауынан алудың толықтығын бастапқы есепке алу мүмкін болатын біртектес тау-кен-геологиялық жағдайлармен бір жүйеде игерілетін көмірсутектердің баланстық қорлары жер қойнауының әрбір бөлігі бойынша белгіленген ысыраптардан баланстық қорларының кен орны бойынша белгіленген ысыраптардан тыс ысыраптар, сондай-ақ кез келген негізсіз ысыраптар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алудың коэффициентіне, қорларды уақтылы есептен шығармауға, көмірсутек қорларын алдын ала өтеуге қол жеткізбей, жер қойнауында қалған көмірсутектер қорлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер қойнауында суланудың, жанудың салдарынан туындаған көмірсутектердің баланстық қорларының немесе игеру (өндіру) бойынша талаптарды бұзу салдарынан туындаған өндірілген көмірсутектердің ысыраптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көмірсутектер кен орындарының оңай қол жеткізілетін учаскелерінде өндірудің салдарынан рентабельді өңдеу мүмкін емес болатын олардың баланстық қорларының ысыраптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпшілікте өндіру, жинау, тасымалдау және дайындау кезінде көмірсутектер ысыраптарынан нормадан тыс ысыраптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      базалық жобалау құжатында, игеруді талдауда немесе Кодекс қолданысқа енгізілгенге дейін бекітілген базалық жобалау құжатында көзделген кен орындарын игерудің технологиялық режимін сақтамаудың салдарынан, сондай-ақ жер қойнауын пайдалану бойынша операцияларды жүргізу кезінде жер қойнауын ұтымды пайдалану бойынша талаптарды бұзу салдарынан баған сыртындағы және бағанаралық кеңістік арқылы жоғары жатқан көмірсутектің қатаралық ағылуының салдарынан Қазақстан Республикасының пайдалы қазбалар қорлары жөніндегі мемлекеттік комиссиясы бекіткен көмірсутектердің алынатын қорларының ысыраптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      базалық жобалау құжатын, игеруді талдауды немесе Кодекс қолданысқа енгізілгенге дейін бекітілген базалық жобалау құжатын, оларды алу және кәдеге жаратуды сақтамағандықтан шикi газ, газ конденсатының ысыраптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      авариялық жағдайлардың қатері немесе туындауы, персоналдың өміріне немесе халық денсаулығына және қоршаған ортаға қатер төнген жағдайларды қоспағанда, көмірсутектер саласындағы уәкілетті органның рұқсатынсыз және (немесе) рұқсат шарттарын сақтамай алау етіп жағылатын шикі газ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көмірсутектер саласындағы уәкiлеттi органның жағуға рұқсат етілген көлемінен тыс жағылған шикі газы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлау кезінде, оның ішінде жер қойнауы учаскесінде нормаланған ысыраптардан тыс сынамалы пайдалану кезінде шикі мұнайдың (конденсаттың) ысыраптары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мұнайдың, конденсат пен газдың, оның ішінде ілеспе (еріген) газдың нормадан тыс қабаттық ысыраптары бекітілген базалық жобалау құжатында, игеруді талдауда немесе Кодекс қолданысқа енгізілгенге дейін бекітілген жобалау құжатында алу коэффициентінен ауытқулармен анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Шикі газды жағу кезіндегі нормадан тыс ысыраптар базалық жобалау құжатында, игеруді талдауда немесе Кодекс қолданысқа енгізілгенге дейін бекітілген жобалау құжатында көрсетілген және (немесе) қорларды есептеген кезде қабылданған компоненттердің құрамы негізінде пайдалы қазбалардың мемлекеттік балансында тұрған газдың компоненттік құрамы бойынша анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компоненттердің құрамы осы тармақтың бірінші бөлігінде көрсетілген соңғы бекітілген жобалау құжаттарынан ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жеке есепке алу аспаптары болмаған кезде жобалық ысыраптарды есептеу Қазақстан Республикасының пайдалы қазба қорларының мемлекеттік балансында есепте тұрған және (немесе) базалық жобалау құжатында, игеруді талдауда немесе Кодекс қолданысқа енгізілгенге дейін бекітілген жобалау құжатында көрсетілген өндірілетін пайдалы қазбадағы еріген газдың құрамы бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компоненттердің құрамы осы тармақтың бірінші бөлігінде көрсетілген соңғы бекітілген жобалау құжаттарынан ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бастапқы қайта өңдеу (дайындау) процесінде жол берілген көмірсутектердің нормадан тыс ысыраптарының сандық мәні көмірсутектердің тиісті типі (сорты) үшін технологиямен белгіленген алу шамасы мен оның тауарлық өнімге нақты қол жеткізілген алынуы арасындағы айырма бойынша анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2118,768 +2082,512 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Көмірсутектерді барлау мен </w:t>
+              <w:t>Көмірсутектерді барлау мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өндіру және уран өндіру кезінде </w:t>
+              <w:t>өндіру кезінде жер қойнауын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жер қойнауын ұтымды және </w:t>
+              <w:t>ұтымды және кешенді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кешенді пайдалану бойынша </w:t>
+              <w:t>пайдалану бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">талаптардың бұзылуы </w:t>
+              <w:t>талаптардың бұзылуы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салдарынан келтірілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">залалдың мөлшерін </w:t>
+              <w:t>залалдың мөлшерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">айқындау қағидаларына </w:t>
+              <w:t>айқындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормадан тыс ысырабы үшін залал мөлшерін айқындау мысалдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-мысал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер қойнауын пайдаланушы есепті кезеңде 2658000 тонна мұнай өндірді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы кезеңде мұнайдың нақты ысырабы 4442 тонна мұнайды, оның ішінде бекітілген нормативтік ысырап 1081 тонна мұнайды құрады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңде жер қойнауын пайдаланушының (бағалардың ресми белгіленімдері, Қазақстан Республикасының ішкі нарығындағы орташа құны) мұнайды сату кезіндегі орташа баға 50,49 АҚШ долларын құрады,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (4442 - 1081) х 50,49 = 169696,89 АҚШ доллары.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169696,89 х залал анықталған күнге Қазақстан Республикасы Ұлттық Банкі белгілеген Қазақстан Республикасы ұлттық валютасының шетелдік валютадағы шаққандағы ресми бағамы = залал сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-мысал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...155 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдаланушы есепті кезеңде барлау және өндіру кезінде жүзеге асырған кезде 300 млн. м3 көлемінде шикі газды жақты. Бұл ретте газда "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі қолданысқа енгізілгенге дейін қолданыста болған базалық жобалау құжатында, игеруді талдауда немесе бекітілген жобалау құжатында көрсетілген Пайдалы қазбалар қорларының мемлекеттік балансында есепте тұрған компоненттерінің өнеркәсіптік құрамы бар. Қазақстан Республикасының Қорлар жөніндегі мемлекеттік комиссиясы бекіткен базалық жобалау құжатында, игеруді талдауда немесе "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі қолданысқа енгізілгенге дейін бекітілген жобалау құжатында көрсетілген әлеуетті мазмұндардың мәндерінің негізінде компоненттердің, оның ішінде құрғақ газдың (метанның) санын анықтаймыз. Компоненттердің жоғалуы – этан, пропан және (немесе) бутан, әлеуетті жиынтық құрамы 1000 м3 газға 500 кг болғанда 150000 тоннаны құрайды. Құрамы 50 % болған кезде құрғақ газдың және (немесе) метанның ысырабы 150 млн. м3 құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептік кезеңде құрғақ газ (метан) бойынша ресми баға белгіленімдерінің орташа құны 1000 м3 үшін 80 АҚШ долларын, ал компоненттер бойынша – этан, пропан және (немесе) бутан бойынша әрбір компонент бойынша 1 тоннасы үшін 350 АҚШ долларын құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залал сомасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрғақ газ (метан) үшін: 150000000 х 80:1000 = 12000000 АҚШ доллары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компоненттер үшін – этан, пропан және (немесе) бутан: 150000 х 350 = 52500000 АҚШ доллары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлығы: 64500000 АҚШ доллары.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64500000 х залал анықталған күнге Қазақстан Республикасы Ұлттық Банкі белгілеген Қазақстан Республикасы ұлттық валютасының шетелдік валютадағы шаққандағы ресми бағамы = залал сомасы.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...158 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3205,31 +2913,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>