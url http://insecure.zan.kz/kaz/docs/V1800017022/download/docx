--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73b4030" w14:textId="73b4030">
+    <w:p w14:paraId="c8ffb69" w14:textId="c8ffb69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 29.06.2018 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -1000,173 +1004,1618 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Инвестициялар және даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өтініш иесінің тегі, аты, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (бар болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда), жеке сәйкестендiру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмiрі (бар болған жағдайда),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс деректері;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғалар үшін –өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесінің атауы, бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болған жағдайда),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс деректері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер қойнауын геологиялық зерттеуге арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__ жылғы "__"_________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жер қойнауын геологиялық зерттеуге арналған лицензияны беруді сұраймын </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш иесі туралы мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғалар үшін – өтініш иесінің атауы, оның орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер (сауда тізілімінен үзінді немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшылар туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+геологиялық зерттеу аумағын құрайтын блокқа (блоктарға) нұсқаулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоса берілетін құжаттардың тізімі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттардың атауы және парақ саны)*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөр орны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(болған кезде) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру күні: 20___ жылғы "__"______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1191,491 +2640,170 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...418 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Жер қойнауын геологиялық зерттеуге арналған лицензияны беруге өтініш</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1709,528 +2837,958 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін –өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесінің тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болған жағдайда), жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрі (бар болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда), байланыс деректері;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғалар үшін-өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесінің атауы, бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрi (бар болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда), байланыс деректері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>20__ жылғы "__"_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жер қойнауын геологиялық зерттеуге арналған лицензияны беруді сұраймын </w:t>
+      Пайдалы қатты қазбаларды барлауға арналған лицензияны беруді сұраймыз </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="199"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11901" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11901" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлғалар үшін – өтініш иесінің атауы, оның орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер (сауда тізілімінен үзінді немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшылар туралы мәліметтер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшылар туралы, өтініш иесін тікелей немесе жанама түрде бақылайтын заңды және жеке тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11901" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-геологиялық зерттеу аумағын құрайтын блокқа (блоктарға) нұсқаулар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+барлау аумағын құрайтын және өтініш иесі пайдалануға беруді сұрайтын жер қойнауы учаскесін айқындайтын блокты (блоктарды) көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2339,182 +3897,192 @@
       Ескерту:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5705"/>
-        <w:gridCol w:w="6595"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5705" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-            <w:tcBorders/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі) </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2542,511 +4110,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...440 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға арналған лицензияны беруге өтініш</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3080,528 +4304,1232 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесінің тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болған жағдайда),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке сәйкестендiру нөмiрі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болған жағдайда),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс деректері;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғалар үшін өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесінің атауы, бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болған жағдайда),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс деректері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды өндіруге арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>20__ жылғы "__"_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Пайдалы қатты қазбаларды барлауға арналған лицензияны беруді сұраймыз </w:t>
+      Пайдалы қатты қазбаларды өндіруге арналған лицензияны беруді сұраймыз </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="145"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="146"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="145" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="145" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12009" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="146" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="145" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12009" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшылар туралы, өтініш иесін тікелей немесе жанама түрде бақылайтын заңды және жеке тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="146" w:type="dxa"/>
+заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшылары туралы, өтініш иесін тікелей немесе жанама бақылайтын жеке, заңды тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="145" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12009" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барлау аумағын құрайтын және өтініш иесі пайдалануға беруді сұрайтын жер қойнауы учаскесін айқындайтын блокты (блоктарды) көрсету</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="146" w:type="dxa"/>
+алаң есептері (көлемдері) және бұрыш нүктелерінің географиялық координаттары бар өтініш иесі пайдалануға беруді сұрайтын жер қойнауы учаскесі аумағының сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+жер қойнауы учаскесінің (кен орынның) атауы, орналасқан жері (атауы, облыс, аудан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қатарынан жиырма бес жылдан аспайтын сұралатын жер қойнауы учаскесін пайдаланудың мерзімін көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3719,160 +5647,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1383"/>
-        <w:gridCol w:w="10917"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10917" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -3910,573 +5851,165 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...466 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.06.2021 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4512,1178 +6045,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылғы "__"_________</w:t>
-[...1126 lines deleted...]
-              </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6232,729 +6637,653 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кең таралған пайдалы қазбаларды өндіруге арналған лицензияны беруді сұраймыз </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="147"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="148"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшылары туралы, өтініш иесін тікелей немесе жанама бақылайтын жеке, заңды тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 алаң есептері (көлемдері) және бұрыш нүктелерінің географиялық координаттары бар өтініш иесі пайдалануға беруді сұрайтын жер қойнауы учаскесі аумағының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер қойнауы учаскесінің (кен орындарының) атауы, орналасқан жері (атауы, облыс, аудан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12005" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қатарынан жиырма бес жылдан аспайтын сұралатын жер қойнауы учаскесін пайдаланудың мерзімін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -7071,165 +7400,293 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="10957"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10957" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7804,848 +8261,758 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жер қойнауы кеңістігін пайдалануға арналған лицензияны беруді сұраймыз </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="203"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="204"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11893" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="204" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11893" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер (сауда тізілімінен үзінді көшірме немесе өтініш иесі шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатындығын куәландыратын басқа заңдастырылған құжат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="204" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11893" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш иесі пайдалануға беру үшін сұрап отырған тиісті жер қойнауы учаскесін айқындайтын аумаққа нұсқау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="204" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11893" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш иесі пайдалануға беру үшін сұрап отырған тиісті жер қойнауы учаскесін айқындайтын аумаққа нұсқау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="204" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11893" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сұралатын жер қойнауы учаскесін пайдалану мерзіміне нұсқау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="204" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11893" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасының Кодекстің 249-бабына сәйкес жер қойнауы кеңістігін пайдалану мақсатына нұсқау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="204" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8780,165 +9147,293 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="10957"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10957" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9487,372 +9982,338 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кен іздеушілікке арналған лицензияны беруді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="287"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш иесі пайдалануға беру үшін сұрап отырған кен іздеушілік учаскесін айқындайтын, бұрыш нүктелерінің географиялық координаттары бар және жалпы алаңы көрсетілген масштабтағы кен іздеушілік аумағына нұсқау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9969,783 +10430,291 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Нотариалды куәландырған құжаттардың көшірмесі қоса беріледі. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="10957"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10957" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...563 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.06.2021 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10781,100 +10750,721 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына 7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">иесінің тегі, аты, әкесінің аты </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болған жағдайда), жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрі (бар болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда), байланыс деректері;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғалар үшін – өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесінің атауы, бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрi (бар болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда), байланыс деректері.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жер қойнауын пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқығының (жер қойнауын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалану құқығындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестің) ауысуына байланысты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер қойнауын пайдалануға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған лицензияны қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеген жағдайда жер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойнауын пайдалану құқығын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иеленушінің және иеленушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректері көрсетіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған лицензияны қайта рәсімдеуге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>20__ жылғы "_"______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензияны қайта рәсімдеуді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1586"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10908,1268 +11498,1149 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) иесі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10440" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін – тегі, аты және әкесінің аты (бар болған жағдайда), азаматтығы, тұрғылықты жері, жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10440" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдалануға арналған лицензия туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10440" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензия нөмірі, берілген күні, лицензияны берген орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10440" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдалануға арналған лицензия түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны қайта рәсімдеу негіздері немесе себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдалану құқығын сатып алушы туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10440" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін – тегі, аты және әкесінің аты (бар болған жағдайда), азаматтығы, тұрғылықты жері, жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10440" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10440" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар, оның ішінде бағалы қағаздардың ұйымдастырылған нарығында айналыстаға акциялар, мемлекеттер, халықаралық ұйымдар және сатып алушыны тікелей немесе жанама бақылайтын жеке тұлғалар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12181,201 +12652,187 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) ауысуы үшін негіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) өтуіне рұқсаттың күні мен нөмірі (талап болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса берілетін құжаттардың тізімі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12622,50 +13079,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** Құжаттардың түпнұсқалары не олардың нотариат куәландырған көшірмелері қоса беріледі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ***Жер қойнауын пайдалану құқығы (жер қойнауын пайдалану құқығындағы үлес) мұрагерлік немесе өндіріп алуды кепіл затына айналдыру тәртібімен ауысқан жағдайда өтінішке жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлес) сатып алушы ғана қол қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13296,610 +13879,548 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Кодексіне сәйкес ұзарту мерзімін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="287"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны беру күні, нөмірі, түрін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны ұзарту мерзімінің негіздері мен себептерін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14016,165 +14537,293 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="10957"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10957" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14785,610 +15434,548 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Кодексіне сәйкес ұзарту мерзімін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="287"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны беру күні, нөмірі, түрін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны ұзарту мерзімінің негіздері мен себептерін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -15523,165 +16110,293 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="10957"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10957" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16310,254 +17025,241 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қайта құру тәсілін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12097"/>
-        <w:gridCol w:w="203"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер, жеке сәйкестендіру нөмірі өтініш иесін салық төлеуші ретінде тіркеу туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – өтініш иесінің атауы, оның орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер және салық органдарында тіркеу, басшылары туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16565,361 +17267,333 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндіру учаскесін қосуға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиардың толық атауы, негізгі жер қойнау учаскесінің пайдалы қатты қазбаларды өндіруге арналған лицензияны беру күні мен нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 негізгі өндіру учаскесінің алаңы және географиялық координат нүктелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиардың толық атауы, негізгі жер қойнау учаскесін қосатын пайдалы қатты қазбаларды өндіруге арналған лицензияны беру күні мен нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қосатын өндіру учаскесінің алаңы және географиялық координат нүктелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16927,201 +17601,187 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер қойнауы учаскесін бөлуге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиардың толық атауы, лицензияны беру күні мен нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12097" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бөлуге тиісті жер қойнауы учаскелерінің алаңы және географиялық координат нүктелері немесе бөлуге жататын код пен блок (блоктар) атауы көрсетсін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -17238,165 +17898,293 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="10957"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10957" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18025,610 +18813,548 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Кодексіне сәйкес ұзарту мерзімін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="287"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш иесі туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны беру күні, нөмірі, түрін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11725" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны ұзарту мерзімінің негіздері мен себептерін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоса берілетін құжаттардың тізімі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -18763,150 +19489,163 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       беріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="10957"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (болған кезде) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10957" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Өтініш иесінің немесе оның уәкілетті өкілінің қолы, өтінішті өкіл берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жағдайда құзыреттілігін куәландыратын, тиісті ресімделген кұжат қоса беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -18948,55 +19687,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>