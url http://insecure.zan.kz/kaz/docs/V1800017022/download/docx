--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8ffb69" w14:textId="c8ffb69">
+    <w:p w14:paraId="fa67268" w14:textId="fa67268">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1144,166 +1144,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1404,50 +1288,63 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 384 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -1467,347 +1364,611 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
-[...64 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
-            </w:r>
-[...180 lines deleted...]
-              <w:t>байланыс деректері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын геологиялық зерттеуге арналған лицензияны беруге өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын геологиялық зерттеуге арналған лицензияны беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Геологиялық зерттеу аумағын құрайтын блок (блоктар): _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшылар туралы мәліметтер: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ЭЦҚ деректері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1841,786 +2002,754 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылғы "__"_________</w:t>
-[...112 lines deleted...]
-Өтініш иесі туралы мәлімет</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...304 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қоса берілетін құжаттардың тізімі: </w:t>
-[...107 lines deleted...]
-      Ескерту:</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдалы қатты қазбаларды барлауға арналған лицензияны беруді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлау аумағын құрайтын және өтініш иесі пайдалануға беруді сұрайтын жер қойнауы учаскесін айқындайтын блок (блоктар): ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшылар туралы, өтініш иесін тікелей немесе жанама түрде бақылайтын заңды және жеке тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
-[...159 lines deleted...]
-    </w:tbl>
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2640,168 +2769,1894 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды өндіруге арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
-[...49 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдалы қатты қазбаларды өндіруге арналған лицензияны беруді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауы учаскесінің (кен орнының) атауы және орналасқан жері (облысы, ауданы көрсетіле отырып): _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатарынан жиырма бес жылдан аспайтын сұралатын жер қойнауы учаскесін пайдаланудың мерзімі: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұралатын учаскенің ауданы: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрыштық нүктелердің географиялық координаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшылар туралы, өтініш иесін тікелей немесе жанама түрде бақылайтын заңды және жеке тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2850,438 +4705,1817 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инвестициялар және даму</w:t>
+              <w:t>Инвестициялар және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>даму министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2018 жылғы 24 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 384 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кең таралған пайдалы қазбаларды өндіруге арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кең таралған пайдалы қазбаларды өндіруге арналған лицензияны беруді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауы учаскесінің (кен орнының) атауы және орналасқан жері (облысы, ауданы көрсетіле отырып): ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатарынан жиырма бес жылдан аспайтын сұралатын жер қойнауы учаскесін пайдаланудың мерзімі: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұралатын учаскенің ауданы: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрыштық нүктелердің географиялық координаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>нысан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...236 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшылар туралы, өтініш иесін тікелей немесе жанама түрде бақылайтын заңды және жеке тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3315,779 +6549,1916 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылғы "__"_________</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер қойнауы кеңістігін пайдалануға арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Пайдалы қатты қазбаларды барлауға арналған лицензияны беруді сұраймыз </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жер қойнауы кеңістігін пайдалануға арналған лицензияны беруді сұраймыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұралатын жер қойнауы учаскесінің ауданы: ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұралатын жер қойнауы учаскесін пайдалану мерзімі: _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауы кеңістігін пайдаланудың мақсаты: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрыштық нүктелердің географиялық координаттары:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің №</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш иесі туралы мәлімет</w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлғалар үшін – өтініш иесінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш иесінің жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлғалар үшін – өтініш иесінің атауы, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркелуі туралы мәліметтер (сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшылар туралы, өтініш иесін тікелей немесе жанама түрде бақылайтын заңды және жеке тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барлау аумағын құрайтын және өтініш иесі пайдалануға беруді сұрайтын жер қойнауы учаскесін айқындайтын блокты (блоктарды) көрсету</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...162 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мөр орны</w:t>
-[...90 lines deleted...]
-            </w:r>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4107,168 +8478,1626 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кен іздеушілікке арналған лицензияны беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
-[...49 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кен іздеушілікке арналған лицензияны беруді сұраймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кен іздеушілік учаскенің ауданы:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрыштық нүктелердің географиялық координаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4317,500 +10146,1157 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инвестициялар және даму</w:t>
+              <w:t>Инвестициялар және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>даму министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2018 жылғы 24 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 384 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
-            </w:r>
-[...180 lines deleted...]
-              <w:t>байланыс деректері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды өндіруге арналған лицензияны беруге өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған лицензияны қайта рәсімдеуге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.06.2021 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лицензияны қайта рәсімдеуді сұраймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) иесі туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензия нөмірі, берілген күні, лицензияны берген орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалануға арналған лицензия түрі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны қайта рәсімдеу негіздері немесе себептері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жер қойнауын пайдалану құқығын сатып алушы туралы мәліметтер*: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшылар туралы, өтініш иесін тікелей немесе жанама түрде бақылайтын заңды және жеке тұлғалар, мемлекеттер және халықаралық ұйымдар туралы мәліметтер: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) ауысуы үшін негіз*: ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) өтуіне рұқсаттың күні мен нөмірі (талап болған жағдайда) *:_______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалануға құқық иесінің ЭЦҚ деректері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ______ 20 жыл __ сағат __ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалануға құқық алушының ЭЦҚ деректері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ______ 20 жыл __ сағат __ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Жолдар кен іздеушілікке арналған лицензияларынан басқа, жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға (иеліктен шығаруға) байланысты лицензияны қайта ресімдеген жағдайда толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ***Жер қойнауын пайдалану құқығы (жер қойнауын пайдалану құқығындағы үлес) мұрагерлік немесе өндіріп алуды кепіл затына айналдыру тәртібімен ауысқан жағдайда өтінішке жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлес) сатып алушы ғана қол қояды. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4846,989 +11332,668 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылғы "__"_________</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды өндіруге арналған лицензияны ұзартуға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Пайдалы қатты қазбаларды өндіруге арналған лицензияны беруді сұраймыз </w:t>
-[...621 lines deleted...]
-    </w:tbl>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдалы қатты қазбаларды өндіруге арналған лицензияның мерзімін ұзартуды сұраймын__________________________________________________.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қоса берілетін құжаттардың тізімі: </w:t>
-[...107 lines deleted...]
-      Ескерту:</w:t>
+      ("Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұзарту мерзімін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензия нөмірі, берілген күні, лицензияны берген орган: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалануға лицензияның түрі: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны ұзарту мерзімінің негіздері мен себептері: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      * Нотариалды куәландырылған құжаттардың көшірмелері қоса беріледі </w:t>
-[...152 lines deleted...]
-    </w:tbl>
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5848,168 +12013,680 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға арналған лицензияны ұзартуға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
-[...49 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдалы қатты қазбаларды барлауға арналған лицензияның мерзімін ұзартуды сұраймын _______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ("Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кодексіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес ұзарту мерзімін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензия нөмірі, берілген күні, лицензияны берген орган: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалануға лицензияның түрі: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны ұзарту мерзімінің негіздері мен себептері: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6058,103 +12735,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инвестициялар және даму</w:t>
+              <w:t>Инвестициялар және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>даму министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2018 жылғы 24 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 384 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6175,396 +12865,4083 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер қойнау учаскелерін қайта құруға арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________ жолымен жер қойнауы учаскесінің аумақтық шекараларын өзгертуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қайта құру тәсілін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндіру учаскесін қосуға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі жер қойнау учаскесінің пайдалы қатты қазбаларды өндіруге арналған лицензияның нөмірі мен беру күні: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиардың толық атауы: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі өндіру учаскесінің алаңы: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі өндіру учаскесінің бұрыштық нүктелердің географиялық координаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...275 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...28 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнау учаскесін қосатын пайдалы қатты қазбаларды өндіруге арналған лицензияның нөмірі мен беру күні: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиардың толық атауы: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.06.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Қосатын өндіру учаскесінің алаңы: ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосатын өндіру учаскесінің бұрыштық нүктелердің географиялық координаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауы учаскесін бөлуге:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияның нөмірі мен беру күні: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиардың толық атауы: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлуге жататын блок (блоктар) атауы:__________, немесе аудан көлемі: _______ және бөлуге жататын жер қойнауы учаскенің бұрыштық нүктелердің географиялық координаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрыштық нүктелердің географиялық координаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда тізілімінен үзінді көшірме немесе өтініш иесінің шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшылар туралы мәліметтер: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат (тіркеу нөмірі, берілген күні, құжатты берген органның атауы):_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6600,1116 +16977,204 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылғы "__"_________</w:t>
-[...112 lines deleted...]
-Өтініш иесі туралы мәлімет</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 24 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...835 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -7720,11966 +17185,562 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...219 lines deleted...]
-              </w:rPr>
               <w:t>(мемлекеттік органның атауы)</w:t>
-            </w:r>
-[...10678 lines deleted...]
-              <w:t>байланыс деректері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауы кеңістігін пайдалануға арналған лицензияларды ұзартуға өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:tbl>
-[...680 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қоса берілетін құжаттардың тізімі: </w:t>
-[...125 lines deleted...]
-      * Түпнұсқа немесе нотариалды куәландырылған құжаттардың көшірмелері қоса</w:t>
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауы кеңістігін пайдалануға арналған лицензияның мерзімін ұзартуды сұраймын____________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      беріледі </w:t>
-[...160 lines deleted...]
-</w:t>
+      ("Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кодексіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес ұзарту мерзімін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензия нөмірі, берілген күні, лицензияны берген орган: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қойнауын пайдалану лицензиясының түрі: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны ұзарту мерзімінің негіздері мен себептері: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесі туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (бар болған жағдайда):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттардың тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің ЭЦҚ деректері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ арқылы қол қойылған күні мен уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -19687,55 +17748,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20061,31 +18122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>