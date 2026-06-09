--- v0 (2025-11-05)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05708a8" w14:textId="05708a8">
+    <w:p w14:paraId="ac72189" w14:textId="ac72189">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,262 +121,606 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 29.06.2018 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасы Кодексінің 68-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ақпараттық жүйелерді пайдалана отырып хабарлау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Энергетика министрлігінің Жер қойнауын пайдалану департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Энергетика министрлігінің Жер қойнауын пайдалану департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -411,91 +755,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -906,566 +1250,938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2018 жылғы 11 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 170 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырып жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық жүйелерді пайдалана отырып хабарлау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>), (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ақпараттық жүйелерді пайдалана отырып хабарлау қағидалары (бұдан әрі – Қағидалар) 2017 жылғы 27 желтоқсандағы "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 68-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Кодексте реттелетін қатынастардың қатысушыларын (бұдан әрі – қатысушылар) "Қазақстан Республикасының жер қойнауын пайдалануды басқарудың бірыңғай мемлекеттік жүйесі" (бұдан әрі – ББМЖ) интеграцияланған ақпараттық жүйесін пайдалана отырып хабарлау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 24.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын ұғымдар мен анықтамалар Қазақстан Республикасының заңнамасына сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тараудың тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйелерді пайдалана отырып хабарлау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құзыретті орган ББМЖ-ны пайдалана отырып қатысушыларға хабарламаларды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің 24.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Хабарламалар қатысушыларға электрондық құжат нысанында жіберіледі және хабарлама жіберілген қатысушы туралы мәліметтерді, хабарлама жіберу үшін негіздемені, оның мазмұнын, жіберуші туралы ақпаратты және оның электрондық цифрлық қолтаңбасын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Электрондық құжат нысанындағы хабарламалар ББМЖ-да тіркелу рәсімінен өткен қатысушыларға жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 24.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Энергетика министрінің 24.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда пайдаланылатын ұғымдар мен анықтамалар Қазақстан Республикасының заңнамасына сәйкес қолданылады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қатысушылар ББМЖ-ға тіркелу арқылы хабарламаларды алуға келісім білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйелерді пайдалана отырып хабарлау тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Энергетика министрінің 24.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қатысушылар хабарлама бойынша қосымша түсіндірулер алу үшін жеке кабинетті пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...284 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1791,31 +2507,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>