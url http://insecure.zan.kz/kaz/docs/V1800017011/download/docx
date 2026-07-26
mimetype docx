--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be1aaff" w14:textId="be1aaff">
+    <w:p w14:paraId="f27db47" w14:textId="f27db47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,113 +93,195 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ресми статистикалық ақпараттың сапасын бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті Төрағасының 2018 жылғы 23 мамырдағы № 63 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 7 маусымда № 17011 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті Төрағасының 2018 жылғы 23 мамырдағы № 63 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 7 маусымда № 17011 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік статистика туралы" Қазақстан Республикасының 2010 жылғы 19 наурыздағы Заңының 12-бабының </w:t>
+      "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) тармақшасына</w:t>
+        <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 17-тармағының </w:t>
+        <w:t xml:space="preserve"> 5) тармақшасына, Қазақстан Республикасы Президентінің 2020 жылғы 5 қазандағы № 427 Жарлығымен бекітілген Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>258) тармақшасына</w:t>
+        <w:t>38) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2020 жылғы 23 қазандағы № 9-нқ бұйрығымен бекітілген Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы басшысының м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ресми статистикалық ақпараттың сапасын бағалау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -348,140 +430,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрлігі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Статистика комитетінің төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -668,1388 +766,2944 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ресми статистикалық ақпараттың сапасын бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістемесі жаңа редакцияда – ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы басшысының м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z46" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ресми статистикалық ақпараттың сапасын бағалау әдістемесі (бұдан әрі – Әдістеме) халықаралық стандарттарға сәйкес қалыптастырылатын және "Мемлекеттік статистика туралы" Қазақстан Республикасының 2010 жылғы 19 наурыздағы </w:t>
+      1. Осы Ресми статистикалық ақпараттың сапасын бағалау әдістемесі (бұдан әрі – Әдістеме) халықаралық стандарттарға сәйкес қалыптастырылатын және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заңына</w:t>
+        <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес бекітілетін статистикалық әдіснамаға жатады.</w:t>
+        <w:t xml:space="preserve"> 5) тармақшасына, Қазақстан Республикасы Президентінің 2020 жылғы 5 қазандағы № 427 Жарлығымен бекітілген Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2020 жылғы 23 қазандағы № 9-нқ бұйрығымен бекітілген Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілетін статистикалық әдіснамаға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z47" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Әдістеме ресми статистикалық ақпараттың сапасын бағалаудың негізгі аспектілері мен өлшемшарттарын айқындайды.</w:t>
+      2. Осы Әдістеме Заңда және ресми статистикалық ақпарат сапасының халықаралық стандарттарында белгіленген ресми статистиканың негізгі қағидаттарын ескере отырып әзірленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z48" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әдістемені Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті (бұдан әрі – Комитет) ресми статистикалық ақпараттың сапасын бағалау кезінде қолданады.</w:t>
+      3. Әдістеме ресми статистикалық ақпараттың сапасын бағалау тәртібін белгілейді және оны бағалау кезінде мемлекеттік статистика органдары қолданатын өлшемшарттар мен индикаторларды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z49" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Әдістемеде Заңда айқындалған мәндердегі ұғымдар және келесі анықтамалар пайдаланылады:</w:t>
+      4. Осы Әдістемеде мынадай ұғымдар мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z50" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ағымдардың айналы статистика бойынша ассиметриясы – елдер арасында кіріс және шығыс ағымдардың айырмашылығы немесе абсолютті айырмашылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z51" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) дәлдік – есептеулердің шынайы мәндерге жуықтау дәрежесімен шартталған өлшемшарт;</w:t>
+      2) деректер – өңдеуге жарамды, ресімделген түрдегі ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z52" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) импутация – қалып кеткен, қате немесе басқа мәндермен мәні келмейтіндерді ауыстыру процесі;</w:t>
+      3) деректерді жинау – деректерді қалыптастыруға бағытталған іс-әрекеттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z53" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) келісушілік - әртүрлі дереккөздерден алынған ресми статистикалық ақпаратты біріктіруге және бірге пайдалану мүмкіндігімен шартталған өлшемшарт;</w:t>
+      4) импутация – қалып кеткен, қате немесе басқа мәндермен мәні келмейтіндерді ауыстыру процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z54" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қолжетімділік және айқындылық – пайдаланушылар үшін ресми статистикалық ақпаратты алу, пайдалану және талқылау шарттары және мүмкіндіктерімен шартталған өлшемшарт;</w:t>
+      5) метадеректер – деректердің құрылымы мен сипаттамаларын сипаттайтын деректер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өзектілік – статистикалық деректердің пайдаланушылардың ағымдағы және мүмкін қажеттіліктеріне сәйкестігінің дәрежесімен шартталған өлшемшарт;</w:t>
+      6) ресми статистикалық ақпараттың айқындығы – ресми статистикалық ақпаратты түсініктілігін, дұрыс түсіндірілуін және пайдаланушылардың пайдалану дәрежесін сипаттайтын сапа өлшемшарты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z56" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) салыстырмалылық – ресми статистикалық ақпаратты уақыт, өңірлер бойынша немесе басқа қызмет салалары бойынша салыстыру дәрежесімен шартталған өлшемшарт;</w:t>
+      7) ресми статистикалық ақпараттың бірегейлігі – деректердің қайталануын болдырмау дәрежесін және статистикалық жұмыстар жоспарының шеңберінде олардың даралығын, және біркелкілігін қамтамасыз ететін сапа өлшемшарты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z57" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) уақтылық – ресми статистикалық ақпараттың пайда болу (жарияланымдар) күні мен ол сипаттайтын оқиға немесе құбылыстың арасындағы уақыт аралығымен шартталған өлшемшарт;</w:t>
+      8) ресми статистикалық ақпараттың дәлдігі – алынған деректердің өлшенетін көрсеткіштердің нақты мәндеріне сәйкестік дәрежесін, сондай-ақ зерттелетін құбылыстарды анық көрсету үшін қажетті олардың нақтылану деңгейін айқындайтын сапа өлшемшарты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ұқыптылық – ресми статистикалық ақпаратты жариялау күнінен бастап жоспарлы күнге дейінгі уақыт тежелісімен шартталған өлшемшарт.</w:t>
+      9) ресми статистикалық ақпараттың қолжетімділігі – ресми тарату арналары арқылы пайдаланушыларды ақпаратты еркін әрі тең дәрежеде, ыңғайлы форматта алу мүмкіндігімен қамтамасыз ету дәрежесін сипаттайтын сапа өлшемшарты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z59" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ресми статистикалық ақпараттың сапасын бағалау ресми статистикалық ақпаратты қалыптастыратын Комитеттің құрылымдық бөлімшелерімен Сапа бойынша есепте ұсынылған мәлеметтер негізінде өткізіледі.</w:t>
+      10) ресми статистикалық ақпараттың өзара байланыстылығы – зерттелетін құбылыстардың тұтас және логикалық өзара байланысты көрінісін қамтамасыз ететін, байқаудың әртүрлі уақыт кезеңдері мен бағыттары бойынша әртүрлі дереккөздерден алынған деректердің келісімділік және қайшылықсыздық дәрежесін сипаттайтын сапа өлшемшарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z60" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ресми статистикалық ақпараттың өзектілігі – деректердің белгілі бір уақыт сәтіндегі модельденетін саланың нақты жағдайына сәйкестігін, сондай-ақ олардың талдау мен шешім қабылдау үшін ақпаратты қалыптастырудың уақтылығын қамтамасыз ете отырып, пайдаланушылардың ағымдағы және әлеуетті қажеттіліктеріне сәйкестігін сипаттайтын сапа өлшемшарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z61" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ресми статистикалық ақпарат сапасының өлшемшарттары – ресми статистикалық ақпараттың сапасын бағалау және бақылау үшін пайдаланылатын деректер сапасының жалпы қабылданған өлшемшарттары, атап айтқанда дәлдік, толықтық, өзара байланыстылық, салыстырмалылық, өзектілік, бірегейлік, дәйектілік, уақтылылық, айқындылық және қолжетімділік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z62" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ресми статистикалық ақпараттың салыстырмалылығы – деректердің уақыт бойынша, өңірлер, қызмет түрлері және басқа да жіктеу белгілері бойынша өзара салыстырмалылық дәрежесін сипаттайтын, оларды келісілген талдау мен түсіндіру мүмкіндігін қамтамасыз ететін сапа өлшемшарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z63" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ресми статистикалық ақпараттың анықтығы – модельденетін саланы көрсететін деректердің сенімділігі мен дұрыстық дәрежесін сипаттайтын, зерттелетін құбылыстардың нақты қасиеттері мен заңдылығын көрсететін сапа өлшемшарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ресми статистикалық ақпараттың толықтығы – зерттелетін құбылыстарды жан-жақты және анық көрсету үшін қажетті барлық байқау объектілерін, көрсеткіштерді, уақыт кезеңдерін және аумақтық бөліністерді қоса алғанда, статистикалық жұмыстар жоспарында көзделген деректердің қамту дәрежесін сипаттайтын сапа өлшемшарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ресми статистикалық ақпараттың уақтылылығы – ресми статистикалық ақпараттың пайда болуы (жариялануы) мен ол сипаттайтын оқиға немесе құбылыс арасындағы уақыт аралығын, сондай-ақ ресми статистикалық ақпараттың жарияланған күнінен жоспарланған күніне дейінгі уақыттық кідіріс дәрежесін сипаттайтын сапа өлшемшарты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ресми статистикалық ақпараттың сапасын бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ресми статистикалық ақпараттың сапасын бағалау Статистикалық жұмыстар жоспарына және ресми статистикалық ақпаратты тарату кестесіне сәйкес мемлекеттік статистика саласындағы уәкілетті орган ведомствосының (бұдан әрі – уәкілетті орган ведомствосы) бірінші басшысы немесе оны алмастыратын уәкілетті адам үш күнтізбелік жылға бекітетін ресми статистикалық ақпараттың сапасын бағалау жөніндегі жоспар-кестеге (бұдан әрі – Жоспар-кесте) сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жоспар-кесте уәкілетті орган ведомствосының құрылымдық бөлімшелерінің және ресми статистикалық ақпаратты қалыптастыратын мемлекеттік статистика органдарының ұсыныстарын ескере отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Сапа бойынша есеп ресми статистикалық ақпаратты құру әдіснамасының оны пайдаланушыларға ұсыну мақсатында сапасын бағалау өлшемшарттарына сәйкес келу дәрежесі туралы ақпаратты қамтиды. Сапа бойынша есепті толтыру бойынша құрылым осы Әдістемеге </w:t>
+      7. Уәкілетті орган ведомствосы Жоспар-кестені 10 желтоқсанға дейін және оны осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшада</w:t>
+        <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> келтірілген.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бекітілген жылдың 20 желтоқсанынан кешіктірмей уәкілетті орган ведомствосының интернет-ресурсында орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Сапа бойынша есеп "е-статистика" интеграцияланған ақпараттық жүйесіндегі Метадеректер компонентінде (бұдан әрі – Метадеректер) қалыптастырылады және Комитетте ішкі келісім үшін қағаз форматында жүктеледі.</w:t>
-[...137 lines deleted...]
-      2) өзектілік;</w:t>
+      8. Жоспар-графикке өзгерістер уәкілетті орган ведомствосының құрылымдық бөлімшелерінің ұсынысы бойынша, сондай-ақ жалпымемлекеттік немесе ведомстволық статистикалық байқаудың күші жойылған, деректерді жинау, өңдеу немесе тарату әдіснамасына не процестеріне өзгерістер енгізілген жағдайларда енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...763 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Сапаның әр өлшемшарты бойынша осы Әдістемеге </w:t>
+      9. Ресми статистикалық ақпараттың сапасын бағалау нәтижелері статистикалық ақпаратты пайдаланушыларға ұсыну мақсатында ресми статистикалық ақпаратты қалыптастыру әдіснамасының сапаны бағалау өлшемшарттарына сәйкестігі дәрежесі туралы мәліметтерді қамтитын Сапа бойынша есепте көрсетіледі. Сапа бойынша есепті толтыру құрылымы осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> келтірілген сапаның стандартты индикаторлар тізбесі пайдаланылады.</w:t>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z72" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган ведомствосының құрылымдық бөлімшелері "e-Статистика" интеграцияланған цифрлық жүйесінің "Метадеректер" компонентінде Сапа бойынша есепті қалыптастырады және оны уәкілетті орган ведомствосында ішкі келісу үшін электрондық құжат айналымы арқылы электрондық форматта жүктейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сапа бойынша есептерді уәкілетті орган ведомствосы басшысының деректер сапасы мәселелеріне жетекшілік ететін орынбасары бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z74" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ведомстволық статистикалық байқауларды жүргізу қорытындылары бойынша ресми статистикалық ақпаратты қалыптастыратын мемлекеттік статистика органдары Сапа бойынша есептерді электрондық форматта қалыптастырады және оларды Жоспар-графикте белгіленген мерзімдерде уәкілетті орган ведомствосымен электрондық құжат айналымы арқылы келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z75" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бекітілгеннен кейін Сапа бойынша есептер бекітілген күннен бастап екі жұмыс күні ішінде уәкілетті орган ведомствосының интернет-ресурсындағы тиісті статистика салалары бөлімдерінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z76" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ресми статистикалық ақпараттың сапасын бағалау өлшемшарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z77" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ресми статистикалық ақпараттың сапасын бағалау тікелей және жанама бағалау болып бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z78" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тікелей бағалау кезінде нәтижелер сандық мәндерге ие болады және шектеулі өлшемшарттар бойынша жүргізіледі (деректердің дәлдігі, салыстырмалылығы, анықтығы және уақтылылығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жанама бағалау кезінде ресми статистикалық ақпараттың сапа өлшемшарттарына ресми статистикалық ақпараттың сәйкестігі тұрғысынан оны сипаттайтын ақпарат ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Ресми статистикалық ақпараттың бірегейлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ресми статистикалық ақпараттың бірегейлігін бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z82" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деректердің қайталанбауын бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z83" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статистикалық жұмыстар жоспары шеңберінде пайдаланылатын статистикалық көрсеткіштер, нысандар мен дереккөздері бойынша ведомстволық, жалпымемлекеттік статистикалық байқаулар мен қалыптастырылатын әкімшілік және балама деректер арасындағы ақпараттың қайталануы мәніне талдау жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсеткіштердің қиылысуы жағдайлары, бірдей респонденттерден бірдей деректерді қайталап жинау, сондай-ақ әртүрлі жүйелерде бірдей деректер жиындарының параллельді түрде болуы тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z85" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайталауды жою үшін қабылданатын шаралар ұсынылады – жалпымемлекеттік және ведомстволық статистикалық байқау нысандарын біріздендіру, әдіснамаларды келісу, жалпы идентификаторлар мен ұлттық анықтамалық ақпарат элементтерін пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z86" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дереккөздерінің біртектілігін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z87" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресми статистиканың түрлі субъектілері арасында деректерді жинау және өңдеудің біртекті тәсілдерін қамтамасыз ету анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z88" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомстволар арасындағы деректерді келісу және алмасу тетіктері (интеграцияланған сервистер, тізілімдер, ұлттық анықтамалық ақпараттың жалпы элементтері және метадеректер стандарттары арқылы) сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бір рет жинау – көп рет пайдалану" принципін қолдану туралы ақпарат келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірдей ақпаратты қайта-қайта жинауды болдырмайтын, әкімшілік дереккөздер мен ұлттық статистикалық тіркелімдерді пайдалану деңгейі талданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z91" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Ресми статистикалық ақпараттың дәлдігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z92" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ресми статистикалық ақпараттың дәлдігін бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деректердегі қателерді жалпы бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статистикалық процестің әртүрлі кезеңдерінде туындайтын кездейсоқ және жүйелі қателерге талдау жүргізіледі. Қателердің негізгі көздері айқындалып, олардың негізгі көрсеткіштерге әсер ету дәрежесін көрсете отырып, сандық және (немесе) сапалық бағалау жүргізіледі. Жүйелі және кездейсоқ қателерді азайту үшін қабылданған шаралар құжатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) іріктемелік және іріктемелік емес қателерді бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас жиынтық параметрлері мен іріктеме бойынша алынған бағалаулар арасындағы айырмашылықтарды талдауды қоса алғанда іріктемелік қателерге бағалау жүргізіледі, Толық қамтылмау, байқау бірліктерін дұрыс жіктемеу, сондай-ақ деректерді өңдеу барысында туындайтын қателерге байланысты түзету әдістері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z97" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қамту қателері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z98" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас жиынтық пен іріктемелі жиынтықтардың сәйкестік дәрежесі талданады, артық және толық емес қамту жағдайлары анықталады. Толық емес қамтуды азайту және деректердің объективтілігіне әсер ететін ықтимал ауытқуларды бағалау бойынша қабылданған шаралар сипатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z99" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өлшеу қателері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z100" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деректерді жинау құралдарының сапасы, статистикалық нысандардың құрылымы мен тұжырымдары, интервьюерлерді даярлау және тестілеу рәсімдерін қоса алғанда, негізгі қателік көздеріне талдау жүргізіледі. Қажет болған жағдайда өлшеу қателерін анықтау және түзету үшін сыртқы дереккөздермен салыстыру немесе қайталама байқаулар жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z101" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жауаптарды алмау қателері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z102" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоқ жауаптардың ауқымы мен құрылымына талдау жүргізіледі, бас тартулардың үлесі және деректерді ұсынбауға ең бейім айнымалылар айқындалады. Респонденттердің жауап беру деңгейін арттыру және жауаптарды алмау салдарын азайтуға бағытталған шаралар, оның ішінде импутация және статистикалық түзету әдістерін пайдалану құжатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z103" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Ресми статистикалық ақпараттың қолжетімділігі және айқындылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z104" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ресми статистикалық ақпараттың қолжетімділігі мен айқындылығын бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z105" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушылардың ресми ақпаратқа тең қол жеткізуін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z106" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресми статистикалық ақпаратты ұсыну кезеңділігі сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z107" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық пайдаланушы санаттарының ресми статистикалық ақпаратқа теңдей қол жеткізуі мен жұртшылықты жедел ақпараттандыру бағаланады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z108" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) деректерді ұсыну құрылымы мен форматын бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған деректердің түсінікті, қисынды және визуалды қабылданатын нысанда берілгені талданады – кестелер, диаграммалар, инфографиканың болуы, негізгі көрсеткіштерді бөліп көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ресми статистикалық ақпаратты тарату форматтарын бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушыларға деректер ұсынылатын файл форматтары олардың қолайлылығы, ашықтығы және кейіннен өңдеуге мүмкіндік беруі тұрғысынан сипатталады. Қолданылатын форматтардың тізімі көрсетіледі (мысалы: XLSX, CSV, PDF, HTML, JSON, XML).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылатын деректер форматтары, сондай-ақ олардың қабылдауға, жүктеп алуға, талдауға және ақпараттық жүйелерге интеграциялауға қолайлылығы бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматтандырылған өңдеу үшін қажетті, машина оқитын форматтардың болуы бағаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұсынылған ресми статистикалық ақпараттың түсіндірілуін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z115" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушылар ресми статистикалық ақпаратты арнайы дайындықсыз қаншалықты дұрыс түсіне алатыны бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z116" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсеткіштер мәндеріндегі өзгерістерге мәтіндік талдамалық пікірлердің, түсіндірмелердің, динамика себептерінің қысқаша түсіндірмелерінің болуы талданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z117" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) метадеректерді ұсынуды бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z118" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метадеректердің мына компоненттерінің болуы мен сапасы сипатталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z119" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсеткіштерді сипаттау – мазмұны мен талдамалық мәнін қоса алғанда, әрбір статистикалық индикатордың нақты сипаттамасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z120" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өлшем бірліктері – ұсынылған деректерде қолданылатын өлшегіштердің көрсетілуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z121" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді қамту – толық көрсетілуі: географиялық қамту (ел, өңір, қала, облыс, аудан, кент, ауыл, ауылдық округ); уақыттық қамту (жыл, тоқсан, ай, байқау кезеңі); демографиялық немесе салалық қамту, қажет болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z122" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есептеу әдіснамасы және пайдаланылатын ұлттық анықтамалық ақпарат (бұдан әрі – ҰАА) – қолданылатын әдістер, алгоритмдер, ҰАА, стандарттар және нормативтік құжаттар сипатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z123" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дереккөздер мен жинау тәсілдері – көрсеткіштерді қалыптастыру кезінде пайдаланылған статистикалық нысандарды, әкімшілік, баламалы деректерді, зерттеулерді немесе өзге де дереккөздерді, сондай-ақ деректерді қағаз жеткізгіште және (немесе) электрондық түрде жинау тәсілдерін көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z124" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шектеулер және ықтимал қателіктер – деректердің нақтылығына, толықтығына және түсіндірілуіне әсер ететін факторлар туралы ақпарат (толық емес жауаптар, әдіснамадағы өзгерістер және байқау қателері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z125" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді жаңарту жиілігі – жариялау кезеңділігін дұрыс көрсету (жыл сайын, тоқсан сайын, ай сайын, апта сайын, күн сайын);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапты құрылымдық бөлімше – деректерді қалыптастыруды және сүйемелдеуді жүзеге асыратын бөлімше туралы ақпараттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z127" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жариялау күні және деректер нұсқасы – шығарылған күнін, сондай-ақ деректер жиынтығының нұсқасын көрсету (жаңартулар немесе қайта қараулар болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z128" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Ресми статистикалық ақпараттың өзара байланысы және салыстырмалылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ресми статистикалық ақпараттың өзара байланысы және салыстырмалылығын бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z130" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деректердің ішкі өзара байланысын тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z131" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір деректер жиынтығы ішіндегі статистикалық көрсеткіштердің логикалық қайшылықсыздығы талданады. Өзара байланысты айнымалылардың сәйкестігі тексеріледі (мысалы, жеке мәндердің қосындысы қорытындыға сәйкес келуі тиіс, баланстық арақатынастардың сақталуы, сандық, құрылымдық, көлемдік көрсеткіштердің келісімділігі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уақыт бойынша өзара байланыс (динамикалық) арасындағы тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқаудың тізбекті кезеңдері арасындағы ресми статистикалық ақпараттың өзара байланысы бағаланады. Көрсеткіштердің ауытқулары мен құрылымдық өзгерістері, уақыт қатарларындағы ықтимал үзілістердің себептері талданады (мысалы, әдіснама, жіктемелер, ҰАА немесе дереккөздердің өзгеруі). Қажет болған жағдайда динамиканың салыстырмалылығын қамтамасыз ету үшін ретроспективті қайта есептеу әдістері қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z134" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) деректер көздері арасындағы өзара байланысты талдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z135" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статистикалық ақпаратты қалыптастыру кезінде алынған нәтижелер салыстырылады. Олардың өзара байланысы дәрежесі және тұжырымдамалар, анықтамалар мен жинау әдістерінің ұқсастығы бағаланады. Алшақтықтар анықталған жағдайда олардың себептері тіркеліп, түзету шаралары қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әдіснамалық келісімділікті бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресми статистикалық ақпаратты түзуде қолданылатын әдіснаманың халықаралық стандарттарға сәйкестігі дәрежесі туралы ақпарат ұсынылады. Ресми статистикалық ақпараттың басқа ресми көздерден немесе статистикалық салалардан алынған деректермен қаншалықты келісімді екендігі бағаланады. Ұғымдар, анықтамалар, статистикалық бірліктер, ҰАА, географиялық бөлініс, есепті кезеңдер және түзету әдістеріндегі айырмашылықтарды қоса алғанда салыстырылатын статистикалық материалдар мен өзге деректер арасындағы айырмашылықтар сипатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z138" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уақыттық келісімділікті бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z139" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әртүрлі кезеңділікпен түзілетін ресми статистикалық ақпараттың келісімділік дәрежесі талданады. Қысқа кезеңдердегі (ай, тоқсан) есептеулер жылдық нәтижелермен салыстырылады. Әртүрлі уақыт кезеңдеріндегі көрсеткіштердің арасында келісімділік болмаған жағдайда алшақтықтардың себептері (мысалы, дереккөздердің, әдіснаманың, ҰАА немесе маусымдық түзетулердің өзгеруі) сипатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z140" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ұлттық шоттармен келісімділігін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z141" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресми статистикалық ақпараттың ұлттық шоттармен үйлесімділігі дәрежесі туралы ақпарат ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z142" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Ресми статистикалық ақпараттың өзектілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z143" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ресми статистикалық ақпараттың өзектілігін бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z144" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушыларды және олардың қажеттіліктерін анықтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z145" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типтері (мемлекеттік билік органдары, халықаралық ұйымдар, зерттеу институттары, бизнес, БАҚ, қоғамдық қауымдастық және т.б.) бойынша жіктеуді қоса алғанда, ресми статистикалық ақпаратты пайдаланушылар туралы ақпарат ұсынылады. Статистикалық ақпараттың әртүрлі пайдаланушы топтарының қажеттіліктеріне қаншалықты сәйкес келетіндігі бағаланады. Пайдаланушылардың қанағаттандырылмаған немесе ішінара қанағаттандырылған қажеттіліктері, олардың пайда болу себептері (мысалы, қажетті көрсеткіштердің болмауы, аумақтық немесе уақыт бойынша нақтылаудың жеткіліксіздігі, форматтар немесе жариялау мерзімдерінің сәйкес еместігі) және оларды болашақта қанағаттандыру жоспарлары сипатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z146" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушылардың қанағаттану деңгейін бағалау шаралары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z147" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнамалар, консультациялар, фокус-топтар, онлайн кері байланыс және жолданымдарды талдауды қоса алғанда, ресми статистикалық ақпаратты пайдаланушылардың қанағаттану деңгейін анықтау бойынша іс-шараларды өткізу әдістері мен жиілігі сипатталады. Негізгі нәтижелер, анықталған мәселелер және статистикалық ақпараттың өзектілігі мен қолданылуын арттыруға арналған қабылданған шаралар тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z148" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-параграф. Ресми статистикалық ақпараттың анықтығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z149" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ресми статистикалық ақпараттың анықтығын бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z150" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дереккөздердің сенімділігін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z151" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланылатын дереккөздерге (статистикалық байқаулар, әкімшілік деректер, тіркелімдер, іріктемелі зерттеулер) сенімділігі, бүтіндігі және репрезентативности тұрғысынан талдау жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z152" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дереккөздердің статистикалық әдіснаманың белгіленген талаптарына сәйкестігі, деректерді тіркеудің сенімділігі және бақылау рәсімдерін сақтау дәрежесі бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z153" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дереккөздердің көрсеткіштердің объективтілігі мен шынайылығын қамтамасыз ете отырып, модельделіп отырған саланың нақты сипаттарын қаншалықты көрсететіні анықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z154" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сапаны бақылау жүйесін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z155" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтықты қамтамасыз ету үшін қолданылатын шаралар сипатталады – автоматтандырылған және сараптамалық тексерулер, бақылау қатынастары, деректерді валидациялау және верификациялау рәсімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z156" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қателерді бақылау үшін қолданылатын құралдар көрсетіледі, соның ішінде форматтық-логикалық бақылаулар және шектен тыс мәндерді анықтау немесе жою әдістері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z157" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нәтижелердің тұрақтылығын бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z158" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайталама өлшемдер мен байқаулар кезінде деректердің тұрақтылығы анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z159" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы және нақтыланған немесе қайта қаралған деректер арасындағы айырмашылықтар талданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z160" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Қайталама байқаулар кезінде айырмашылықтар аз және уақыттағы нәтижелердің тұрақты болуы деректердің сенімділігі жоғары екендігін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z161" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-параграф. Ресми статистикалық ақпараттың толықтығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z162" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ресми статистикалық ақпараттың толықтығын бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z163" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деректердің статистикалық жұмыстар жоспарына сәйкестігін тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z164" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық көзделген көрсеткіштердің және деректер бөліністерінің болуын қоса алғанда, бекітілген статистикалық жұмыстар жоспарына сәйкес ресми статистикалық ақпаратты ұсынудың толықтығы бағаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z165" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) байқау объектілерін қамтуды талдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z166" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статистикалық байқауға жататын барлық бірліктердің (кәсіпорындар, мекемелер, үй шаруашылықтары, жеке кәсіпкерлер және т.б.) жиынтыққа енгізілуі және деректерде көрсетілуі тексеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z167" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уақыттық қамтудың толықтығын талдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z168" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ретроспективті және ағымдағы байқауларды қоса алғанда, барлық көзделген уақыт кезеңдері бойынша деректердің болуы тексеріледі. Қажет болған жағдайда кезеңдердің қалып кетуі себептері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z169" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аумақтық қамтудың толықтығын тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z170" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статистикалық байқауда көзделген барлық әкімшілік-аумақтық бірліктер немесе өзге де кеңістіктік бөліністер бойынша деректердің болуы бағаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z171" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) метадеректердің толықтығын тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z172" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдіснамалық ақпараттың, көрсеткіштер сипаттамаларының, дереккөздердің, жинау және өңдеу рәсімдерінің болуы мен жеткіліктілігі талданады. Метадеректердің болмауы немесе үзінді түрде берілуі статистикалық ақпараттың толықтығы мен ашықтығын шектеу ретінде қарастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z173" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) халықаралық ұйымдардың сұрауларымен салыстырғанда толық болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z174" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық ұйымдардың сұрауларымен салыстырғанда деректердің толық болуы туралы ақпарат ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z175" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-параграф. Ресми статистикалық ақпараттың уақытылылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z176" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ресми статистикалық ақпараттың уақытылылығын бағалау үшін мына іс-әрекеттер жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z177" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ресми статистикалық ақпараттың өндіріс циклін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z178" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілетін байқау мақсаттарына сәйкес келетін ресми статистикалық ақпараттың түсуі туралы ақпарат ұсынылады. Ресми статистикалық ақпаратты түзу және жариялау үшін қажетті уақыт және оны қысқарту үшін қабылданатын шаралар көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z179" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ресми статистикалық ақпаратты таратудың дәлдігін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z180" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресми статистикалық ақпаратты жариялаудың жоспарланған күндері мен нақты шығу күндері салыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z181" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешігу, уақытынан бұрын жариялау немесе бекітілген графиктен ауытқу жағдайлары тіркеледі, сондай-ақ орташа уақыт кешігу көрсеткіштері (күні бойынша немесе белгіленген мерзімнің пайызы ретінде) есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z182" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Әрбір сапа өлшемшарты бойынша осы Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген Сапаның стандартты индикаторларының тізбесі пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2096,17175 +3750,22070 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ресми статистикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақпараттың сапасын </w:t>
+              <w:t>ақпараттың сапасын бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағалау әдістемеге</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>әдістемесіне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z184" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ г</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпараттың сапасы жөніндегі есептің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты қалыптастыру кезеңділігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа жөніндегі есепті қалыптастыруға жауапты құрылымдық бөлімше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты ұсыну нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты қалыптастыру дереккөздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа жөніндегі есепті қалыптастыру кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсыну мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсыну мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсыну мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z185" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орган басшысының қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z186" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ресми статистикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпараттың сапасын бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемеcіне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z188" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сапа бойынша есепті толтырудың құрылымы</w:t>
+        <w:t xml:space="preserve"> Ресми статистикалық ақпараттың Сапа бойынша есепті толтыру құрылымы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="990"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3747"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылымдық элемент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есеп бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тармақ коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімдердің сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байланыс деректері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...68 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпаратты немесе метадеректерді алу үшін жеке немесе заңды тұлғаның байланыс деректері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5392" w:type="dxa"/>
-[...101 lines deleted...]
-Ұйымыңыздың толық атауы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONTACT_ORGANI_SATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сапа бойынша есептің мәні болып табылатын деректерді немесе метадеректерді ұсынуға және байланысқа жауапты тұлғалар жұмыс істейтін ұйымның атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын процеске және нәтижелерге жауапты ұйымның толық атауын көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Құрылымдақ бөлімше </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ORGANISATION_UNIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...65 lines deleted...]
-Метадеректер файлға қатысты құрылымдық бөлімшенің атауы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z189" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын деректерді немесе метадеректерді ұсынуға, байланысқа жауапты тұлғалар жұмыс істейтін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+құрылымдық бөлімшенің атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын процеске және нәтижелерге жауапты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құрылымдық бөлімшенің толық атауын көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланысқа жауапты адамның аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...65 lines deleted...]
-Бақылау (көрсеткіш) бойынша жауапты орындаушының тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сапа бойынша есептің мәні болып табылатын деректерді немесе метадеректерді ұсынуға жауапты адамның (адамдардың) тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z191" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сапа бойынша есептің мәні болып табылатын процестер мен оның нәтижелеріне жауапты адамның (адамдардың) тегін, атын, әкесінің атын (бар болған жағдайда) көрсетіңіз. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер есептің авторы процестер мен оның нәтижелеріне жауапты адамнан (адамдардан) өзгеше болса, Сапа бойынша есеп авторының тегін, атын, әкесінің атын (бар болған жағдайда) қосымша көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-Басқарма басшысының тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланысқа жауапты адамның функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONTACT_FUNCT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланысқа жауапты адамның (адамдарының) жауапкершілік саласы, мысалы, "әдіснаманы қалыптастыру", "деректерді басқару", "сапаны басқару", "деректерді өңдеу", "деректерді тарату" және т.б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланысқа жауапты адам (адамдар) ретінде көрсетілген тұлғаның (тұлғалардың) лауазымын (лауазымдарын) және жауапкершілік саласын (салаларын) көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S.1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланысқа жауапты адамның пошта мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_MAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...65 lines deleted...]
-Ұйымның пошталық мекенжайы </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын деректерді немесе метадеректерді ұсынуға жауапты ұйымның пошталық мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын процестер мен оның нәтижелеріне жауапты ұйымның пошталық мекенжайын көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S.1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланысқа жауапты адамның электрондық мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_EMAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...65 lines deleted...]
-Байқауға (көрсеткішке) жауапты тұлғаның электрондық мекенжайы </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын деректерді немесе метадеректерді ұсынуға жауапты адамның (адамдардың) электрондық пошта мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын процестер мен оның нәтижелеріне жауапты адамның (адамдардың) электрондық пошта мекенжайын көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S.1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланысқа жауапты адамның телефон нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CONTACT_PHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...65 lines deleted...]
-Байқауға (көрсеткіш) жауапты тұлғаның телефон нөмірі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын деректерді немесе метадеректерді ұсынуға жауапты адамның (адамдардың) телефон нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын процестер мен оның нәтижелеріне жауапты адамның (адамдардың) телефон нөмірін көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...244 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метадеректердің соңғы жаңартылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_UPDATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...68 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер базасына метадеректер элементі енгізілген немесе өзгертілген күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңартылған метадеректерді соңғы растау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_CERTIFIED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Енгізілген метадеректердің егер ақпарат өзгертілмеген болса да ағымдағы жағдайға сәйкестігіне статистика саласы әкімшілігінің соңғы растау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
-[...29 lines deleted...]
-Бұл метадеректер файлының ағымдағы жағдайға сәйкес келетінін растаудың соңғы күні. Мұндай растау метадеректер файлы өзгермесе де орындалатын болады</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл метадеректер файлының ағымдағы жағдайға сәйкес келетінін соңғы растау күнін көрсетіңіз. Мұндай растау метадеректер файлы өзгермесе де орындалатын болады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метадеректердің соңғы орналастырылуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_POSTED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Метадеректерді таратудың соңғы күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
-[...29 lines deleted...]
-Метадеректердің тиісті файлын таратудың соңғы күні, базалық метадеректерді құру жүйесіне автоматты түрде енгізілетін болады</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метадеректер жиынтығының соңғы тарату күнін көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метадеректердің соңғы жаңартылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 META_LAST_UPDATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Метадеректер мазмұнын соңғы жаңартудың күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
-[...29 lines deleted...]
-Метадеректерді соңғы жаңартудың күні, базалық метадеректерді құру жүйесіне автоматты түрде енгізілетін болады</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метадеректердің кез-келгенінің (қолмен немесе метадеректер жүйесімен автоматты түрде) соңғы жаңартылған күнін көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...177 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Деректер жиынтығының негізгі сипаттамасын, оны жеңіл түсінетіндей, негізгі таратылатын деректер мен көрсеткіштерге сілтемемен қысқаша сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық ақпаратты ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_PRES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушыларға кестелер, графиктер немесе карталар түрінде көрсетілуі мүмкін таратылатын деректердің сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Пайдаланылатын жіктелімдер және олардың электрондық түрде қолжетімді туралы ақпаратты беру </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді сипаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_DESCR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таратылатын деректер мен көрсеткіштерге жататын деректер жиынтығының негізгі сипаттамалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z192" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер жиынтығының негізгі сипаттамасын, оны жеңіл түсінетіндей, негізгі таратылатын деректер мен көрсеткіштерге сілтемемен қысқаша сипаттаңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S. 3.4 құрылымдық элементінде ауыспалылардың толық сипаттамасын ұсыныңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Құралатын деректер жиынтығымен қамтылған экономикалық немесе басқа салалар тізілімі және қолданылатын класс/топтардың параметрлері (мысалы, жұмысшылар саны)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰАА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CLASS_SYSTEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объектілерді жалпы сипаттамасы негізінде оларды топтарға жүйелеу немесе бөлу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылған барлық ҰАА элементтерін тізімдеңіз, сонымен қатар олардың электрондық нұсқаларына сілтемелерді көрсетіңіз. ҰАА элементтері халықаралық стандарттарға сәйкес келмеген жағдайда сәйкессіздіктің себебін түсіндіріңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Статистикалық байқау туралы жалпы мәліметтерді сипаттау, соның ішінде: респонденттер тобы (респонденттерді қамту, мысалы, нысандағыдай ЭҚЖЖ бойынша). Зерттеу күні (тапсыру мерзімі, мысалы: есепті жылдан кейінгі 3 қаңтарда. Деректерді жинау құралдары (индексі, нысан атауы, соңғы қайта қаралуы, қай жерде қолжетімді). Байқаудың түрі (іріктемелі, жаппай, құрамалы)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секторлық қамту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COVERAGE_SECTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық деректермен қамтылатын негізгі экономикалық немесе өзге де секторлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құралатын деректер жиынтығымен қамтылған экономикалық немесе басқа салалар тізілімі және қолданылатын класс/топтардың параметрлерін (мысалы, жұмысшылар саны) көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Деректер жеткізілетін статистикалық байқаулардың базалық объектілер тізбесі. Бұл байқау объектілері (мысалы, кәсіпорын, жергілікті бөлімше, жеке үй шаруашылықтары және өзгелері) негізгі статистикалық сұрауларда пайдаланылатын есептілік объектілерінен айырмашылығы болуы мүмкін</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық тұжырымдамалар мен анықтамалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_CONC_DEF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық бақылаулардың статистикалық сипаттамалары, ауыспалылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z193" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпымемлекеттік статистикалық бақылау туралы жалпы мәліметтерді сипаттаңыз, соның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- нысанның индексі мен атауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-бақылау түрі (таңдамалы, жаппай, құрама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-респонденттердің ауқымы және олардың қамтылуы (%);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-бастапқы статистикалық деректерді жинау қай ЭҚТЖ бойынша жүргізілді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-статистикалық нысанды тапсыру мерзімі және есепті кезең;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- деректерді жинау құралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- статистикалық нысанды соңғы қайта қарау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпымемлекеттік статистикалық байқау нысанын жүктеуге арналған сілтемені көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Зерттеудің бас және іріктемелі жиынтығын қалыптастыру</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Cтатистикалық обьект </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_UNIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпарат жиналатын және оның негізінде статистикалық ақпарат қалыптастырылатын объектілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы статистикалық деректер жиналатын базалық объектілердің тізбесін көрсетіңіз, мысалы кәсіпорын, мемлекеттік мекемелер, үй шаруашылығы, дара кәсіпкерлер, тұрғын үй объектісі, жеке тұлға және т.б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
- Өңірлік қамту (өңірлік бөлініс)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бас жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_POP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеудің бас жиынтығын қалыптастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бас жиынтықты қалыптастыру дереккөзін және қосу немесе шығару өлшемшарттарын көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Деректер жиынтығын қамтитын уақыт кезеңдерін сипаттауы қажет (яғни, деректер таратылатын уақыт ұзақтығын, мысалы, 1985-2006 жылдар бойы немесе белгілі бір жылдық деректерге 2000-…)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аумақтық қамту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REF_AREA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшенетін статистикалық құбылыс жататын ел немесе географиялық аймақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңірлік қамтуды (өңірлік бөліністі) көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Көрсеткіштер қатары үшін база ретінде пайдаланылатын немесе кейбір уақыт қатары жататын уақыт кезеңін сипаттау қажет (мысалы, белгілі бір жылдық деректер үшін 2000 базалық жыл)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамту уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COVERAGE_TIME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер қолда болған уақыт ұзақтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер жиынтығымен қамтылатын уақыт кезеңдерін сипаттаңыз (яғни, деректер таратылатын уақыт ұзақтығы, мысалы, 1985-2006 жылдар бойы немесе белгілі бір жылдық деректерге 2000-...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Ресми статистикалық ақпаратты тарату үшін пайдаланылатын өлшем бірліктерін атап өту (мысалы, %, тұлға, саны). Сонымен қоса, өлшемнің нақты анықтамасын қосу керек (мысалы, мың, миллион)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Базалық кезең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BASE_PER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштер қатары үшін база ретінде пайдаланылатын немесе кейбір константалар қатары жататын уақыт кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштер қатары үшін база ретінде пайдаланылатын немесе кейбір уақыт қатары жататын уақыт кезеңін сипаттаңыз (мысалы, белгілі бір жылдық деректер үшін 2000 базалық жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...188 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+UNIT_MEASURE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер мәндері өлшенетін бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты тарату үшін пайдаланылатын өлшем бірліктерін атап өтіңіз (мысалы, %, тұлға, саны). Сонымен қоса, өлшемнің нақты анықтамасын қосу керек (мысалы, мың, миллион)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кезең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REF_PERIOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшенетін байқау жатуы тиіс кезең немесе уақыт сәті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Ауыспалылар мәні белгілі бір уақыт кезеңіне (мысалы, айдың соңғы аптасы, ай, қаржылық жыл, күнтізбелік жыл немесе бірнеше күнтізбелік жыл) немесе нақты бір уақыт сәтіне (мысалы, нақты бір күн немесе айдың соңғы күні) қатысты болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер жиынтығындағы ауыспалылар, бірнеше есепті кезеңге қатысты болуы мүмкін. Барлық есепті кезеңдер көрсетілуі тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...215 lines deleted...]
-- деректерді өндеу кезінде агрегаттау әдістерін (жиынтықтау, өлшеу, салмақтарды анықтау үшін негіз) </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтық негіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+INST_MANDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымға жауапкершілікті жүктейтін және оған бастапқы және әкімшілік деректерді жинау, өңдеу және ресми статистикалық ақпаратты таратуға құқық беретін заң, нормативтік қағидалар жиынтығы немесе өзге формалды нұсқаулықтар жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативтік құқықтық актілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+INST_MAN_LA_OA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы статистикалық деректерді жинау, оларды өңдеу және ресми статистикалық ақпаратты тарату бойынша ұйымның жауапкершілігі мен өкілеттіктерін бекітетін нормативтік құқықтық актілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді жинау, ұсыну және өңдеу, сондай-ақ ресми статистикалық ақпаратты тарату туралы Қазақстан Республикасының заңдарын, нормативтік құқықтық актілерін және (немесе) формалды және формалды емес келісімдерін көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Графикті және оның қолжетімділігін көрсетумен тиісті ресми статистикалық ақпаратты жариялау қағидаттарын сипаттау қажет</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректермен алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік және (немесе) балама деректерді ұсыну туралы формалды және формалды емес келісімдер және (немесе) бірлескен актілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік және (немесе) балама деректерді ұсыну туралы формалды және (немесе) формалды емес келісімдерді және (немесе) бірлескен актілерді көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Әр түрлі санаттағы пайдаланушылар үшін ресми статистикалық ақпаратқа қол жеткізу шарттарын сипаттау, Графикті бекіту және оны орналастыру орны туралы ақпарат, жарияланымдар саны (пайдаланушы ресми статистикалық ақпаратты ала алатын қарапайымдылығы мен жеңілдігінің сипаттамасы)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құпиялылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсатсыз жарияланғаннан кейін дереккөздің мүдделеріне немесе өзге де сәйкес тұлғаларға зақым келтіруі мүмкін дәрежені айқындайтын деректердің ерекшелігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Ресми статистикалық ақпарат қандай жиілікпен таратылатынын көрсету қажет (мысалы, ай сайын, тоқсан сайын, жыл сайын)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құпиялылық саясаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONF_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке немесе заңды тұлғаға, экономикалық, әлеуметтік субъектіге немесе объектіге қатысты деректердің рұқсатсыз жария етілуіне тікелей немесе жанама түрде кедергі болатын заңнамалық шаралар немесе басқа да ресми рәсімдер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы статистикалық, әкімшілік және баламалы деректердің құпиялылығына қатысты барлық нормативтік құқықтық актілерді, сондай-ақ басқа да ресми талаптарды көрсетіңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректердің құпиялылығын қамтамасыз ету үшін қажетті әдістердің қолданылғаны туралы нақты кепілдікті сипаттаңыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...194 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құпиялылық -деректерді өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CONF_DATA_TR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді өңдеуге қолданылатын, олардың құпиялылығын қамтамасыз ететін, нормативтік қағидалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсету қажет:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-бастапқы статистикалық деректердің құпиялылығын қамтамасыз ету үшін микро және макродеректермен жұмыс істеуде қолданылатын нормативтік қағидалар, сонымен қоса деректердің құпиялылығы мен қауіпсіздігін қамтамасыз ету рәсімдері мен шарттарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- деректерді өңдеу кезінде агрегаттау әдістерін (жиынтықтау, өлшеу, салмақтарды анықтау үшін негіз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты тарату саясаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жарияланымдар </w:t>
-[...121 lines deleted...]
-Ресми статистикалық ақпаратты тарату нысаны мен олардың сипаттамасын көрсету (пайдаланушының ресми статистикалық ақпаратты түсінуінің қарапайымдылығы мен жеңілдігінің сипаттамасы)</w:t>
+Ресми статистикалық ақпаратты барлық пайдаланушылар арасында тарату қағидалары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Тиісті ресми статистикалық ақпарат үшін оn-line режимдегі деректер базасын сипаттау қажет (сайттардың домендік атауларын және онлайндық деректер базасына сілтеме)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты тарату графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_CAL_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты тарату графигі (бұдан әрі – График )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарастырылып отырған процестің ресми статистикалық ақпаратты тарату графигінің тармағын көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-On-line режимдегі қараулар немесе кестелерді жүктеу саны</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты Тарату графигіне қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_CAL_ACCESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты Тарату графигінде қамтылған ақпаратқа қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты Тарату графигіне қолжетімділікке болатын сілтемені көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Микродеректер нысанындағы деректер жиынтығына қолжетімділікті алу шарттары мен мүмкіндіктерін сипаттау (мысалы, зерттеушілер үшін). Сондай-ақ микродеректерді иесіздендіру қағидаларын қысқаша сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушы үшін қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REL_POL_US_AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушылар үшін жариялау қағидаттары, тарату шектері, ресми статистикалық ақпаратты жариялау туралы пайдаланушыларды хабарлау тәсілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әр түрлі санаттағы пайдаланушылар үшін ресми статистикалық ақпаратқа қолжетімділік шарттарын сипаттаңыз. Ресми статистикалық ақпаратты таратудың белгіленген мерзімдерінен кез келген ауытқуларды көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-"Өтініштер саны" дегеніміз метадеректер файлы неше рет қаралған дегенді білдіреді</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарату жиілілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FREQ_DISS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты тарату жүзеге асырылатын кейбір белгіленген уақыт кезеңіндегі уақытша интервал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпарат қандай жиілікпен таратылатынын көрсетіңіз (мысалы, ай сайын, тоқсан сайын, жыл сайын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...177 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Әдіснамалық материалдардың қолжетімділігіне сілтемелерді көрсету</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолжетімділік пен айқындылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ACCESSIBILITY_CLARITY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушылардың деректерге қолжетімділігі, оларды пайдаланатын және түсіндіретін шарттар мен тәртіп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Сапаға қатысты барлық құжаттардың бар болуын сипаттау (сапа бойынша есептер және өзгелері)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңалықтарды жариялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NEWS_REL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерге қатысты тұрақты немесе арнайы баспасөз хабарламалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын, өткен жылдағы деректерге қатысты барлық тұрақты немесе арнайы баспасөз хабарламаларын тізіп шығыңыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарияланымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PUBLICATIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты немесе арнайы жарияланымдар, олар арқылы қоғам үшін ресми статистикалық ақпарат қолжетімді болып табылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын барлық жарияланымдардың атауын, соның ішінде жылын және онлайн-құжаттарға сілтемелерді тізіп шығыңыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Ұйымда қолданылатын сапаны қамтамасыз етудің жалпы жүйесін қысқаша сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онлайндық деректер базасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ONLINE_DB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты таратуды жүзеге асыруға болатын онлайн-деректер базасы туралы ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты таратуды жүзеге асыратын домендердің атауын және онлайн-деректер базасының сілтемелерін, сондай-ақ Сапа бойынша есептің мәні болып табылатын деректердің соңғы жарияланымына сілтемені көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...187 lines deleted...]
-Сапа аспектілерінің кез келген артықшылықтарын және кемшіліктерін, сондай-ақ қоса сапаны арттыру үшін жоспарланған шараларды атап өту керек</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AC1. Ресми статистикалық ақпаратқа жолданымдар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATATABLE_CONSULT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарияланған ресми статистикалық ақпаратқа сұрау салулар мен жүктеп алулар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын ресми статистикалық ақпаратты қараулар және (немесе) жүктеп алулар санын көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерге сәйкестендірілмеген түрінде қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MICRO_DAT_ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді сәйкестендірілмеген түрінде алу мүмкіндігі туралы ақпарат.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерге сәйкестендірілмеген түрде қолжетімділік шарттары мен мүмкіндігін сипаттаңыз. Сәйкестендірілмеген түрдегі деректерді алуға сұрау салулар санын көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...243 lines deleted...]
-- талаптардан айырмашылығы бар анықтамалар туралы толық мәлімет келтіру</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DISS_OTHER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де таратылатын маңызды статистикалық ақпаратқа сілтемелер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді таратудың кез келген өзге де маңызды тетіктерін, мысалы, Сапа бойынша есептің мәні болып табылатын эксперименттік статистика мен зерттеулерді, аналитикалық дашбордтарды, саяси құжаттарды сипаттаңыз. Ресми статистикалық ақпаратты таратудың әртүрлі форматтарына байланысты деректердің қолжетімділігі мен түсінігін қысқаша баяндаңыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Пайдаланушылардың қажеттіліктері мен пікірлері туралы мәліметтерді жинау жүйелігін сипаттау (мысалы, пайдаланушылардың қанағаттану-шылығын анықтау үшін сауалнама, пайдаланушылармен өзге де консультациялар), сондай-ақ пайдаланушылардың қанағаттанушылығын талдаудың негізгі нәтижелері (кейбір көрсеткіштің нысанында) және пайдаланушылардың қанағаттану-шылығына қатысты соңғы жүргізілген сауалнама деректері</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AC2. Метадеректер —кеңестер беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+METADATA_CONSULT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метадеректерді қарау саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын метадеректерді қарау санын көрсетіңіз (айына, тоқсанына, жылына).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Тиісті нормативтік талаптармен/ нұсқаулармен салыстыру бойынша ресми статистикалық ақпараттың толықтығы туралы сапалы деректерді ұсыну</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әдіснама бойынша құжаттама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DOC_METHOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолда бар әдіснамалық құжаттарға сипаттамалық мәтін және сілтеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын, еркін қолжетімділікте орналастырылған әдіснамалық материалдарға сілтемелерді көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...190 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_DOC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапаны басқару және сапаны бағалауда қолданылатын рәсімдер туралы құжаттама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапаға қатысты барлық құжаттардың бар болуын сипаттаңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...201 lines deleted...]
-Іріктеменің стандартты қатесі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапаны бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_MGMNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық өнімдер мен процестер сапасын басқару үшін ұйымдағы жүйелер мен құрылымдар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Іріктемемен байланысты емес, пайдаланушыларға бағытталған жиынтық (сандық болғаны дұрыс) қателердің бағасын, жауапсыз қалған сұрақтар үлесін және онымен байланысты қателер тәуекелін (қамту қателері; артық/жеткіліксіз қамту және әр түрлі тізімдер; өлшеу қателері, респонденттер және интервьюерлер қолданатын пікіртерім құралының әсері; жауаптарының жоқтығынан қателік; респонденттің жауап деңгейі (жауаптың жоқтығы), жауаптар жоқтығының себептерін және тиісті бағаларын қоса алғанда, негізгі ауыспалылар үшін жауапсыз сұрақтар деңгейі; өңдеу қателіктері; редакциялау, кодтау және деректерді қою қателерін, қолданылатын кезде, модель туралы гипотезаның қателерін: бағалау кезінде пайдаланылатын арнайы модельдерін және әр түрлі типтегі қателерді азайту үшін қабылданған шараларды келтіру</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапаны қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_MGMNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық нәтижелерге қойылатын талаптарға процестер, көрсететін және оған сенімділікті қамтамасыз ететін барлық ұйымдасқан жүйелі қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымда қолданылатын сапаны қамтамасыз етудің жалпы жүйесін сипаттаңыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...187 lines deleted...]
-Байқау бірліктер жауаптарының жоқтығы, бөлек сұрақтарға жауаптарының жоқтығы, кезең бойынша жауаптар жоқтығының % сипаттау, мысалы, байқау бірліктерінің жауаптарының жоқтығы жылына 5% жуық</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.11.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпараттың сапасын бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QUALITY_ASSMNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы қабылданған сапа өлшемшарттары негізінде деректер сапасын жалпы бағалау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z205" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы сапа бағалауларының нәтижелерін қысқаша баяндап, бұл нәтижелердің толық сипатталған бөлімдеріне сілтемелер келтіріңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа өлшемшарттарының кез келген артықшылықтарын және кемшіліктерін, сондай-ақ сапаны арттыру үшін жоспарланған шараларды атап өту керек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Бірліктерді сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзектілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RELEVANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушылардың ағымдағы және әлеуетті қажеттіліктеріне жауап беретін ресми статистикалық ақпараттың дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармаққа қатысты ақпарат оның тармақшаларында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.12.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушылардың қажеттіліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USER_NEEDS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушыларды және олардың ресми статистикалық ақпаратқа қатысты тиісті қажеттіліктерін сипаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z206" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетіңіз:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-пайдаланушыларды маңыздығына қарай жіктеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-пайдаланушылардың ресми статистикалық ақпаратты пайдалану мақсаттары туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-әр түрлі санаттағы пайдаланушылар үшін сұранысқа ие негізгі шығару көрсеткіштерін бағалау және маңызды пайдаланушылар үшін шығару деректеріндегі кемшіліктерді көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-пайдаланушылардың қанағаттандырылмаған қажеттіліктері туралы ақпарат және оларды болашақта қанағаттандыру жоспары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-пайдаланушылар талаптарына сәйкес келмейтін сапа компоненттерінің егжей-тегжейі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.12.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушылардың қанағаттанушылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USER_SAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-A4. Жауап жоқ болу бірлігі – үлесі </w:t>
-[...107 lines deleted...]
-Жауаптың болмауы бірліктерін сипаттау</w:t>
+Пайдаланушылардың қанағаттанушылығын анықтау үшін өлшемшарттар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушылардың қажеттіліктері мен пікірлері туралы мәліметтерді жинау жүйелілігін сипаттаңыз (мысалы, пайдаланушылардың қанағаттанушылығын анықтауға арналған сауалнамалар, пайдаланушылармен өткізілетін өзге де консультациялар), сондай-ақ пайдаланушылардың қанағаттанушылығын талдаудың негізгі нәтижелерін (кейбір көрсеткіштің нысанында) және пайдаланушылардың қанағаттанушылығына қатысты соңғы сауалнама деректерін көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.12.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толықтық / R1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректердің толықтығы - үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMPLETENESS/ COMPLETENESS_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолда бар деректер ұяшықтары санының талап етілетін деректер ұяшықтары санына арақатынасы (аталған индикатор Еуропалық статистикалық жүйе деңгейіндегі қаулы немесе нормалар/нұсқаулар болған жағдайда ғана қолданылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті нормативтік талаптармен/нұсқаулармен салыстырғандағы ресми статистикалық ақпараттың толықтығы туралы мәліметтерді көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дәлдік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ACCURACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәлдік: Статистикалық деректерді пайдаланумен бағалануы тиіс есептеулердің немесе бағалардың дәл немесе шынайы мәндерге жуықтығы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сенімділік: бастапқы бағалаған мәннің кейін бағаланған мәнге жуықтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармақ бойынша ақпарат оның тармақшаларында қамтылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы дәлдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ACCURACY_OVERALL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгілі бір деректер жиынтығымен немесе саламен байланысты бірнеше компоненттерден тұратын дәлдікті бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-S.16.1.1 </w:t>
-[...143 lines deleted...]
-Есепті кезеңнің аяқталу сәтінен бастап, алғашқы нәтижелер жарияланған күніне дейін өлшенетін өндіріске шығындалған уақытты көрсету. Егер ақпарат оны өңдеуге кеткен уақыттың кесірінен өзектілігін жоғалтса, уақтылықты қысқарту тәсілдерін әзірлеу керек</w:t>
+Қателердің себептерін талдау қажет және оларға алдағы уақытта жол бермеу үшін кейінгі шараларды көрсету </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Есепті кезеңнің аяқталу сәтінен бастап, толық және түпкілікті нәтижелерді жариялау күніне дейін өлшенетін өндіріске шығындалған уақытты көрсету. Егер ақпарат оны өңдеуге кеткен уақыттың кесірінен өзектілігін жоғалтса, уақтылықты қысқарту тәсілдерін әзірлеу керек</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1. Іріктеме қатесі – индикаторлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SAMPLING_ERR/ SAMPLING_ERR_IND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іріктеме қатесі (стандартты қате, сенімділік интервалы, вариация коэффициенті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іріктеме қателіктерін, стандартты қателерді, сенімділік интервалдарын және вариация коэффициенттерін (бар болған жағдайда) көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іріктемеге байланысты емес қателіктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NONSAMPLING_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іріктеме ауытқуларына қатысы жоқ, сауалнамаға негізделген бағалаулардағы қате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іріктемемен байланысты емес, пайдаланушыларға бағытталған жиынтық қателердің бағасын, жауапсыз қалған сұрақтар үлесін және онымен байланысты қателер тәуекелін (қамту қателері; артық/жеткіліксіз қамту және әр түрлі тізімдер; өлшеу қателері: респонденттер және интервьюерлер (қолданған жағдайда) сауал салу құралының әсері; жауаптарының жоқтығынан қателік; респонденттің жауап деңгейі (жауаптың жоқтығы), жауаптар жоқтығының себептерін және тиісті бағаларын қоса алғанда, негізгі ауыспалылар үшін жауапсыз сұрақтар деңгейі; өңдеу қателіктері: редакциялау, кодтау және деректерді қою қателерін, (қолданылатын жағдайда); модель туралы гипотезаның қателерін: бағалау кезінде пайдаланылатын арнайы модельдерін, және әр түрлі типтегі қателерді азайту үшін қабылданған шараларды ұсыныңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Графикке сәйкес ресми статистикалық ақпаратты нақты жариялау күні мен жоспарланған күн арасындағы уақыт кезеңін көрсету. Сәйкессіздіктер себептерін талдау қажет және оларды ликвидациялау үшін келесі шараларды көрсету</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3. 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамту қатесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COVERAGE_ERR/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсатты жиынтық және іріктелген топ арасындағы айырмаға әкеп соғатын зерделенетін жиынтықтың барлық компоненттерін қажетті деңгейде қамтудың мүмкін еместігі салдарынан туындаған қате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z213" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамту қателіктерін оларға жеткіліксіз қамту және жіктеудегі қателерді көрсетіңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқау бірліктер жауаптарының жоқтығы, бөлек сұрақтарға жауаптарының жоқтығы, кезең бойынша жауаптар жоқтығының % сипаттау (мысалы, байқау бірліктерінің жауаптарының жоқтығы жылына 5% жуық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3. 1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A2. Қамтуды арттыру – көрсеткіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+OVERCOVERAGE_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамтуды арттыру салдарынан туындайтын қате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Артық қамту қателіктерін көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Елдер арасындағы салыстырмалылық проблемаларын, проблемалардың пайда болуының ықтималды себептерін және оларды шешу жолдарын сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3. 1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A3. Жалпы бірліктер – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMMON_UNIT_SHARE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеудің жалпы бірлік санынан әкімшілік және баламалы дереккөздермен қамтылған, зерттеудің бірліктер арақатынасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық зерттеу, әкімшілік және баламалы көздермен қамтылған бірліктердің үлесін көрсетіңіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Осы екі мәннің орташа мәніне бөлінген екі ел арасындағы кіріс және шығыс ағындардың айырмашылығы немесе абсолютті айырмашылығын сипаттау (сауда, миграция және төлем теңгерімі статистикасы үшін тән)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеу қателігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MEASUREMENT_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынған статистикалық ақпараттың оларды жинау процесінде туындайтын көрсеткіштердің нақты мәндерінен ауытқуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын алынған ресми статистикалық ақпараттың оларды жинау процесінде туындайтын нақты көрсеткіштерден ауытқу қателерін көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Ұзақ уақыт ішіндегі салыстырмалылықты, динамикалық қатары үзілетін есепті кезеңдерді сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауап алмау қателігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NONPESPONSE_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер ұсынылмаған кезде туындайтын жауап алмау қателіктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді ұсынбау себептері бойынша бірліктердің таралуын көрсетіңіз. Деректерді жинау кезінде және кейінгі бақылау барысында деректердің ұсынылмау деңгейін төмендету үшін қабылданатын шараларды сипаттаңыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...176 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A4. Жауап берілмеген бірлік – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+UNIT_NONRESPONSE_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Респондент жауабының болмауы, ақпаратсыз қалған бірліктер санының пропорциясы немесе қамтылған (тиісті) бірліктерінің жалпы санына қолданылмайтын ақпарат </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауап бермеген бірліктерді сипаттаңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Статистикалық процесс әдіснамасының қабылданған халықаралық стандарттарға сәйкестігін сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A5. Жауап берілмеген сұрақ – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ITEM_NONRESPONSE_ RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгілі бір сұраққа жауап бермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапсыз қалған сұрақтарды сипаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Комитеттің басқа басқармалары және өзге де ведомстволарының нәтижелерімен келісілуін сипаттау </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу қателігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PROCESSING_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу қателігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді өңдеудегі негізгі мәселелерді сипаттаңыз, сондай-ақ олардың ең маңызды түрлері мен ресми статистикалық ақпаратқа әсерін көрсетіңіз (қолданыста болса).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...257 lines deleted...]
-- әкімшілік және басқа да дереккөздерді пайдалануын (иә (көрсету), жоқ) сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.13.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модельдік болжам қатесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MODEL_ASSUMP_ERR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағаланған көрсеткіш мәндерінің нақты мәндерден ауытқуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модельдік болжам қателіктерін көрсетіңіз (қолданылған жағдайда).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бұрын бекітілген және жарияланған ресми статистикалық ақпараттың мәндерінің өзгеруі </w:t>
-[...38 lines deleted...]
-</w:t>
+Уақтылылығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELINESS_PUNCT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақтылылығы -ресми статистикалық ақпараттың пайда болуы (жарияланымдар) мен ол сипаттайтын оқиға немесе құбылыс арасындағы уақыт аралығын, сондай-ақ ресми статистикалық ақпарат жарияланған күннен бастап жоспарланған күнге дейінгі уақыт кідірісінің дәрежесін сипаттайтын сапа өлшемшарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Осы тармақ бойынша ақпарат оның ішкі тармақтарында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...187 lines deleted...]
-Деректерді қайта қараудың негізгі себептерін және олардың мінездемелерін сипаттау (деректердің жаңа дереккөздерінің болуы, жаңа әдістер)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.14.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеделдік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELINESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеделдік: деректерге қол жеткізу сәті мен деректер сипаттайтын оқиға немесе құбылыс арасындағы уақыт ұзақтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кезең аяқталған сәттен бастап алғашқы нәтижелер жарияланған күнге дейін өлшенетін өндіріске жұмсалған уақытты көрсетіңіз. Егер ақпарат оны өңдеуге жұмсалған уақытқа байланысты өзектілігін жоғалтса, болашақта уақыт кезеңін қысқарту жолдарын сипаттау керек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...179 lines deleted...]
-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.14.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z214" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеделдік/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP1. Уақытша кезең – алдын ала нәтижелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELAG_FIRST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептік кезеңнің соңғы күнінен бастап алдын ала нәтижелер жарияланған күнге дейінгі күндер (апталар немесе айлар) саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіріске кеткен уақытты көрсетіңіз - есептік кезең аяқталған сәттен бастап алдын ала нәтижелер жарияланған күнге дейінгі мерзім.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...257 lines deleted...]
-Егер әкімшілік дереккөздер пайдаланылса, сондай дереккөздерді сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.14.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеделдік/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP2. Уақытша кезең – соңғы нәтижелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TIMELAG_FINAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептік кезеңнің соңғы күнінен бастап соңғы нәтижелер жарияланған күнге дейінгі күндер (апталар немесе айлар) саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіріске кеткен уақытты көрсетіңіз - есептік кезең аяқталған сәттен бастап соңғы нәтижелер жарияланған күнге дейінгі мерзім.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Деректерді жинаудың жиілігін көрсетіңіз (айлық, жылдық)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.14.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z216" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұқыптылық /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP3. Ресми статистикалық ақпаратты ұсыну және жариялау мерзімдерін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PUNCTUALITY/ PUNCTUALITY_RELEASE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ұқыптылық – ресми статистикалық ақпаратты жариялау күнінен бастап жоспарлы күнге дейінгі уақыт тежелісімен шартталған өлшемшарт </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Графикке сәйкес ресми статистикалық ақпараттың нақты жарияланған күні мен жоспарланған күн арасындағы уақыт кезеңін көрсетіңіз. Сәйкессіздіктердің себептерін талдау және оларды жоюдың келесі шараларын көрсету қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Респонденттерден алғашқы статистикалық деректерді алу үшін пайдаланылатын әдісті (пошта, қолма-қол, тіркеу, интервью, on-line режимі және өзгелері) сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзара байланыстылық және салыстырмалылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_COMPAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзара байланыстылық – зерттелетін құбылыстардың тұтас және логикалық өзара байланысты көрінісін қамтамасыз ететін, байқаудың әртүрлі уақыт кезеңдері мен бағыттары бойынша әртүрлі дереккөздерден алынған деректердің келісімділік және қайшылықсыздық дәрежесін сипаттайтын сапа өлшемшарты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырмалылық- деректердің уақыт бойынша, өңірлер, қызмет түрлері және басқа да жіктеу белгілері бойынша өзара салыстырмалылық дәрежесін сипаттайтын, оларды келісілген талдау мен түсіндіру мүмкіндігін қамтамасыз ететін сапа өлшемшарты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Осы тармақ бойынша ақпарат оның ішкі тармақтарында көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Алғашқы және шығыс деректердің анықтығын тексеру рәсімдерін және осындай тексерулердің нәтижелерін бақылау әдістерін сипаттау. Дәйектілікті тексеру келесілерден тұруы мүмкін: бас жиынтықтың қамтылуына және қатысқан респонденттерндің бөлігі талап етілетіне сәйкестігін тексеру, статистикалық поцестерді алдыңғы циклдармен салыстыру (егер қолданылса), алғашқы статистикалық деректерді басқа тиісті деректермен (жеке де, өзге) салыстыру, статистикалық деректердің келіспеушілігін талдау, микро және макродеректерді редакциялау, статистикалық деректерді осы пәндік саланың күтілімдері және ақпаратымен салыстыру, "шығарындыларды" анықтау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Географиялық өзара байланыстылық және салыстырмалылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMPAR_GEO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Географиялық территориялар арасында ресми статистикалық ақпараттың өзара байланыстылығы салыстырмалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңірлер, елдер арасындағы өзара байланыстылық және салыстырмалық проблемаларын сипаттаңыз. Осындай проблемалардың пайда болу себептерін көрсету қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Импутациялау рәсімін (әдістерін) сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдардың айналы статистика бойынша ассиметриясы – коэффициент/ СС1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ASYMMETRY_COEFF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы екі мәннің орташа мәніне бөлінген елдер арасында кіріс және шығыс ағымдардың айырмашылығы немесе абсолютті айырмашылығы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(сауда, көші-қон және төлем теңгерімі статистикасы үшін сипатты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы екі мәннің орташа мәніне бөлінген елдер арасында кіріс және шығыс ағымдардың айырмашылығы немесе абсолютті айырмашылығын сипаттаңыз (сауда, көші-қон және төлем теңгерімі статистикасы үшін тән)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...215 lines deleted...]
-Түзету үшін пайдаланылған бағдарламалық қамтамасыз етуді және оның нұсқасын сипаттау</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақыт бойынша өзара байланыстылық және салыстырмалылық- СС2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COMPAR_TIME/ COMPAR_LENGTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпараттың уақыт бойынша өзара байланыстылық пен салыстырмалылық деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Уақыт бойынша өзара байланыстылық пен салыстырмалылық үшін деректерді пайдаланудағы мүмкін шектеулер туралы ақпаратты ұсыныңыз. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үш негізгі жағдайды ажыратыңыз:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Өзгерістер болған жоқ – бұл жағдайда бұл факт Сапа бойынша есепте көрсетілуі керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Өзгерістер орын алды, бірақ уақыт қатарындағы алшақтықты мойындауға жеткіліксіз болды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Өзгерістер айтарлықтай болды және уақыт қатарының алшақтықтығын мойындауды талап етеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...173 lines deleted...]
-Маусымдық деңгейлестіру рәсімін сипаттау, қандай көрсеткіш бойынша, бағдарламалық пакет атауы, динамикалық қатардағы мәндер санын көрсету</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Домендер арасындағы өзара байланыстылық және салыстырмалылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_X_DOM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпараттың басқа көздерден алынған деректермен өзара байланыстылық және салыстырмалылық деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпарат басқа көздерден алынған деректермен сәйкес келмеген жағдайда, деректер арасындағы айырмашылықтардың талдауын ұсыныңыз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезеңдер арасындағы өзара байланыстылық және салыстырмалылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_FREQSTAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпараттың әртүрлі кезеңдер арасындағы өзара байланыстылық және салыстырмалылық деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кезеңдер арасындағы ресми статистикалық ақпарат сәйкес келмеген жағдайда, деректердің сәйкессіздігін талдауды ұсыныңыз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ұлттық шоттармен өзара байланыстылық және салыстырмалылық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_NATACCOUNTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ресми статистикалық ақпараттың ұлттық шоттармен өзара байланыстылық және салыстырмалылық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ресми статистикалық ақпарат ұлттық шоттармен сәйкес келмеген жағдайда, деректердің сәйкессіздігін талдауды ұсыныңыз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы өзара байланыстылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_EXTERNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы өзара байланыстылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Статистикалық процесс әдіснамасының қабылданған халықаралық стандарттарға сәйкестігін сипаттаңыз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.15.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі өзара байланыстылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COHER_INTERNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі өзара байланыстылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын нәтижелердің басқа ресми статистикалық ақпаратпен өзара байланыстылығын сипаттаңыз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COST_BURDEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Респонденттерге жүктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Сапа бойынша есептің мәні болып табылатын осы процеске байланысты респонденттерге жүктемені бағалауды ұсыныңыз:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- операцияларды автоматтандыру дәрежесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- жинау, кодтау, тексеру, есептеу, ресімдеу және тарату (келесі дәрежелерді көрсету: жартылай, толық автоматтандырылған, автоматтандырылмаған); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- бастапқы статистикалық деректерді ұсынған респонденттер саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- статистикалық байқау нысаны бөлімдерінің, кестелерінің саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- бухгалтерлік, кадрлық немесе өзге де жүйелерді пайдаланудың өзара байланыстылығы бар жоғы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- статистикалық байқау нысанын толтыруға жұмсалатын орташа уақыт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ресми статистикалық ақпаратты өндіруде әкімшілік және/немесе баламалы деректер қолданылатынын, егер қолданылса, дереккөзін көрсету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Респонденттерге жүктемені төмендету немесе азайту бойынша қабылданатын шараларды сипаттаңыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қайта қарау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_REV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бұрын бекітілген және жарияланған ресми статистикалық ақпараттың мәндерінің өзгеруі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Осы тармақ бойынша ақпарат оның ішкі тармақтарында көрсетілген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.17.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қайта қарау -саясаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REV_POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қайта қарау саясаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z231" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Деректерді қайта қарау саясатын және тиісті процедураларды және ресми </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статистикалық ақпаратты пайдаланушылар оны қайта қарау туралы қалай білетінін сипаттаңыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.17.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қайта қарау/ A6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REV_PRACTICE/ DATA_REV_AVGSIZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қайта қарау" – бұрын бекітіліп жарияланған ресми статистикалық ақпаратқа кез келген өзгерістерді енгізу (негізгі көрсеткіштің соңғы және бастапқы есептері арасындағы айырмашылығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпарат бекітілгеннен кейін қайта есептелгенін немесе қайта жарияланғанын көрсетіңіз, егер болса, деректерді қайта қараудың негізгі себептерін және олардың сипатын көрсетіңіз (деректердің жаңа дереккөздердің болуы, жаңа әдістер, қателіктер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы статистикалық деректерді және (немесе) әкімшілік, және (немесе) балама деректерді өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+STAT_PROCESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді өңдеу – деректерді жинақтауға, сақтауға, өзгертуге, толықтыруға, пайдалануға, таратуға, иесіздендіруге, блоктағау, архивтеуге және жоюға бағытталған әрекеттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(осы тармақ бойынша ақпарат оның ішкі тармақтарында көрсетілген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SOURCE_TYPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық агрегаттарды қалыптастыру үшін пайдаланылатын бастапқы статистикалық және (немесе) әкімшілік, және (немесе) балама деректердің сипаттамалары мен компоненттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер жиынтығы неге негізделгенін көрсетіңіз – бастапқы статистикалық және (немесе) әкімшілік, және (немесе) балама деректер, және бірнеше деректер көздерінің комбинациясына.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Егер іріктеме пайдаланылса, онда іріктеме сипаттамасын келтіріңіз:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- іріктемені қалыптастыру рәсімі (әрлендіру), іріктемелі зерттеулер үшін іріктемені сипаттау, мысалы, бір сатылы кластерлік іріктеме (кездейсоқ іріктеме);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- іріктеме көлемін, іріктеме үлесін және іріктеме бірліктерін сипаттау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- бас жиынтыққа тарату (өлшеу, салмақты есептеу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- іріктемені ротациялау әдістерін сипаттау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Егер әкімшілік дереккөздер пайдаланылса, сондай дереккөздерді сипаттау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік және (немесе) балама дереккөздерін (қолданылған жағдайда) сипаттаңыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Деректерді жинау кезеңділігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FREQ_COLL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бастапқы деректерді жинау жүргізілетін кезеңділігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Деректерді жинаудың жиілігін көрсетіңіз (мысалы, ай сайын, тоқсан сайын, жыл сайын немесе тұрақты негізде). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+COLL_METHOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресми статистикалық ақпаратты қалыптастыру үшін деректерді жинаудың жүйелі процесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы статистикалық және (немесе) әкімшілік, және (немесе) балама деректерді дереккөзден жинау немесе алу үшін пайдаланылатын әдістерді сипаттаңыз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V1. Деректердің анықтылығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_VALIDATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтылық-зерттелетін құбылыстардың нақты қасиеттері мен заңдылықтарын көрсететін модельденген саланы сипаттайтын деректердің сенімділігі мен дұрыстығын сипаттайтын сапа өлшемшарттары.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қалыптастыру нәтижелерін мониторингтеу және нәтижелердің сапасын қамтамасыз ету процесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтылықты қамтамасыз ету үшін қолданылатын шараларды сипаттаңыз:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- автоматтандырылған және сараптамалық тексерулер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- бақылау арақатынасы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- валидация рәсімдері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- деректерді верификациялау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- деректерді басқа ресми көздермен салыстыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- жалпы жиынтықты қамтуды және қатысқан респонденттердің үлесін талапқа сәйкестігін тексеру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- деректердің келіспеушілігін талдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- микро-және макродеректерді редакциялау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын қателерді бақылау құралдарын, соның ішінде форматты-логикалық бақылауды және аномалияларды анықтау немесе жою әдістерін көрсетіңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Респонденттерге және (немесе) деректердің анықтығын қамтамасыз ететін әкімшілік көздерге қатысты мемлекеттік статистика саласында мемлекеттік бақылау жүргізу рәсімдерін көрсетіңіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+U1. Деректердің бірегейлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_UNIQUENESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірегейлік-деректердің қайталануын болдырмау дәрежесін сипаттайтын және олардың бірегейлігін және статистикалық жұмыстар жоспарының шегінде біркелкілігін қамтамасыз ететін сапа өлшемшарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа бойынша есептің мәні болып табылатын ресми статистикалық ақпарат статистикалық жұмыстар жоспары шегінде басқа зерттеулермен қайталанатынын көрсетіңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсеткіштердің қиылысу, бір респонденттерден бірдей деректерді қайта жинау, сондай-ақ басқа көздерде бірдей деректер жиынтығының қатар болуы жағдайларын көрсетіңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қайталануды жою үшін қабылданатын шараларды сипаттаңыз-жалпымемлекеттік және ведомстволық статистикалық байқаулардың нысандарын біріздендіру, әдістемелерді үйлестіру, ұлттық анықтамалық ақпараттың ортақ идентификаторлары мен элементтерін пайдалану.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірдей деректерді бірнеше рет жинауды болдырмайтын әкімшілік дереккөздер мен ұлттық статистикалық регистрлерді пайдалану дәрежесін сипаттаңыз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A7. Импутация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DATA_COMP/ IMPUTATION_RATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалып қойған, дұрыс емес немесе тұрақты емес мәндерді басқа мәндермен ауыстыру процесі, мәндердің жалпы санына ауыстыру саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импутация рәсімдерін (әдісін) сипаттаңыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ADJUSTMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді ұлттық немесе халықаралық стандарттарға сәйкестендіру мақсатында өзгерту үшін немесе айқындалған деректер жиынтығын компиляциялау кезінде деректер сапасындағы айырмашылықты жою ушін пайдаланылатын рәсімдер жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзетуге жататын уақытша қатарларды және уақытша қатарларды түзету үшін пайдаланылатын статистикалық рәсімдерді сипаттаңыз (мысалы, маусымдық ауытқуларға түзетулер, уақытша қатарларды декомпозициялау, немесе басқа ұқсас әдістер).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Түзету түрі (мысалы, маусымдық ауытқуларға түзету, күнтізбелік, тренд-цикл) және, егер қолданылған болса, пайдаланылатын күнтізбені көрсетіңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Шығарындылар" анықталған және ауыстыруды орындаған жағдайда, қандай "шығарындылар" анықталғанын (импульсті, уақытша өзгерістер, деңгейлердің жылжуын) көрсетіңіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзету үшін пайдаланылған бағдарламалық қамтамасыз етуді және оның нұсқасын сипаттаңыз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.18.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық түзету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SEASONAL_ADJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалық және маусымдық ауытқуларды деңгейлестіру (қолданылған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық деңгейлестіру рәсімін сипаттау, қандай көрсеткіш бойынша, бағдарламалық пакет атауы, динамикалық қатардағы мәндер санын көрсетіңіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пікір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 COMMENT_DSET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...65 lines deleted...]
-Шешімдер, ұсынымдар, қорытындылар, ескертулер</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорытынды бөлім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шешімдер, ұсынымдар, қорытындылар, ескертулер </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19316,1546 +25865,2402 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ресми статистикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттың сапасын</w:t>
+              <w:t>ақпараттың сапасын бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағалау әдістемесіне</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>әдістемеcіне 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z257" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сапаның стандартты индикаторларының тізбесі</w:t>
+        <w:t xml:space="preserve"> Деректер сапасының жалпы қабылданған өлшемшарттарының тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1965"/>
-        <w:gridCol w:w="10335"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сапа өлшемшарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-Көрсеткіш</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемшарт индикаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсіндірме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолжетімділік және түсініктілік</w:t>
-[...35 lines deleted...]
-AC1. Деректер кестесі - сұраулар</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолжетімділік және айқындылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AC1. Ресми статистикалық ақпаратқа жолданымдар саны – сұрау салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+белгілі бір уақыт кезеңіне статистикалық сала ішіндегі ресми статистикалық ақпаратты қарау және (немесе) жүктеп алу саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-AC2. Метадеректер - өтініштер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+AC2. Метадеректер – жолданымдар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы уақыт кезеңіне статистикалық сала шегінде метадеректер бойынша өтініштер саны.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жолданымдар саны" дегеніміз метадеректер файлы қанша рет қаралғанын білдіреді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзектілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-R1. Деректердің толықтығы - үлес</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R1. Деректердің толықтығы – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолда бар деректер ұяшықтары санының қажетті деректер ұяшықтары санына қатынасы (бұл индикатор Еуропалық статистикалық жүйе деңгейінде қаулы немесе нормалар/нұсқаулар болған жағдайда ғана қолданылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...65 lines deleted...]
-A1. Іріктеме қатесі - индикаторлар</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәлдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1. Іріктеу қатесі – индикаторлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+салыстырмалы стандартты қате (қемшілігі), вариация коэффициенті немесе сенімділік аралығы (статистикалық тіркелімдерді қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...68 lines deleted...]
-A2. Қамтуды арттыру - үлес</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A2. Қамтуды арттыру – көрсеткіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бас жиынтықтан алынған, бірақ іріктемелі жиынтыққа жатпайтын бірліктер саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...68 lines deleted...]
-A3. Жалпы бірліктер - арақатынас</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A3. Ортақ бірліктер – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зерттеумен де және (немесе) әкімшілік және (немесе) баламалы дереккөздермен де қамтылған бірліктердің арақатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...68 lines deleted...]
-A4. Жауап жоқ болу бірлігі - үлес</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A4. Жоқ бірліктер – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ақпараты жоқ немесе қолданылмайтын ақпараты бар бірліктер санының қамтылатын (сәйкес келетін) бірліктер санына қатынасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...68 lines deleted...]
-A5. Жауап жоқ болу тармағы- үлес</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A5. Жауаптың болмау тармағы – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты бір тармаққа жауап бермеген қамтылған бірліктердің жалпы санына қамтылған бірліктердің қатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...68 lines deleted...]
-A6. Деректерді қайта қарау – орташа өлшем</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A6. Деректерді қайта қарау – орташа көлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+бұрын бекітілген және жарияланған ресми статистикалық ақпаратқа кез келген өзгерістер енгізу (негізгі көрсеткіштің кейінгі және ерте есептеу арасындағы айырмашылық) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...68 lines deleted...]
-A7. Импутация - үлес</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A7. Импутация – үлес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мәндердің жалпы санына ауыстырылған мәндер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уақыттылық және ұқыптылық</w:t>
-[...35 lines deleted...]
-TP1. Күту кезеңі – алғашқы нәтижелер</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақтылылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP1. Уақыт кезеңі – алдын ала нәтижелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есепті кезеңнің соңғы күнінен бастап алғашқы нәтижелер жарияланған күнге дейінгі күндер (апталар немесе айлар) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-TP2. Күту кезеңі – соңғы нәтижелер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP2. Уақыт кезеңі – түпкілікті нәтижелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есепті кезеңнің соңғы күнінен бастап толық және түпкілікті нәтижелер жарияланған күнге дейінгі күндер (апталар немесе айлар) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-TP3. Ұқыптылық – жеткізу және жарияланым</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP3. Ресми статистикалық ақпаратты ұсыну және жариялау мерзімдерін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ресми статистикалық ақпаратты Тарату графигіне сәйкес ресми статистикалық ақпараттың нақты жарияланған күні мен жоспарланған күн арасындағы уақыт кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
-[...66 lines deleted...]
-CC1. Айналы статистика ағыны бойынша ассиметрия – коэффициент </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірегейлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+U1. Қайталанатын жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ағымдағы кезеңдегі статистикалық жұмыстар жоспарының шеңберінде шығарылатын ресми статистикалық ақпарат көрсеткіштерінің басқа жарияланатын деректермен сәйкес келу саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V1. Деректердің анықтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дұрыс емес деректерді ұсынған респонденттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзара байланыстылық және салыстырмалылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдардың айналы статистика бойынша ассиметриясы – коэффициент CC1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елдер арасында кіріс және шығыс ағымдардың айырмашылығы немесе абсолютті айырмашылығы, осы екі мәннің орташа мәніне бөлінеді (сауда, көші-қон және төлем балансының статистикасына тән)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10335" w:type="dxa"/>
-[...29 lines deleted...]
-CC2. Салыстырмалы уақытша қатарлар ұзақтығы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырмалылық уақыт қатарларының ұзақтығы - CC2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соңғы үзілістен бастап уақыт қатарындағы есепті кезеңдердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "деректердің толықтығы" – қолда бар деректер ұяшықтары санының талап етілетін деректер ұяшықтары санына қатынасы - R1 (бұл индикатор тек Еуропалық статистикалық жүйесі деңгейінде қаулылар немесе нормалар/нұсқаулар болған кезде ғана қолданылады);</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "іріктеме қатесі" – салыстырмалы стандартты қате (ағаттық), вариация коэффициенті немесе сенімділік интервалы (статистикалық тіркелімдерді қоспағанда) - A1;</w:t>
-[...233 lines deleted...]
-      15) "метадеректер – өтініштер" – аталған уақыт кезеңіне статистика саласы аясында метадеректер бойынша өтініштер саны. "Сұраулар саны" дегеніміз метадеректер файлы қанша рет қаралды дегенді білдіреді - AC2.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -20863,55 +28268,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>