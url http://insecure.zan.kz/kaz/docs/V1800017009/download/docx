--- v0 (2025-10-02)
+++ v1 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39e4a4e" w14:textId="39e4a4e">
+    <w:p w14:paraId="2b416cb" w14:textId="2b416cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -468,127 +469,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2018 жылдың 29 маусымынан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Инвестициялар және даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1000,293 +1013,20857 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің 2018 жылғы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>19 сәуір № 255 бұйрығына</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>19 сәуірдегі № 255 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректер жинауға арналған нысан</w:t>
+        <w:t xml:space="preserve"> Әкімшілік деректер жинауға арналған нысан Салықтық және салықтық емес төлемдер жөніндегі есеп Есепті кезең ______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>Индексі:</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 1- ССТ нысан</w:t>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> жылдық</w:t>
+        <w:t>
+      Ұсынылады: құзыретті органға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Жер қойнауын пайдаланушылар</w:t>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан мына интернет-ресурста орналастырылған: https://www.gov.kz/memleket/entities/mps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> құзыретті орган</w:t>
+        <w:t>
+      Әкімшілік нысанның атауы: Салықтық және салықтық емес төлемдер бойынша есеп.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-сандық белгіленуі): 1- ССТ.</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> есепті кезеңнен кейінгі жылдың 30 сәуіріне дейін.</w:t>
+        <w:t>
+      Мерзімділігі: жылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кезең:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар шеңбері: жер қойнауын пайдаланушылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі жылдың 30 сәуіріне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ жиынтық түрде ұсынылған кезде толтырылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: жер қойнауын пайдаланудың бірыңғай платформасы арқылы электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлеушінің/алушының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлеушінің/алушының БСН-і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сектор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай-газ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тау-кен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кім жасады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлеуші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептің аудитор арқылы расталуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орындаушы (Т.А.Ә.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефоны, e-mai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z106" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемдер/түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлеушінің/алушының деректері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшалай нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың.тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың АҚШ доллары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салық түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корпоративтік табыс салығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101110-101105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін түсімдерді қоспағанда, заңды тұлғалардан алынатын корпоративтік табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101110 (101101-101104)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарының заңды тұлғаларынан алынатын корпоративтік табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101105 (101105-101107)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101201-101205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемақы көзінен алынатын, кірістерден жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101201 (101201, 101204)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемақы көзінен алынбайтын, кірістерден жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемақы көзінен алынбайтын, шетел азаматтарының кірістерінен жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалар мен жеке кәсіпкерлердің мүлкіне салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104309 (104303,104308)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалардан алынатын көлік құралдары салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосылған құн салығы, оның ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105101, 105102, 105104, 105113, 105114, 105115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы аумағында өндірілетін тауарларға, орындалатын жұмыстарға, көрсетілетін қызметтерге қосылған құн салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресей Федерациясы мен Беларус Республикасының аумағынан импортталатын тауарларға қосылған құн салығын қоспағанда, Қазақстан Республикасының аумағына импортталатын тауарларға қосылған құн салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резидент еместер үшін қосылған құн салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеден одағының бірыңғай кедендік аумағын құрғанға дейін Ресей Федерациясы мен Беларус Республикасының аумағынан шығарылатын және импортталатын тауарларға қосылған құн салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105113 (105105, 105108)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуразиялық экономикалық одақтың мүше мемлекеттер аумағынан импортталатын тауарларға қосылған құн салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105115 (105109, 105110)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салық төлеушінің бұрын бюджетке қайтарылған және салықтық тексеру жүргізу кезінде қайтарылмаған құн салығының асып кеткен сомасын аудару (қайтару), айыппұл сомасын аудару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105114 (105111, 105112)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы аумағында шығарылатын шикі мұнай мен газ конденсатының акциздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеден одағына мүше мемлекеттердің аумағынан Қазақстан Республикасының аумағына әкелінетін акцизделетін өнімдердің өзге де түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105278 (105240, 105273)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де салық түсімдері, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республикалық бюджетке түсетін өзге де салықтық түсімдер (бұрын республикалық бюджетке түсетін салықтардың жойылған түрлері бойынша берешек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергiлiктi бюджетке өзге де салықтық түсiмдер (бұрын жергiлiктi бюджетпен алынатын салықтардың жойылған түрлерi бойынша берешек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланудан түскен түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы кәсіпорындарынан түсетін түсімдерді қоспағанда, пайдаға салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан алынатын шамадан тыс пайда салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін түсімдерді қоспағанда, бонустар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін бонустар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін түсімдерді қоспағанда, пайдалы қазбаларды өндіруге салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан пайдалы қазбаларды өндіруге салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін түсімдерді қоспағанда, экспортқа салынатын рента салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан экспортқа салынатын рента салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін түсімдерді қоспағанда, жасалған келісімшарттар бойынша өнімдерді бөлуде Қазақстан Республикасының үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарының жасалған келісімшарттары бойынша өнімдерді бөлуде Қазақстан Республикасының үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан өнімді бөлу туралы келісімшарт бойынша қызметті жүзеге асыратын жер қойнауын пайдаланушының қосымша төлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республикалық маңызы бар ерекше қорғалатын табиғи аумақтарды пайдаланғаны үшін төлемақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарды пайдаланғаны үшінн төлемақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін пайдаланғаны үшін төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршаған ортаға эмиссиялар үшін төлемақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарихи шығындарды өтеу бойынша төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиожиілік спектрін пайдаланғаны үшін төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеме жүретін су жолдарын пайдаланғаны үшін төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерүсті көздерінің су ресурстарын пайдаланғаны үшін төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орманды пайдаланғаны үшін төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке басқа да салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарының түсімдерін қоспағанда, зиянды өтеу туралы талап-арыздар бойынша табиғат пайдаланушылардан алынған қаражат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық мемлекеттік органдар, олардың аумақтық бөлімшелері мұнай секторы ұйымдарына салатын әкімшілік айыппұлдар, өсімпұлдар санкциялар, өндіріп алулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республикалық бюджеттен қаржыландырылатын мемлекеттік мекемелер мұнай секторы ұйымдарына салатын өзге де айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғат пайдаланушылардан мұнай секторы ұйымдарының зиянды өтеу туралы талап-арыздары бойынша алынған қаражат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарының түсімдерін қоспағанда, республикалық бюджетке салықтық емес басқа да түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергiлiктi бюджетке салықтық емес басқа да түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан салықтық емес басқа да түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдаланушылардың өңірдің әлеуметтік-экономикалық дамуына және оның инфрақұрылымын дамытуға аударымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кедендік төлемдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеден одағында кедендік әкелу баждарын (өзге баждарды, балама әрекеті бар салықтар мен алымдарды) есепке алудың және бөлудің тәртібін белгілеу мен қолдану туралы келісімге қол қою туралы келісімге сәйкес төленген кедендік әкелу баждары (өзге баждар, балама әрекеті бар салықтар мен алымдар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілетін тауарларға кедендік баждар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкелінетін тауарларға арналған жиынтық кедендік төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шикі мұнайға салынатын кедендік әкету баждары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайдан алынатын тауарларға арналған кедендік әкету баждары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеден одағында кедендік әкелу баждарын (өзге баждарды, балама әрекеті бар салықтар мен алымдарды) есепке алудың және бөлудің тәртібін белгілеу мен қолдану туралы келісім күшіне енгенге дейін төлеу міндеті туындаған, әкелінетін тауарларға кедендік баждар және (немесе) кедендік әкелу баждары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кедендік бақылаудан және кедендік рәсімдерді жүзеге асырудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы қорғаныс, демпингке қарсы және өтемақы баждары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z107" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z108" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шетел валютасында жүзеге асырылатын төлемдер жөніндегі есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемнің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БСК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алушының салық органының атауы және БСН-і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем сомасы  (мың АҚШ доллары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем тапсырмасының нөмірі мен күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Құжаттардың нотариаттық куәландырылған көшірмелері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңмен қорғалатын құпияны құрайтын, цифрлық жүйелерде қамтылған деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініште және қоса берілген құжаттарда көрсетілген барлық мәліметтердің дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық цифрлық қолтаңбасынан алынған деректер; Өтініш берушінің электрондық цифрлық қолтаңбасымен қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқартулардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБК – бюджеттік сыныптама коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚШ – Америка Құрама Штаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректер жинауға арналған нысан Меншігіндегі мемлекеттік үлестер бойынша төлемдер (дивидендтер) жөніндегі есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: құзыретті органға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан мына интернет-ресурста орналастырылған: https://www.gov.kz/memleket/entities/mps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Меншіктегі мемлекеттік үлестер бойынша төлемдер (дивидендтер) туралы есеп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-сандық белгіленуі): 1- МҮ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімділігі: жылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кезең:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар шеңбері: жер қойнауын пайдаланушылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі жылдың 30 сәуіріне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ жиынтық түрде ұсынылған кезде толтырылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: жер қойнауын пайдаланудың бірыңғай платформасы арқылы электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 – кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемле кеттің үлесі, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алушының атауы (басқарушы холдинг/ Ұлттық компания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алушының БСН-і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есептелді (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есептелді (мың АҚШ доллары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есептілікті тапсыру кезіндегі өткен жылдардың берешегін қоса алғанда, нақты төленді (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есептілікті тапсыру кезіндегі, өткен жылдардың берешегін қоса алғанда, нақты төленді (мың АҚШ доллары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемді шетел валютасында аудару күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Құжаттардың нотариаттық куәландырылған көшірмелері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңмен қорғалатын құпияны құрайтын, цифрлық жүйелерде қамтылған деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініште және қоса берілген құжаттарда көрсетілген барлық мәліметтердің дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық цифрлық қолтаңбасынан алынған деректер; Өтініш берушінің электрондық цифрлық қолтаңбасымен қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқартулардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБК – бюджеттік сыныптама коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚШ – Америка Құрама Штаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректер жинауға арналған нысан 401102 бюджеттік сыныптама кодына аударылған қаражатты қоспағанда, лицензиялық/келісімшарттық міндеттемелер шеңберінде әлеуметтік дамуға және жергілікті инфрақұрылымға жұмсалған шығындар туралы есеп Есепті кезең ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: құзыретті органға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан мына интернет-ресурста орналастырылған: https://www.gov.kz/memleket/entities/mps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Бюджеттік сыныптама кодтарының 401102 коды бойынша аударылған қаражатты қоспағанда, лицензиялық/келісімшарттық міндеттемелер шеңберінде әлеуметтік дамуға және жергілікті инфрақұрылымға жұмсалған шығыстар туралы есеп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-сандық белгіленуі): 1-ЛКМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімділігі: жылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кезең:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар шеңбері: жер қойнауын пайдаланушылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі жылдың 30 сәуіріне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ жиынтық түрде ұсынылған кезде толтырылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: жер қойнауын пайдаланудың бірыңғай платформасы арқылы электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыс/ қала, аудан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың (келісімінің, меморандумның, шарттың, әлеуметтік әріптестік) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шараның (жобаның, бағдарламаның,әлеуметтік объектінің) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарттың (келісімдер, меморандумдар, шарттар, әлеуметтік әріптестік) бойынша сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нақты аударылған сома (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген объектілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушы (ұйым/ мекен-жайы/ деректемелері)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баланстық құны (мың. теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Құжаттардың нотариаттық куәландырылған көшірмелері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңмен қорғалатын құпияны құрайтын, цифрлық жүйелерде қамтылған деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініште және қоса берілген құжаттарда көрсетілген барлық мәліметтердің дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық цифрлық қолтаңбасынан алынған деректер; Өтініш берушінің электрондық цифрлық қолтаңбасымен қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқартулардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБК – бюджеттік сыныптама коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚШ – Америка Құрама Штаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректер жинауға арналған нысан Квазифискалды шығыстар жөніндегі есеп (мемлекеттік меншік нысанындағы ұлттық компаниялар және бірлескен кәсіпорындарға арналған) Есепті кезең ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: құзыретті органға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан мына интернет-ресурста орналастырылған: https://www.gov.kz/memleket/entities/mps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Квазифискалды шығыстар жөніндегі есеп (мемлекеттік меншік нысанындағы ұлттық компаниялар және бірлескен кәсіпорындарға арналған) Есепті кезең ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-сандық белгіленуі): 1-КШ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімділігі: жылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті кезең:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1879600" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1879600" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар шеңбері: жер қойнауын пайдаланушылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі жылдың 30 сәуіріне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ жиынтық түрде ұсынылған кезде толтырылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: жер қойнауын пайдаланудың бірыңғай платформасы арқылы электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6- кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншігінде мемлекеттік үлес бар компанияның, Ұлттық компанияның/ холдингтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттің үлесі (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облысы, қала, ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығыстардың мақсаты (әлеуметтік қызметтер, мемлекеттік инфрақұрылым, жұмыспен қамту, отын субсидиялары, мемлекеттік борышқа қызмет көрсету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның (жобаның, бағдарламаның, әлеуметтік объектінің) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның аяқталу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоспарланған сома (мың теңге және (немесе) заттай нысанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты аударылған сома (мың теңге және (немесе) заттай нысанд)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алушы (ұйым/ мекен-жайы/ деректемелері)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Құжаттардың нотариаттық куәландырылған көшірмелері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңмен қорғалатын құпияны құрайтын, цифрлық жүйелерде қамтылған деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініште және қоса берілген құжаттарда көрсетілген барлық мәліметтердің дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық цифрлық қолтаңбасынан алынған деректер; Өтініш берушінің электрондық цифрлық қолтаңбасымен қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____ 20 _ жыл _____ сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқартулардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБК – бюджеттік сыныптама коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚШ – Америка Құрама Штаттары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1322,19079 +21899,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-кесте</w:t>
-[...19027 lines deleted...]
-              </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -20423,2142 +21971,1794 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасындағы Өндіруші салалардың ашықтығы бастамасы стандартында көзделген есептілік нысанын толтыру жөніндегі нұсқаулық </w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасындағы Өндіруші салалардың ашықтығы бастамасы стандартында көзделген есептілік нысанын толтыру жөніндегі нұсқаулық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z114" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасындағы Өндіруші салалардың ашықтығы бастамасы стандартында көзделген есептілік нысанын толтыру жөніндегі нұсқаулық (бұдан әрі-Нұсқаулық) "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасы Кодексінің 76-бабының </w:t>
+      1. Қазақстан Республикасындағы Өндіруші салалардың ашықтығы бастамасы стандартында көзделген есептілік нысанын толтыру жөніндегі нұсқаулық (бұдан әрі-Нұсқаулық) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 76-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, Қазақстан Республикасында Өндіруші салалар ашықтығы бастамасын (бұдан әрі-ӨСАБ) іске асыру жөніндегі есептілікті жер қойнауын пайдаланушылардың біркелкі толтыруы мақсатында әзірленді.</w:t>
+        <w:t xml:space="preserve"> сәйкес, Қазақстан Республикасында Өндіруші салалар ашықтығы бастамасын (бұдан әрі - ӨСАБ) іске асыру жөніндегі есептілікті жер қойнауын пайдаланушылардың біркелкі толтыруы мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z115" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Көмірсутекті және қатты пайдалы қазбаларды барлауды және (немесе) өндіруді жүзеге асыратын жер қойнауын пайдаланушылар құзыретті органға "Қазақстан Республикасының жер қойнауын пайдалануды басқарудың мемлекеттік бірыңғай жүйесі" интеграцияланған ақпараттық жүйесінде (бұдан әрі-БМБЖ) экрандық нысанды толтыру арқылы есепті жылдан кейінгі жылдың 30 сәуірінен кешіктірмей жыл сайынғы есептілікті ұсынады.</w:t>
+      2. Көмірсутекті және қатты пайдалы қазбаларды барлауды және (немесе) өндіруді жүзеге асыратын жер қойнауын пайдаланушылар құзыретті органға "Жер қойнауын пайдаланудың бірыңғай платформасы" интеграцияланған цифрлық жүйесінде (бұдан әрі - ЖҚПБП) экрандық нысанды толтыру арқылы есепті жылдан кейінгі жылдың 30 сәуірінен кешіктірмей жыл сайынғы есептілікті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z116" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жасалған электрондық есептілік ұйымның ақпараттың сапасына, дұрыстығына және ұсынылуына жауапты лауазымды адамның (бұдан әрі-лауазымды адам) электрондық цифрлық қолтаңбасы (бұдан әрі-ЭЦҚ) арқылы куәландырылады.</w:t>
+      3. Жасалған электрондық есептілік ұйымның ақпараттың сапасына, дұрыстығына және ұсынылуына жауапты лауазымды адамның (бұдан әрі - лауазымды адам) электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkStart w:name="z117" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұсынылған есептіліктегі деректерді түзету қажет болған жағдайда, жер қойнауын пайдаланушылар құзыретті органға себептерін көрсете отырып, есептілікті өзгерту туралы ресми хатпен өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құзыретті орган оң шешім қабылдаған жағдайда, БМБЖ жүйесінде есептілікті түзетуге рұқсат беріледі.</w:t>
+      Құзыретті орган оң шешім қабылдаған жағдайда, 7 жұмыс күні ЖҚПБП жүйесінде тіркелген оң шешім қабылданған күннен бастап, құзыретті орган ЖҚПБП жүйесінде есептілікті түзетуге рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z118" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қосымша ақпарат (ілеспе хат, қоса берілетін құжаттардың көшірмелері, жүргізілген қаржылық есептілік аудитінің қорытындылары) БМБЖ жүйесіндегі терезеге енгізіледі және лауазымды адамның ЭЦҚ-сы арқылы куәландырылады.</w:t>
+      5. Қосымша ақпарат (ілеспе хат, қоса берілетін құжаттардың көшірмелері, жүргізілген қаржылық есептілік аудитінің қорытындылары) ЖҚПБП жүйесіндегі терезеге енгізіледі және лауазымды адамның ЭЦҚ-сы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkStart w:name="z119" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Алдын ала толтырылған есептіліктердің барлық деректері БМБЖ жүйесінде толтырылған деректермен бірдей болуы тиіс. БМБЖ жүйесін бағдарламалық қамтамасыз етудегі есептеулер кезінде қателіктер болмас үшін бұл деректерді Еxcel форматынан көшіруге жол берілмейді.</w:t>
+      6. Есептілік Excel форматында жасалады. Толтырғаннан кейін есептілік қағаз тасығышта басылып шығарылуы және жер қойнауын пайдаланушы компанияның басшысы қол қояды, одан әрі сканерленіп және ЖҚПБП жүйесіне бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z120" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алдын ала толтырылған есептіліктердің барлық деректері ЖҚПБП жүйесінде толтырылған деректермен бірдей болуы тиіс. ЖҚПБП жүйесін бағдарламалық қамтамасыз етудегі есептеулер кезінде қателіктер болмас үшін бұл деректерді Еxcel форматынан көшіруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z121" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Салықтық және салықтық емес төлемдер жөніндегі есепті толтыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z122" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-бағанда "</w:t>
-[...19 lines deleted...]
-        <w:t>Төлеушінің/алушының атауы" – жер қойнауын пайдаланушы компанияның толық және бар болған жағдайда қысқартылған атауы көрсетіледі;</w:t>
+      8. 1 кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағанда "</w:t>
-[...19 lines deleted...]
-        <w:t>Төлеушінің/алушының БСН-і" – төлеушінің/алушының бизнес-сәйкестендіру нөмірі көрсетіледі;</w:t>
+      1-бағанда "Төлеушінің/алушының атауы" – жер қойнауын пайдаланушы компанияның толық және бар болған жағдайда қысқартылған атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-бағанда "</w:t>
-[...19 lines deleted...]
-        <w:t>Секторы" – мұнай-газ немесе тау-кен секторы (белгісімен белгілеу) көрсетіледі;</w:t>
+      2-бағанда "Төлеушінің/алушының БСН-і" – төлеушінің/алушының бизнес-сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-бағанда "</w:t>
-[...19 lines deleted...]
-        <w:t>Есеп жасалды" – есепті алушы немесе төлеуші жасады (белгісімен белгілеу) көрсетіледі;</w:t>
+      3-бағанда "Секторы" – мұнай-газ немесе тау-кен секторы (белгісімен белгілеу) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-бағанда "</w:t>
-[...19 lines deleted...]
-        <w:t>Аудитордың есепті растауы" – иә немесе жоқ (белгісімен белгілеу) көрсетіледі;</w:t>
+      4-бағанда "Есеп жасалды" – есепті алушы немесе төлеуші жасады (белгісімен белгілеу) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-бағанда "</w:t>
-[...19 lines deleted...]
-        <w:t>Орындаушы (ТАӘ)" – орындаушының тегі, аты, әкесінің аты (егер бар болса), лауазымы, телефоны, e-mail көрсетіледі;</w:t>
+      5-бағанда "Аудитордың есепті растауы" – иә немесе жоқ (белгісімен белгілеу) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-бағанда "</w:t>
-[...19 lines deleted...]
-        <w:t>Бекітемін:" – қолы, лауазымы, тегі, аты, әкесінің аты жер қойнауын пайдаланушы-компанияның басшысы (егер бар болса), күні (мөрдің орны, егер бар болса) көрсетіледі.</w:t>
+      6-бағанда "Орындаушы (ТАӘ)" – орындаушының тегі, аты, әкесінің аты (егер бар болса), лауазымы, телефоны, e-mail көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. </w:t>
+        <w:t>
+      7-бағанда "Бекітемін:" – қолы, лауазымы, тегі, аты, әкесінің аты жер қойнауын пайдаланушы-компанияның басшысы (егер бар болса), күні (мөрдің орны, егер бар болса) көрсетіледі.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2 кестеде</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      9. 2 кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда – реті бойынша көрсеткіштердің нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда – жер қойнауын пайдаланушы компаниялардан республикалық және (немесе) жергілікті бюджетке және Ұлттық қорға түсетін салықтық және салықтық емес төлемдердің/түсімдердің атаулары көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда – төлемдер аударылатын бюджеттік сыныптама коды (БСК) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда – нақты төленген/алынған төлемнің/түсімнің сомасы, мың теңге. Төлемнің/түсімнің сомасына белгілі бір кезеңге жататынына қарамастан, есепті кезеңде әрбір төлем бойынша, өсімпұл мен айыппұлды ескере отырып, нақты аударылған сома, сондай-ақ артық төленген басқа төлемдер есебінен берешекті өтеу сомасы кіреді. Бұл ретте, басқа төлем есебінен төленген сома артық төленген төлем сомасынан шегеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда – нақты төленген/алынған төлемнің/түсімнің сомасы, мың АҚШ доллары. Төлемнің/түсімнің сомасына белгілі бір кезеңге жататынына қарамастан, есепті кезеңде әрбір төлем бойынша, өсімпұл мен айыппұлды ескере отырып, нақты аударылған сома, сондай-ақ артық төленген басқа төлемдер есебінен берешекті өтеу сомасы кіреді. Бұл ретте, басқа төлем есебінен төленген сома артық төленген төлем сомасынан шегеріледі. Бұл баған жер қойнауын пайдалану келісімшарттарына сәйкес АҚШ долларымен жасалған төлемдерді/түсімдерді көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkStart w:name="z124" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      10. 3 кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда – реті бойынша көрсеткіштердің нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда – жер қойнауын пайдаланушы компаниялардан республикалық және (немесе) жергілікті бюджетке және Ұлттық қорға түскен салықтық және салықтық емес төлемдердің/түсімдердің атаулары көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда – төлемдер жасалатын бюджеттік сыныптама коды (БСК) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4-бағанда – алушының салық органының атауы және БСН-і көрсетіледі; </w:t>
+        <w:t>
+      4-бағанда – алушының салық органының атауы және БСН-і көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда – нақты төленген/алынған төлемнің/түсімнің сомасы, мың АҚШ доллары. Төлемнің/түсімнің сомасына белгілі бір кезеңге жататынына қарамастан, есепті кезеңде әрбір төлем бойынша, өсімпұл мен айыппұлды ескере отырып, нақты аударылған сома, сондай-ақ артық төленген басқа төлемдер есебінен берешекті өтеу сомасы кіреді. Бұл ретте, басқа төлем есебінен төленген сома артық төленген төлем сомасынан шегеріледі. Бұл баған жер қойнауын пайдалану келісімшарттарына сәйкес АҚШ долларымен жасалған төлемдерді/түсімдерді көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...118 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z125" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Салықтық және салықтық емес төлемдер/түсімдер сомасын толтырғаннан кейін БМБЖ жүйесі автоматты режимде бөлімдер бойынша көрсеткіштерді:</w:t>
+      11. Салықтық және салықтық емес төлемдер жөніндегі есеп ӨСАБ стандартында көзделген есептіліктің 1 және 2-кестелеріне сәйкес жасалады және барлық төлеушілер үшін міндетті болып табылады. Еxcel форматында деректерді толтырғаннан кейін салықтық және салықтық емес төлемдер жөніндегі есеп қағаз тасығышта басып шығарылады, жер қойнауын пайдаланушы компанияның басшысы қол қояды, сканерленеді және ЖҚПБП жүйесіне бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      салықтық түсімдерді; </w:t>
+        <w:t>
+      Жер қойнауын пайдалану бойынша сенімгерлік басқаруы бар төлеушілер салықтық және салықтық емес төлемдер жөніндегі есепке сенімгерлік басқару қызметі шеңберіндегі салықтар және төлемдер бойынша төлемақыны енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-бағанда 2-кестеде қосымша шетел валютасында жүзеге асырылған төлемдер көрсетіледі. Валюталық төлемдер бойынша деректерді толтырған кезде, қайта ұйымдастырылған жағдайда төлемдерді үшінші адамдардың төлеуін ескеру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Салықтық және салықтық емес төлемдер/түсімдер сомасын толтырғаннан кейін ЖҚПБП жүйесі автоматты режимде бөлімдер бойынша көрсеткіштерді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық түсімдерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи және басқа да ресурстарды пайдаланғаны үшін түсімдерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бюджетке түсетін басқа да салықтық емес түсімдерді; </w:t>
+        <w:t>
+      бюджетке түсетін басқа да салықтық емес түсімдерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кедендік төлемдерді қосады және республикалық, жергілікті бюджеттерге және Ұлттық қорға түскен салықтық және салықтық емес төлемдердің/түсімдердің ағымын тиісті бюджеттік сыныптама коды (бұдан әрі-БСК) бойынша бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z127" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер қаражатты аудару бірнеше кезеңдерде жүзеге асырылса, жолдар қосу және аяқтағаннан кейін шетел валютасындағы төлемақылардың жиынтық сомасын көрсету қажет. Деректерді толтырғаннан кейін, шетел валютасында жүзеге асырылатын төлемдер жөніндегі есеп қағаз тасығышта басып шығарылады және жер қойнауын пайдаланушы компанияның басшысы қол қояды, сканерленеді және БМБЖ жүйесіне бекітіледі.</w:t>
+      13. Төлемдер шетел валютасында жүзеге асырылған жағдайда, "Шетел валютасында жүзеге асырылатын төлемдер жөніндегі есеп " ӨСАБ стандартында көзделген есептіліктің 3-кестесіне сәйкес нысан бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Қаражат бірнеше кезеңдерде аударылған кезде, келесі төлемді және төлем жасалатын салық органын таңдау арқылы жолдар қосу қажет. Шетел валютасында жасалған төлемақылардың жиынтық сомасы БМБЖ жүйесінде автоматты режимде қосылады.</w:t>
+      Егер қаражатты аудару бірнеше кезеңдерде жүзеге асырылса, жолдар қосу және аяқтағаннан кейін шетел валютасындағы төлемақылардың жиынтық сомасын көрсету қажет. Деректерді толтырғаннан кейін, шетел валютасында жүзеге асырылатын төлемдер жөніндегі есеп қағаз тасығышта басып шығарылады және жер қойнауын пайдаланушы компанияның басшысы қол қояды, сканерленеді және ЖҚПБП жүйесіне бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z128" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қаражат бірнеше кезеңдерде аударылған кезде, келесі төлемді және төлем жасалатын салық органын таңдау арқылы жолдар қосу қажет. Шетел валютасында жасалған төлемақылардың жиынтық сомасы ЖҚПБП жүйесінде автоматты режимде қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z129" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Меншігіндегі мемлекеттік үлестер бойынша төлемдер (дивидендтер) жөніндегі есепті толтыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z130" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      15. 4 кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда – реті бойынша көрсеткіштердің нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда – компаниядағы мемлекеттік үлес, пайызбен (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда – алушының атауы (басқарушы холдинг/Ұлттық компания) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4-бағанда – алушының БСН көрсетіледі; </w:t>
+        <w:t>
+      4-бағанда – алушының БСН көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда – есепті кезеңдегі дивидендтердің есептелген сомасы, мың теңге көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанда – есепті кезеңдегі дивидендтердің есептелген сомасы, мың АҚШ доллары көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-бағанда – есептілікті тапсыру кезіндегі, өткен жылдардың берешегін қоса алғанда, нақты төленді (мың теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-бағанда – есептілікті тапсыру кезіндегі, өткен жылдардың берешегін қоса алғанда, нақты төленді (мың АҚШ доллары) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-бағанда – төлемді шетел валютасында аудару күні (орналастырылған күнтізбеден таңдау) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z131" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер қаражатты аудару бірнеше кезеңдерде жүзеге асырылса, жолдарды қосу қажет және аяқтағаннан кейін төленген дивидендтердің жиынтық сомасы көрсетілуі тиіс. Деректерді толтырғаннан кейін, меншігіндегі мемлекеттік үлестер бойынша төлемдер (дивиденттер) жөніндегі есеп қағаз тасығышта басып шығарылады және жер қойнауын пайдаланушы компанияның басшысы қол қояды, сканерленеді және БМБЖ жүйесіне бекітіледі.</w:t>
+      16. "Меншігіндегі мемлекеттік үлестер бойынша төлемдер (дивидендтер) жөніндегі есепті " толтыру осы бұйрыққа 1-қосымшаға сәйкес ӨСАБ нысаны бойынша компанияның меншігінде мемлекеттік үлес болған жағдайда жүзеге асырылады және меншігінде мемлекеттік үлесі бар төлеуші толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Қаражат бірнеше кезеңдерде аударылған кезде, келесі дивидендтер сомасын және төлем жасалатын алушының БСН-ін таңдау арқылы жолдар қосу қажет. Төленген дивидендтердің жиынтық сомасы БМБЖ жүйесінде автоматты режимде қосылады.</w:t>
+      Егер қаражатты аудару бірнеше кезеңдерде жүзеге асырылса, жолдарды қосу қажет және аяқтағаннан кейін төленген дивидендтердің жиынтық сомасы көрсетілуі тиіс. Деректерді толтырғаннан кейін, меншігіндегі мемлекеттік үлестер бойынша төлемдер (дивиденттер) жөніндегі есеп қағаз тасығышта басып шығарылады және жер қойнауын пайдаланушы компанияның басшысы қол қояды, сканерленеді және ЖҚПБП жүйесіне бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkStart w:name="z132" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18. </w:t>
+        <w:t>
+      17. Қаражат бірнеше кезеңдерде аударылған кезде, келесі дивидендтер сомасын және төлем жасалатын алушының БСН-ін таңдау арқылы жолдар қосу қажет. Төленген дивидендтердің жиынтық сомасы ЖҚПБП жүйесінде автоматты режимде қосылады.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z134" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. 401102 бюджеттік сыныптама кодына аударылған қаражатты қоспағанда, лицензиялық/келісімшарттық міндеттемелер шеңберінде әлеуметтік дамуға және жергілікті инфрақұрылымға жұмсалған шығындар туралы есепті толтыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z135" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4 кестеде</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      18. 5 кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда – реті бойынша көрсеткіштердің нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда – облысы/қаласы, ауданы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-бағанда – құжаттың (келісім, меморандум, шарт, әлеуметтік әріптестік) атауы көрсетіледі;</w:t>
+      3-бағанда – әкімшілік-территориялық объектілер жіктеуші коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-бағанда – іс-шараның (жобаның, бағдарламаның, әлеуметтік объектінің) атауы көрсетіледі;</w:t>
+      4-бағанда – құжаттың (келісім, меморандум, шарт, әлеуметтік әріптестік) атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-бағанда – шарт (келісімдер, меморандумдар, шарттар, әлеуметтік әріптестік) бойынша сомасы, мың теңге көрсетіледі;</w:t>
+      5-бағанда – іс-шараның (жобаның, бағдарламаның, әлеуметтік объектінің) атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-бағанда – нақты аударылған сома, мың теңге көрсетіледі;</w:t>
+      6-бағанда – шарт (келісімдер, меморандумдар, шарттар, әлеуметтік әріптестік) бойынша сомасы, мың теңге көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-бағанда – берілген объектілер (объектінің атауын көрсету) көрсетіледі;</w:t>
+      7-бағанда – нақты аударылған сома, мың теңге көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-бағанда – берілген объектінің (лердің) саны көрсетіледі;</w:t>
+      8-бағанда – берілген объектілер (объектінің атауын көрсету) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-бағанда – берілген объектінің (лердің) баланстық құны, мың теңге көрсетіледі;</w:t>
+      9-бағанда – берілген объектінің (лердің) саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. "206114 бюджеттік сыныптама кодына аударылған қаражатты қоспағанда, лицензиялық/келісімшарттық міндеттемелер шеңберінде әлеуметтік дамуға және жергілікті инфрақұрылымға жұмсалған шығындар туралы есепті" толтыру осы бұйрыққа 1-қосымшаға сәйкес ӨСАБ нысаны бойынша жергілікті әкімшілік органдармен (әкімдіктермен) жасалған келісімдер, меморандумдар, шарттар, әлеуметтік әріптестік бойынша қосымша шығындар (206114 бюджеттік сыныптама кодына аударылған қаражаттан басқа) болған жағдайда жүзеге асырылады. Демеушілік көмек осы есепке қосылмайды. Деректерді толтырғаннан кейін, "206114 бюджеттік сыныптама кодына аударылған қаражатты қоспағанда, лицензиялық/келісімшарттық міндеттемелер шеңберінде әлеуметтік дамуға және жергілікті инфрақұрылымға жұмсалған шығындар туралы есеп" қағазға басып шығарылып, жер қойнауын пайдаланушы компанияның басшысымен қол қойылады. Одан әрі сканерленіп, БМБЖ жүйесіне бекітіледі.</w:t>
+      10-бағанда – берілген объектінің (лердің) баланстық құны, мың теңге көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Бірнеше іс-шаралар қаржыландырылған кезде, келесі іс-шараны және өңірді таңдау арқылы жолдар қосу қажет. Аударылған қаражаттың және берілген объектілердің жалпы сомасы БМБЖ жүйесінде автоматты түрде қосылады.</w:t>
+      11-бағанда – алушы (ұйым/мекен-жайы/деректемелері) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkStart w:name="z136" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "401102 бюджеттік сыныптама кодына аударылған қаражатты қоспағанда, лицензиялық/келісімшарттық міндеттемелер шеңберінде әлеуметтік дамуға және жергілікті инфрақұрылымға жұмсалған шығындар туралы есепті " толтыру осы бұйрыққа 1-қосымшаға сәйкес ӨСАБ нысаны бойынша жергілікті әкімшілік органдармен (әкімдіктермен) жасалған келісімдер, меморандумдар, шарттар, әлеуметтік әріптестік бойынша қосымша шығындар (401102 бюджеттік сыныптама кодына аударылған қаражаттан басқа) болған жағдайда жүзеге асырылады. Демеушілік көмек осы есепке қосылмайды. Деректерді толтырғаннан кейін, "401102 бюджеттік сыныптама кодына аударылған қаражатты қоспағанда, лицензиялық/келісімшарттық міндеттемелер шеңберінде әлеуметтік дамуға және жергілікті инфрақұрылымға жұмсалған шығындар туралы есеп " қағазға басып шығарылып, жер қойнауын пайдаланушы компанияның басшысымен қол қойылады. Одан әрі сканерленіп, ЖҚПБП жүйесіне бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z137" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірнеше іс-шаралар қаржыландырылған кезде, келесі іс-шараны және өңірді таңдау арқылы жолдар қосу қажет. Аударылған қаражаттың және берілген объектілердің жалпы сомасы ЖҚПБП жүйесінде автоматты түрде қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z138" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Квазифискалды шығындар жөніндегі есепті толтыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z139" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      21. 6 кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда – рет саны бойынша көрсеткіштердің нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда – меншігінде мемлекеттік үлес бар компанияның, Ұлттық компанияның/холдингтің атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда – мемлекеттің үлесі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда – облысы, қала, ауданы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-бағанда – шығыстардың мақсаты (әлеуметтік қызметтер-қайырымдылық, демеушілік қолдау, спорттық, мәдени, ағартушылық және басқа да іс-шаралар; мемлекеттік инфрақұрылым-мемлекеттік маңызы бар әлеуметтік объектілерді салу, күрделі жөндеу, қызмет көрсету, күтіп-ұстау; жұмыспен қамту-компанияға қажет шамадан жоғары жұмыс орындарын ұсыну немесе атқарылатын функциялар шеңберінен шығатын онымен байланысты қызмет түрлерін жүзеге асыру. Банк қарыздары есебінен немесе өзара берешекті жинақтау жолымен нарықтағыдан жоғары жалақы мөлшерлемелерін төлеу; отын субсидиялары-шикізатты жеткізудің нарықтағы бағасы мен жеткізілген өнімнің нақты бағасы арасындағы айырмашылық; мемлекеттік борышқа қызмет көрсету-валюта ауыстыру бағамын тұрақтандыру іс-шараларынан, үкіметке пайызсыз және жеңілдікпен берілген кредиттерден және коммерциялық банктердің қолданылмайтын қарыздарға қызмет көрсетуге берген қайта қаржыландыру кредиттерінен келген залал, сондай-ақ ауылшаруашылық, өнеркәсіп және тұрғын үй бағдарламаларын жеңілдік мөлшерлемелер бойынша қаржыландыру) көрсетіледі;</w:t>
+      5-бағанда – әкімшілік-территориялық объектілер жіктеуші коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-бағанда – іс-шараның (жобаның, бағдарламаның, әлеуметтік объектінің) атауы көрсетіледі;</w:t>
+      6-бағанда – шығыстардың мақсаты (әлеуметтік қызметтер-қайырымдылық, демеушілік қолдау, спорттық, мәдени, ағартушылық және басқа да іс-шаралар; мемлекеттік инфрақұрылым-мемлекеттік маңызы бар әлеуметтік объектілерді салу, күрделі жөндеу, қызмет көрсету, күтіп-ұстау; жұмыспен қамту-компанияға қажет шамадан жоғары жұмыс орындарын ұсыну немесе атқарылатын функциялар шеңберінен шығатын онымен байланысты қызмет түрлерін жүзеге асыру. Банк қарыздары есебінен немесе өзара берешекті жинақтау жолымен нарықтағыдан жоғары жалақы мөлшерлемелерін төлеу; отын субсидиялары-шикізатты жеткізудің нарықтағы бағасы мен жеткізілген өнімнің нақты бағасы арасындағы айырмашылық; мемлекеттік борышқа қызмет көрсету-валюта ауыстыру бағамын тұрақтандыру іс-шараларынан, үкіметке пайызсыз және жеңілдікпен берілген кредиттерден және коммерциялық банктердің қолданылмайтын қарыздарға қызмет көрсетуге берген қайта қаржыландыру кредиттерінен келген залал, сондай-ақ ауылшаруашылық, өнеркәсіп және тұрғын үй бағдарламаларын жеңілдік мөлшерлемелер бойынша қаржыландыру) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-бағанда – іс-шараның аяқталу мерзімі көрсетіледі;</w:t>
+      7-бағанда – іс-шараның (жобаның, бағдарламаның, әлеуметтік объектінің) атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-бағанда – жоспарланған сома (мың теңге және (немесе) заттай нысанда) көрсетіледі;</w:t>
+      8-бағанда – іс-шараның аяқталу мерзімі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-бағанда – нақты аударылған сома (мың теңге және (немесе) заттай нысанда) көрсетіледі;</w:t>
+      9-бағанда – жоспарланған сома (мың теңге және (немесе) заттай нысанда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Бірнеше іс-шаралар қаржыландырылған кезде, келесі іс-шараны және өңірді таңдау арқылы жолдар қосу қажет. Аударылған қаражаттың және берілген объектілердің жиынтық сомасы БМБЖ жүйесінде автоматты режимде қосылады.</w:t>
+      10-бағанда – нақты аударылған сома (мың теңге және (немесе) заттай нысанда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-бағанда – алушы (ұйым/ мекен-жайы/ деректемелері) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. "Квазифискалды шығындар жөніндегі есепті" толтыруды мемлекеттік меншік нысанындағы ұлттық компаниялар және бірлескен кәсіпорындар осы бұйрыққа 1-қосымшаға сәйкес ӨСАБ нысаны бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z141" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Бірнеше іс-шаралар қаржыландырылған кезде, келесі іс-шараны және өңірді таңдау арқылы жолдар қосу қажет. Аударылған қаражаттың және берілген объектілердің жиынтық сомасы ЖҚПБП жүйесінде автоматты режимде қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22880,35 +24080,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>