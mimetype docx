--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1682acc" w14:textId="1682acc">
+    <w:p w14:paraId="de1b7da" w14:textId="de1b7da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -17975,154 +17975,208 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокердің және (немесе) дилердің есеп айырысу күнгі өтімділігі жоғары және өтімді активтері Әдістеменің 6-тармағына сәйкес осындай деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z157" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Брокердің және (немесе) дилердің өтімділігі жоғары активтерінің есебіне осы қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларына (бұдан әрі – Қағидалар) қосымшаға сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу кестесінің 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4-жолдарында көрсетілген активтер (репо операцияларының мәні болып табылатын бағалы қағаздарды қоспағанда) тиісті көлемдерде енгізіледі.</w:t>
+      6. Брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның жоғары өтімді активтерін есептеу кезінде осы қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларына (бұдан әрі – Қағидалар) қосымшаға сәйкес пруденциялық нормативтердің мәндерін есептеу кестесінің келесі жолдарында көрсетілген активтер тиісті көлемдерде ескеріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қағидаларға қосымшаға сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу кестесінің 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5-жолдарында тиісті көлемдерде көрсетілген активтер (репо операцияларының мәні болып табылатын бағалы қағаздарды қоспағанда) брокердің және (немесе) дилердің өтімді активтері ретінде танылады.</w:t>
-[...35 lines deleted...]
-      Әдістеменің осы тармағының үшінші бөлігінде белгіленген норма дауыс беретін акцияларының 50 (елу) пайызынан астамы мемлекетке немесе ұлттық басқарушы холдингке немесе Қазақстан Республикасының Ұлттық Банкіне тиесілі, бір-біріне қатысты үлестес болып табылатын тұлғалар шығарған (ұсынған) қаржы құралдарына, сондай-ақ орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын бағалы қағаздарға қатысты қолданылмайды.</w:t>
+      1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4 (репо операцияларының нысанасы болып табылатын бағалы қағаздарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокердің және (немесе) дилердің өтімді активтері ретінде Қағидаларға қосымшаға сәйкес пруденциялық нормативтердің мәндерін есептеу кестесінің келесі жолдарында көрсетілген активтер тиісті көлемдерде танылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5 (репо операцияларының нысанасы болып табылатын бағалы қағаздарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокер және (немесе) дилер әрбір эмитентке және оның аффилиирленген тұлғаларына салынған инвестициялар көлемі брокердің және (немесе) дилердің жиынтық өтімді активтерінің 20 пайызынан аспауын көздейтін әртараптандыру нормативін сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Әдістеменің үшінші бөлігінде белгіленген норма Қазақстан Республикасының мемлекеттік бағалы қағаздарына, сондай-ақ бір-біріне қатысты аффилиирленген тұлғалар болып табылатын, дауыс беретін акцияларының елу (елу) пайызынан астамы мемлекетке, ұлттық басқарушы холдингке немесе Қазақстан Республикасының Ұлттық Банкіне тиесілі тұлғалар шығарған (ұсынған) қаржы құралдарына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сондай-ақ орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздарға да қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 85</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z158" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20005,55 +20059,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20379,31 +20433,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>