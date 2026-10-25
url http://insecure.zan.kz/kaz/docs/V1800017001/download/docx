--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a1e7b4d" w14:textId="a1e7b4d">
+    <w:p w14:paraId="ac78335" w14:textId="ac78335">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,387 +100,391 @@
         </w:rPr>
         <w:t>Пайдалы қатты қазбаларды өндіруге арналған лицензия беру үшін өтініш беру және оны қарау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 23 мамырдағы № 366 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 6 маусымда № 17001 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертуі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Осы бұйрық 29.06.2018 ж. бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 205-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t>      ЗҚАИ-ның ескертуі!</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...127 lines deleted...]
-      </w:r>
+      1. Қоса беріліп отырған Пайдалы қатты қазбаларды өндіруге арналған лицензия беру үшін өтініш беру және оны қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Жер қойнауын пайдалану департаменті заңнамамен белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық ресми жарияланғаннан кейін Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -498,113 +502,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -622,53 +605,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Инвестициялар және даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -702,71 +696,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -871,226 +844,1030 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 366 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="0"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалы қатты қазбаларды өндіруге арналған лицензия беру үшін өтініш беру және оны қарау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 517</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Пайдалы қатты қазбаларды өндіруге арналған лицензия беру үшін өтініш беру және оны қарау қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 205-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және пайдалы қатты қазбаларды өндіруге арналған лицензия беру үшін өтініш беру және оны қарауын айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="1"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Пайдалы қатты қазбаларды өндіруге арналған лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызмет жер қойнауын пайдалану саласындағы қызметті жүзеге асыратын жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік жер қойнауы қорын басқару бағдарламасымен айқындалатын аумақтар бойынша пайдалы қатты қазбаларды өндіруге арналған лицензия беріледі. Мемлекеттік жер қойнауы қорын басқару бағдарламасы Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>60-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінің 1) тармақшасына сәйкес құзыретті органмен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Кодекстің 70-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілмеген аумақтар шегінде орналасқан жер қойнауы учаскесіне берілген өтініш негізінде пайдалы қатты қазбаларды өндіруге арналған лицензияны қызметі (технологиялық процес) жер қойнауын пайдаланумен байланысты (байланысты) "Өнеркәсіптік саясат туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес индустиряландырудың бірыңғай картасына енгізілген өнеркәсіптік-инновациялық жобаларды іске асыратын өнеркәсіптік-инновациялық қызмет субъектілері </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданысқа енгізілген күннен бастап бес жыл ішінде алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жер қойнауы учаскелерінің шекаралары ортақ (аралас учаскелер) пайдалы қатты қазбаларды барлауға арналған бір немесе бірнеше лицензиялардың иесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдалы қатты қазбалардың ресурстары мен қорлары пайдалы қатты қазбалар ресурстары мен қорларын бағалау туралы есепте расталған кен орны табылған жағдайда барлау учаскесінің (аралас барлау учаскелері) шегінде орналасқан жер қойнауы учаскесінде пайдалы қатты қазбаларды өндіруге арналған лицензияны (лицензияларды) алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кең таралған пайдалы қазбалардың ресурстары мен қорлары кең таралған пайдалы қазбалар ресурстары мен қорларын бағалау туралы есепте расталған кен орны табылған жағдайда барлау учаскесінің (аралас барлау учаскелері) шегінде орналасқан жер қойнауы учаскесінде кең таралған пайдалы қазбаларды өндіруге арналған лицензияны (лицензияларды) алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) геологиялық барлау жұмыстарының нәтижелері туралы есепте расталған пайдалы қазбалар кен орны жоқ болған немесе оның ресурстары аз мөлшерде болған жағдайларда жер қойнауы кеңістігін пайдалануға арналған лицензия алуға айрықша құқыққа ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пайдалы қатты қазбаларды өндеуге лицензия беруге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Кодекстің 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) көмірсутектерді өндіру жөніндегі операцияларды жүргізу үшін басқа адамның пайдалануында болған, ал оған тең </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданысқа енгізілгенге дейін осындай адамның келісімінсіз болған, тікелей келіссөздердің нәтижелері бойынша немесе жер қойнауын пайдалану құқығын беруге арналған конкурстың қорытындылары бойынша қол қойылған, көмірсутектер бойынша жер қойнауын пайдалануға арналған келісімшартқа тау-кендік бөлуде не болмаса көмірсутектерді өндіруге арналған келісімшартты жасасу туралы қолданыстағы хаттамамен айқындалған жер қойнауын пайдалану учаскесінің аумағында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) пайдалы қатты қазбаларды барлау және (немесе) өндіру жөніндегі операцияларды жүргізу үшін берілген жер қойнауы учаскесінің аумағында, ал оған тең пайдалы қатты қазбалар немесе кең таралған пайдалы қазбалар бойынша жер қойнауын пайдалануға арналған келісімшартқа геологиялық және (немесе) тау-кендік бөлуде айқындалған келісімшарттық аумақта оған қатысты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданысқа енгізілгенге дейін болған тікелей келіссөздер нәтижелері бойынша не жер қойнауын пайдалану құқығын беруге арналған конкурстың қорытындылары бойынша пайдалы қатты қазбаларды немесе кең таралған пайдалы қазбаларды барлауға және (немесе) өндіруге келісімшарт жасасу туралы хаттама қолданылатын аумақта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) жер қойнауы кеңістігін пайдалану жөніндегі операцияларды жүргізу үшін берілген жер қойнауы учаскесінің аумағында, ал оған тең барлаумен және (немесе) өндірумен байланысты емес жерасты құрылыстарын салуға және (немесе) пайдалануға арналған келісімшартқа тау-кендік бөлумен айқындалған келісімшарттық аумақта, сондай-ақ оған қатысты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданысқа енгізілгенге дейін болған тікелей келіссөздер нәтижелері бойынша не жер қойнауын пайдалану құқығын беруге арналған конкурстың қорытындылары бойынша барлаумен және (немесе) өндірумен байланысты емес жерасты құрылыстарын салуға және (немесе) пайдалануға келісімшарт жасасу туралы хаттама қолданылатын аумақта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пайдалы қатты қазбаларды барлаудың немесе өндірудің салдарларын жою жүргізілетін жер қойнауы учаскесінің аумағында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құрамында уран кен орны немесе сирек кездесетін жер-уран кен орны бар жер қойнауы учаскесінің аумағында жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Пайдалы қатты қазбаларды өндіруге арналған лицензияны беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген, көзделген құжаттармен қоса, пайдалы қатты қазбаларды өндіруге арналған лицензияларды беру туралы өтінішті Жер қойнауын пайдаланудың бірыңғай платформасы (бұдан әрі – ЖҚПБП) арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса берілетін құжаттардың көшірмелері нотариалды куәландырылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш және өтінішке қоса берілетін құжаттар қазақ және орыс тілдерінде жасалады. Өтінішке қоса берілетін шет тілінде жасалған құжаттардың көшірмелері қазақ және орыс тілдеріндегі аудармасымен беріледі, олардың дұрыстығын нотариус куәландырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және пайдалы қатты қазбаларды өндіруге арналған лицензия беру үшін өтініш беру және оны қарауын айқындайды.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушіге ЖҚПБП арқылы өтініш түскен күн және уақыт өтініш берілген сәт болып танылады және есепке алынуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  9-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1099,1291 +1876,532 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Өтініш ЖҚПБП-да бірегей есептік нөмірлер беріліп және тіркелу күні мен уақыты (сағат, минут) көрсетіліп тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір өтініш жеке тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Берілген өтініш туралы мәліметтер өтініш берілген күннен бастап екі күн ішінде ЖҚПБП-ға орналастырылуға жатады және мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының атауы (тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы пайдалы қатты қазбаларды өндіру үшін пайдалануға беруді сұрайтын жер қойнауы учаскесін айқындайтын аумақтың координаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініштің келіп түскен күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...1084 lines deleted...]
-        <w:t xml:space="preserve">12. Көрсетілетін қызметті беруші өтініш келіп түскен күннен бастап он жұмыс күні ішінде оны қарайды және </w:t>
+      12. Көрсетілетін қызметті беруші өтініш келіп түскен күннен бастап он жұмыс күні ішінде оны қарайды және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбенің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармағының 1), 2), 3), 4), 5), 6), 7), 8), 9), 10, 11), 12) және 13) тармақшаларында көзделген пайдалы қатты қазбаларды өндіруге лицензия беруден бас тарту үшін негіздер болмаған кезде жер қойнауын зерттеу жөніндегі уәкілетті органға өтінішке қоса берілетін өтінішті, пайдалы қатты қазбалардың ресурстары мен қорларын бағалау туралы есепті және сұратылған жер қойнауы учаскесінің аумағы туралы мәліметтері бар құжаттарды жібереді.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер айрықша құқық бойынша өндіруге лицензия беру туралы өтінішті беру кезінде Тізбенің 9-тармағының 6) және 7) тармақшаларында көзделген мән-жайлар бар болса, көрсетілетін қызметті беруші өтінішті қабылдайды және көрсетілетін қызметті алушыны ЖҚПБП арқылы анықталған ескертулерді жою қажеттігі туралы хабардар етеді. Бұл жағдайда көрсетілетін қызметті алушы көрсетілген ескертулерді жойып, өтінішті көрсетілетін қызметті берушіге қайта беру үшін өтінішті қарау мерзімі күнтізбелік отыз күнге ұзартылады. </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ЖҚПБП жеке кабинетінде көрсетілетін қызметті берушінің хабарламаларымен танысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы ЖҚПБП жеке кабинетінде көрсетілетін қызметті берушінің хабарламаларымен танысады.</w:t>
-[...12 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...75 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жер қойнауын зерттеу жөніндегі уәкілетті орган пайдалы қатты қазбалардың ресурстары мен қорларын бағалау туралы есептен мәліметтерді мемлекеттік жер қойнауы қорының бірыңғай кадастрына енгізеді және өтінішті және оған қоса берілетін құжаттарды Тізбенің 9-тармағының 13) және 14) тармақшаларында көзделген лицензия беруден бас тартуға негіздердің бар болуы тұрғысынан он жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өтініште көрсетілген жер қойнауы учаскесінің бір бөлігі жер қойнауының кеңістігін пайдалануға, пайдалы қатты қазбаларды барлауға немесе өндіруге арналған лицензия бойынша басқа тұлғаның пайдалануындағы жер қойнауы учаскесіне жататын болса, жер қойнауын зерттеу жөніндегі уәкілетті орган бұл туралы ЖҚПБП арқылы көрсетілетін қызметті алушыны және көрсетілетін қызметті берушіні хабардар етеді. Хабарламада біріктірілген аумақтың координаттары мен ауданы және осы аумақты сұратылған жер қойнауы учаскесінің аумағынан алып тастау тәсілдері туралы ұсынымдар көрсетіледі. Көрсетілетін қызметті алушы хабарламаны алған күннен бастап жиырма жұмыс күні ішінде өтініштен бас тартады немесе жер қойнауын зерттеу жөніндегі уәкілетті органның ескертулерін ескере отырып, сұратылатын жер қойнауы учаскесі туралы өзгертілген мәліметтерді ұсынады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер көрсетілетін қызметті алушы белгілеген сұратылған жер қойнауы учаскесінің шекарасы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>209-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2391,121 +2409,311 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмесе, жер қойнауын зерттеу жөніндегі уәкілетті орган ЖҚПБП арқылы бұл туралы көрсетілетін қызметті алушыны және көрсетілетін қызметті берушіні хабардар етеді. Хабарламада анықталған сәйкессіздіктер және оларды жою тәсілдері туралы ұсынымдар көрсетіледі. Көрсетілетін қызметті алушы хабарламаны алған күннен бастап жиырма жұмыс күні ішінде растайтын құжаттарды қоса тіркей отырып, анықталған сәйкессіздіктерді жояды немесе жер қойнауын зерттеу жөніндегі уәкілетті органға ЖҚПБП арқылы өзінің қарсылығын жібереді. Жер қойнауын зерттеу жөніндегі уәкілетті орган хабарламаны алған күннен бастап он жұмыс күні ішінде сұратылған жер қойнауы учаскесінің шекарасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>209-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігі туралы мәселені қайта қарайды.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұратылатын жер қойнауы учаскесі шекарасының сәйкестігі туралы мәселені қарау қорытындылары бойынша жер қойнауын зерттеу жөніндегі уәкілетті орган осы шекараларды келіседі не келісуден бас тартады, бұл туралы ЖҚПБП арқылы көрсетілетін қызметті берушіні және көрсетілетін қызметті алушыны хабардар етеді. Көрсетілетін қызметті алушы осы тармақта көзделген сұратылатын жер қойнауы учаскесінің шекаралары туралы өзгертілген мәліметтерді ұсыну мерзімдерін бұзған жағдайда, жер қойнауын зерттеу жөніндегі уәкілетті орган сұратылатын жер қойнауы учаскесінің шекараларын келісуден бас тартады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жер қойнауын зерттеу жөніндегі уәкілетті орган сұратылатын жер қойнауы учаскесінің шекарасымен келіспеген жағдайда көрсетілетін қызметті беруші </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбенің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармағының 13) немесе 14) тармақшасына сәйкес көрсетілетін қызметті алушыға лицензия беруден бас тартады.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Сұралатын жер қойнауы учаскесінің шекаралары жер қойнауын зерттеу жөніндегі уәкілетті органмен келісілген жағдайда, көрсетілетін қызметті беруші үш жұмыс күні ішінде көрсетілетін қызметті алушыға тау-кен жұмыстарының жоспарында сипатталған өндіру операцияларына тиісті экологиялық рұқсат алу, тиісінше Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>217-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тау-кен жұмыстарының жоспарына және жою жоспарына сараптамалар мен келісулер жүргізу қажеттігі туралы хабарлама жібереді. Хабарлама көрсетілетін қызметті алушыға жіберілген күннен бастап екі жұмыс күні ішінде ЖҚПБП-ға орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші тау-кен жұмыстарының жоспарында сипатталған өндіру операцияларына тиісті экологиялық рұқсаттың көшірмесін, тиісті келісулер мен сараптамалардың оң қорытындыларын осы тармақтың бірінші бөлігінде көзделген хабардар ету күнінен бастап бір жылдан кешіктірмей көрсетілетін қызметті алушыға ұсынуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы көрсетілген мерзімді ұзарту үшін мұндай ұзартудың қажеттілігін негіздей отырып, көрсетілетін қызметті берушіге жүгінеді. Көрсетілетін қызметті беруші осы мерзімді, егер мұндай ұзарту қажеттілігі көрсетілетін қызметті алушыға байланысты емес мән-жайлардан туындаса, осы тармақтың екінші бөлігінде көрсетілген мерзім өткен күннен бастап бір жылдан аспайтын кезеңге ұзартады. Көрсетілген ескертулер жойылмаған немесе белгіленген мерзімде өтініш қайта ұсынылмаған жағдайда, көрсетілетін қызметті беруші пайдалы қатты қазбаларды өндіруге арналған лицензия беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  14-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2514,154 +2722,678 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші қажетті келісулер, сараптамалардың оң қорытындылары және тау-кен жұмыстарының жоспарында сипатталған өндіру операцияларына тиісті экологиялық рұқсаттың көшірмесі ұсынылған күннен бастап бес жұмыс күнінен кешіктірмей ЖҚПБП арқылы көрсетілетін қызметті алушыға пайдалы қатты қазбаларды өндіруге арналған лицензияны береді не оны беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> көзделген тау-кен жұмыстарының жоспарына және жою жоспарына сараптамалар мен келісулер жүргізу қажеттігі туралы хабарлама жібереді. Хабарлама көрсетілетін қызметті алушыға жіберілген күннен бастап екі жұмыс күні ішінде ЖҚПБП-ға орналастырылады.</w:t>
+      16. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға ЖҚПБП жеке кабинетінде мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты және орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама көрсетілетін қызметті алушының ЖҚПБП жеке кабинетіне мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші өткізілген тыңдаудың нәтижелері бойынша оң нәтижені немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлар тізіліміне енгізілген инвесторларға қатысты пайдалы қатты қазбаларды өндіруге лицензия беруден бас тартуға негіздер болған жағдайда, көрсетілетін қызметті беруші дәлелді бас тарту туралы шешім қалыптастырып, оны ЖҚПБП арқылы Қазақстан Республикасының Бас прокуратурасына (бұдан әрі – Бас прокуратура) келісуге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратура шешімді алған күннен бастап 3 (үш) жұмыс күні ішінде қабылданған шешімді келіседі не келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратурамен келісу нәтижелері бойынша қабылданған шешім туралы көрсетілетін қызметті беруші инвесторлар тізіліміне енгізілген көрсетілетін қызметті алушыны Бас прокуратураның жауабы келіп түскен күннен бастап бір жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші тау-кен жұмыстарының жоспарында сипатталған өндіру операцияларына тиісті экологиялық рұқсаттың көшірмесін, тиісті келісулер мен сараптамалардың оң қорытындыларын осы тармақтың бірінші бөлігінде көзделген хабардар ету күнінен бастап бір жылдан кешіктірмей көрсетілетін қызметті алушыға ұсынуы тиіс.</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызметті көрсету нәтижесі пайдалы қатты қазбаларды өндіруге лицензия беру немесе дәлелді бас тарту болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының ЖҚПБП жеке кабинетінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы көрсетілген мерзімді ұзарту үшін мұндай ұзартудың қажеттілігін негіздей отырып, көрсетілетін қызметті берушіге жүгінеді. Көрсетілетін қызметті беруші осы мерзімді, егер мұндай ұзарту қажеттілігі көрсетілетін қызметті алушыға байланысты емес мән-жайлардан туындаса, осы тармақтың екінші бөлігінде көрсетілген мерзім өткен күннен бастап бір жылдан аспайтын кезеңге ұзартады. Көрсетілген ескертулер жойылмаған немесе белгіленген мерзімде өтініш қайта ұсынылмаған жағдайда, көрсетілетін қызметті беруші пайдалы қатты қазбаларды өндіруге арналған лицензия беруден бас тартады.</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өтініште көрсетілген мәліметтерде лицензияны мәні бойынша беру туралы шешім қабылдауға әсер етпейтін және анықталатын, сондай-ақ өтінішке қоса берілген құжаттармен салыстыру арқылы тексерілетін грамматикалық немесе арифметикалық қателердің, қате жазулардың болуы (блок (блоктар) туралы мәліметтерден басқа) лицензия беруден бас тартуға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тізбенің 9-тармағының 12) тармақшасына сәйкес бас тарту мұндай бас тартуға негіз болған себептерді көрсетпей шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту.  14-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Лицензия беруден бас тарту көрсетілетін қызметті алушыны өтінішті қайта беру құқығынан айырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Пайдалы қатты қазбаларды барлауға арналған лицензия бойынша айрықша құқық негізінде берілген жер қойнауын пайдаланушының өтініші бойынша қатты пайдалы қазбаларды өндіруге арналған лицензияны беруден бас тартуға барлауға арналған лицензия шарттарын жойылмаған бұзушылықтар болған кезде не Тізбенің 9-тармағының 15) тармақшасына сәйкес ғана жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2670,86 +3402,418 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>15. Көрсетілетін қызметті беруші қажетті келісулер, сараптамалардың оң қорытындылары және тау-кен жұмыстарының жоспарында сипатталған өндіру операцияларына тиісті экологиялық рұқсаттың көшірмесі ұсынылған күннен бастап бес жұмыс күнінен кешіктірмей ЖҚПБП арқылы көрсетілетін қызметті алушыға пайдалы қатты қазбаларды өндіруге арналған лицензияны береді не оны беруден бас тартады.</w:t>
+      23. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көрсетілген ескертулер жойылмаған не белгіленген мерзімде қайта өтініш берілмеген жағдайда көрсетілетін қызметті беруші пайдалы қатты қазбаларды өндіруге лицензия беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көрсетілетін қызмет алушыға басқа тұлғаға тиесілі немесе соның пайдалануындағы жер учаскесі шегінде орналасқан жер қойнауы учаскесі берілген жағдайда, жер қойнауын пайдаланушы осы жер қойнауы учаскесінде көрсетілген жер учаскесінің жер бетіндегі ең төменгі нүктесінен отыз метр шекте осындай тұлғаның келісімінсіз операцияларды жүргізуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген хабарлама облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы Қазақстан Республикасының жер заңнамасында белгіленген тәртіппен жерлерді жер қойнауын пайдалану мақсаты үшін резервте қалдыру үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Пайдалы қатты қазбаларды өндіруге арналған лицензияны беру Қазақстан Республикасының Жер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының жер учаскесіне жерді пайдалану құқығын жер қойнауын пайдаланушыға беруі үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Көрсетілетін қызмет берушіге берілген, сол бір аумақты қамтитын пайдалы қатты қазбаларды өндіруге арналған лицензияларды беру үшін өтініштер келіп түскен кезектілік тәртібіне қарай қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кезекті өтініш алдыңғы қаралған өтініш бойынша лицензия беруден бас тартылған кезде ғана қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға ЖҚПБП арқылы алдыңғы өтініш бойынша лицензия беруден бас тарту туралы хабарланған күннен бастап он жұмыс күні өткеннен кейін кезекті өтінішті қарауға кіріседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы бас тарту туралы шешімге сотқа шағымданған жағдайда, көрсетілетін қызметті беруші кезекті өтінішті қарау туралы мәселені шағымды қарау нәтижелері бойынша сот шешімі күшіне енгеннен кейін шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2758,1267 +3822,362 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты және орны (тәсілі) туралы хабардар етеді.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Пайдалы қатты қазбалар саласындағы уәкілетті орган мемлекеттік қызметті көрсету тәртібін белгілейтін заңға тәуелді нормативтік құқықтық актіні бекіткен, өзгерткен және (немесе) толықтырған күннен бастап үш жұмыс күні ішінде осы көрсету тәртібі туралы ақпаратты өзектендіреді және Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  30-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама көрсетілетін қызметті алушының ЖҚПБП жеке кабинетіне мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
-[...68 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...892 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="3"/>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...28 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының, пайдалы қатты қазбалардың саласындағы басшылықты жүзеге асыратын уәкілетті органның атына мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымдар көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны шағымды қарайтын органға жібереді.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағымданады, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушының уәкілетті органның атына келіп түскен шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">32. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      32. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4136,235 +4295,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="4"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Пайдалы қатты қазбаларды өндіруге арналған лицензияны беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -4391,89 +4545,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -4550,361 +4701,276 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету тәсілдері (қолжетімділік арналары)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдаланудың бірыңғай платформасы (бұдан әрі – ЖҚПБП).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы қатты қазбаларды өндіруге арналған лицензиялар беру:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) өтініштің Қағидаларға сәйкестігін қарау және өтінішті жер қойнауын зерттеу жөніндегі уәкілетті органға ЖҚПБП арқылы жіберу немесе негізді бас тарту – 10 жұмыс күні (айрықша құқық кезінде пысықталған жағдайда – күнтізбелік 30 күн);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5045,658 +5111,502 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) тау-кен жұмыстарының жоспарында сипатталған өндіру жөніндегі операцияларға, тау-кен жұмыстарының жоспары мен жою жоспарына сараптамалар мен келісулер жүргізуге тиісті экологиялық рұқсат беру – хабарлама жасалған күннен бастап 1 жыл (қажет болған жағдайда 1 жылға ұзарту);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) лицензия беру не дәлелді бас тарту – тау-кен жұмыстарының жоспарында сипатталған өндіру операцияларына, тау-кен жұмыстарының жоспары мен жою жоспарына сараптамалар мен келісулер жүргізуге тиісті экологиялық рұқсат берілген күннен бастап 5 жұмыс күні.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы қатты қазбаларды өндіруге арналған лицензия беру немесе дәлелді бас тарту.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде қызмет алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс кестесі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ЖҚПБП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, мереке және демалыс күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) көрсетілетін қызметті берушінің – Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5711,202 +5621,163 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін қажетті құжаттар мен мәліметтер тізбесі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өтінішке мынадай құжаттар қоса беріледі:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) сұралатын жер қойнауы учаскесінің аумағы туралы мәліметтерді қамтитын құжаттар: көрнекілікті қамтамасыз ететін, масштабта орындалған учаскенің орналасу картограммасы, шолу (ахуалдық) сұлбасы, жер бетінің топографиялық картасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6581,202 +6452,163 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес қорларды есептеу жөніндегі есепті ұсына алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, мемлекеттік цифрлық жүйелерде қамтылған заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жер учаскелерін пайдаланғаны үшін төлемақының (жалдау ақысын) төленгенін растайтын құжат, көрсетілетін қызметті алушының салық берешегінің жоқтығы туралы салық органының анықтамасы жөніндегі мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі, Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ресми интернет-ресурсы арқылы тиісті цифрлық жүйелерден алады.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші мынадай негіздердің бірі:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7081,242 +6913,186 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) көрсетілетін қызметті алушы Кодекс талаптарына сәйкес келісілген тау-кен жұмыстары жоспарының жобасын көрсетілетін қызметті берушіге ұсыну мерзімін сақтамаса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін талап етілетін келісу туралы сұратуға теріс жауабы, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы болған кезде пайдалы қатты қазбаларды өндіруге арналған лицензияны беруден бас тартады.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсетудің ерекшеліктері, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктері ескерілген өзге талаптар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі жанындағы бірыңғай байланыс орталығы: 1465.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -7338,55 +7114,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7712,31 +7488,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>