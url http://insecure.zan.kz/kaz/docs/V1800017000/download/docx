--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5be514f" w14:textId="5be514f">
+    <w:p w14:paraId="6d92466" w14:textId="6d92466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -920,143 +920,249 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      1) ақпараттық жүйе – Жер қойнауын пайдаланудың бірыңғай платформасы мемлекеттік қызметтер көрсетуді және мемлекеттік органдар, жер қойнауын пайдаланушылар және жер қойнауын пайдалану саласындағы өзге де мүдделі тұлғалар арасындағы, оның ішінде басқа да ақпараттандыру объектілерімен интеграциялау арқылы ақпараттық өзара іс-қимылды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құзыретті орган - пайдалы қатты қазбалар саласындағы жер қойнауын пайдалану құқығын беру және тоқтатылуы жөніндегі Қазақстан Республикасының мүдделерін білдіретін, Қазақстан Республикасының Үкіметі айқындайтын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электрондық құжат – ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйелерді пайдалана отырып хабарлау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Құзыретті органнан шешім қабылдауға құзыреті бар адамның немесе оны алмастыратын адамның электрондық қолы қойылған электрондық цифрлық қолы қойылған электрондық құжат нысанында жер қойнауын пайдаланушыларының назарына хабардар етіледі.</w:t>
+      3. Құзыретті органнан шешім қабылдауға құзыреті бар адамның немесе оны алмастыратын адамның электрондық қолы қойылған электрондық цифрлық қолы қойылған электрондық құжат нысанында электрондық мекенжай бойынша не жер қойнауын пайдаланудың бірыңғай платформасы арқылы жер қойнауын пайдаланушыларының назарына хабардар етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Хабарлама электрондық құжат нысанында ақпараттық жүйелердегі тіркеу рәсімінен өткен жер қойнауын пайдаланушыларға жіберіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Электрондық құжат нысанында жіберелетін хабарлама жер қойнауын пайдаланушы туралы мәліметтерді: кімге жіберілгенін, хабарламаны жіберу үшін негіздемені, хабарламаның мазмұнын, жіберуші туралы ақпаратты, жіберушінің электрондық сандық қолын қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
@@ -1104,55 +1210,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>