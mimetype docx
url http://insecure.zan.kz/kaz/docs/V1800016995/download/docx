--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e96d8cd" w14:textId="e96d8cd">
+    <w:p w14:paraId="fa28f7c" w14:textId="fa28f7c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,211 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пайдалы қатты қазбаларды барлауға немесе өндіруге аукцион өткізу және оның қорытындылары бойынша лицензия беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 11 мамырдағы № 315 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 5 маусымда № 16995 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 11 мамырдағы № 315 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 5 маусымда № 16995 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 30 сәуірдегі № 218 бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      РҚАО-ның ескертуі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 29.06.2018 ж. бастап қолданысқа енгізіледі.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 27.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -232,106 +328,90 @@
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасы Кодексінің 278-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігіне сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Пайдалы қатты қазбаларды барлауға немесе өндіруге аукцион өткізу және оның қорытындылары бойынша лицензия беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -350,131 +430,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Жер қойнауын пайдалану департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1)осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмелерін Қазақстан Республикасы Нормативтiк құқықтық актілерінің эталондық бақылау банкiне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық ресми жарияланғаннан кейін Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -509,180 +589,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      ҚазақстанРеспубликасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Инвестицияларжәне даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -690,68 +782,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -856,334 +930,318 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 315 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға немесе өндіруге аукцион өткізу және оның қорытындылары бойынша лицензия беру қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 27.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="8"/>
+    <w:bookmarkStart w:name="z94" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Пайдалы қатты қазбаларды барлауға немесе өндіруге аукцион өткізу және оның қорытындылары бойынша лицензия беру қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 278-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігіне сәйкес әзірленді және мемлекеттік жер қойнауы қорын басқару бағдарламасында (бұдан әрі – Бағдарлама) көзделген аумақтар шегінде жер қойнауы учаскелеріне пайдалы қатты қазбаларды барлауға немесе өндіруге арналған лицензияны дайындау, аукцион өткізу және оның қорытындылары бойынша беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар Кодекс қолданысқа енгізілгенге дейін жасалған пайдалы қатты қазбаларды өндіруге арналған келісімшарт (өндіру жөніндегі операциялар жүргізілген бірлескен барлау мен өндіруге арналған келісімшарт) мерзімінен бұрын тоқтатылған жағдайда, аукцион өткізу және оның қорытындылары бойынша пайдалы қатты қазбаларды өндіруге лицензия беру үшін де қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалар кең таралған пайдалы қазбаларды өндіруге лицензия беру үшін, сондай-ақ уран өндіруге арналған келісімшарт (өндіру жөніндегі операциялар жүргізілген бірлескен барлау мен өндіруге арналған келісімшарт) мерзімінен бұрын тоқтатылған жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Пайдалы қатты қазбаларды барлауға немесе өндіруге лицензия беру үшін аукционды ұйымдастыру және өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Аукцион өткізуді жоспарлау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аукцион құзыретті органның шешімі бойынша өткізіледі. Осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көзделген аумақтар бойынша аукцион өткізу туралы құзыретті органның шешімі аукционның осы аумақтарын Бағдарламада белгілеу жолымен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құзыретті органның осы Қағидалардың 6-тармағының 3) тармақшасында көзделген аумақ бойынша аукцион өткізу туралы шешімі жер қойнауын пайдалану құқығы тоқтатылған күннен бастап үш айдан кешіктірілмей қабылданады (құзыретті органның жер қойнауын пайдалану құқығын тоқтату туралы шешіміне шағымданған жағдайда сот шешімі күшіне енген күннен бастап). Бұл жағдайда аукционды өткізу туралы хабарландыру мен оны өткізу күні арасындағы мерзім кемінде алты айды құрауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аукцион қорытындылары бойынша осы Қағидаларға сәйкес пайдалы қатты қазбаларды барлауға немесе өндіруге лицензия беру көзделіп отырған аумақ шартты тікелей сызықтармен біріктірілген географиялық координаттары бар нүктелермен (бұдан әрі – аукцион аумағы) белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Аукцион аумағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кең таралған пайдалы қазбаларды және уранды қоспағанда, Кодекс қолданысқа енгізілген күнге дейін мемлекеттік пайдалы қазбалар балансына енгізілген жер қойнауындағы пайдалы қатты қазбалардың өнеркәсіптік санаттарының қорлары бар аумақтармен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1214,70 +1272,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 2) тармақшасына сәйкес Бағдарламада көзделген аумақ шегінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Кодекс қолданысқа енгізілгенге дейін жасалған және Кодекс қолданысқа енгізілгеннен кейін мерзімінен бұрын тоқтатылған пайдалы қатты қазбаларды (кең таралған пайдалы қазбаларды және уранды қоспағанда) өндіруге арналған келісімшарт бойынша бұрын қолданыста болған келісімшарттық аумақты қамтитын аумақ есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер аукцион аумағында пайдалы қатты қазбаларды барлауға арналған лицензия бойынша жер қойнауы учаскесін беру көзделіп отырса, аталған аумақ екі жүзден аспайтын блокты қамтауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер аукцион аумағында пайдалы қатты қазбаларды өндіруге арналған лицензия бойынша жер қойнауы учаскесін беру көзделген болса, аталған аумақ Кодекстің 19-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1292,128 +1350,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>209-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес пайдалы қатты қазбаларды өндіру учаскесінің әлеуетті шекараларын қалыптастыру үшін жеткілікті болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аукцион аумағы Кодекстің талаптарына сәйкес, оның ішінде пайдалы қатты қазбаларды, кең таралған пайдалы қазбаларды барлауға және (немесе) өндіруге арналған келісімшарттар, Кодекс қолданысқа енгізілгенге дейін жасалған барлаумен және (немесе) өндірумен байланысты емес жерасты құрылыстарын салуға және (немесе) пайдалануға арналған келісімшарттар бойынша қолданыстағы келісімшарттық аумақтарды, сондай-ақ пайдалы қатты қазбаларды барлауға, пайдалы қатты қазбаларды өндіруге, кең таралған пайдалы қазбаларды өндіруге арналған лицензиялар бойынша барлау немесе өндіру учаскелерінің аумақтарын, жер қойнауы кеңістігін пайдалану учаскесінің аумақтарын ескере отырып оның шегінде пайдалы қатты қазбаларды барлау немесе өндіру учаскесінің бір бірыңғай аумағын айқындауға мүмкіндік беретін түрде айқындалуға тиіс (аукцион қорытындылары бойынша берілетін лицензияның түріне қарай).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Аукцион өткізу жөніндегі конкурстық комиссия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аукционды құрамын құзыретті орган бекітетін конкурстық комиссия өткізеді. Конкурстық комиссияны төраға басқарады. Төраға болмаған кезде оның функцияларын орынбасары орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Конкурстық комиссия аукцион шарттарына пайдалы қатты қазбаларды барлау немесе өндіру жөніндегі операцияларға жыл сайынғы ең төменгі шығыстар мөлшеріне қойылатын неғұрлым жоғары талаптарды, сондай-ақ жер қойнауын пайдаланушының өзге де қосымша міндеттемелерін, оларды құзыретті орган осы Қағидаларға сәйкес берілетін лицензия шарттарына енгізу үшін тұрақсыздық айыбын төлеу немесе лицензияны қайтарып алу негіздерін енгізуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссия қорытындылары бойынша Кодекс қолданысқа енгізілгенге дейін мемлекеттік пайдалы қазбалар балансына енгізілген пайдалы қатты қазбалардың өнеркәсіптік санаттарының қорлары бар пайдалы қатты қазбаларды барлауға арналған лицензия бойынша жер қойнауы учаскесін беру көзделіп отырған аукцион (лот) бойынша осындай шешім қабылдаған жағдайда, берілетін лицензияға оның қолданылуының екінші жылынан бастап берілетін пайдалы қатты қазбаларды барлау жөніндегі операцияларға арналған ең аз шығыстар бойынша жиынтық міндеттемелер Кодекстің 192-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1428,146 +1486,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасын лицензия мерзімінің кеінгі жылдарына қолдана отырып Кодекстің 192-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасында көзделгеннен кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Аукцион өткізу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көзделген аумақтар бойынша аукцион өткізу туралы хабарлама құзыретті органның интернет-ресурсында орналастырылуға және оны өткізу күніне дейін кемінде үш ай бұрын мерзімді баспасөз басылымдарында жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 6-тармағының 3) тармақшасында көзделген аумақ бойынша аукцион өткізу туралы хабарлама құзыретті органның интернет-ресурсында орналастырылуға және жер қойнауын пайдалану құқығы тоқтатылған күннен бастап үш айдан кешіктірілмей (құзыретті органның жер қойнауын пайдалану құқығын тоқтату туралы шешіміне шағым жасалған жағдайда сот шешімі күшіне енген күннен бастап) мерзімді баспасөз басылымдарында жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аукционды өткізу және оның шарттары туралы хабарлама құзыретті органның интернет-ресурсында орналастырылады, сондай-ақ Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспасөз басылымдарында қазақ және орыс тілдерінде жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Аукцион өткізу туралы хабарламада:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аукционды өткізу күні, уақыты және орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1776,166 +1834,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аукционға қатысу үшін қырық айлық есептік көрсеткіш мөлшерінде қайтарылмайтын жарна төлеу қажеттігін көрсету және аукционға қатысу үшін банктік деректемелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қол қойылатын бонусты төлеу жөніндегі міндеттеменің орындалуын қамтамасыз етуді ұсыну үшін мөлшері мен деректемелері болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Аукционға қатысуға өтініштер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Аукционға қатысуға мүдделі адамдар аукционға қатысуға өтініштерді қабылдау аяқталатын күннен және уақыттан кешіктірмей аукционды өткізу тәртібіне байланысты ақпаратты ала алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Аукционға қатысуға мүдделі адам құзыретті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ және орыс тілдерінде аукционға қатысуға өтініш (бұдан әрі-өтініш) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер адам бір лот бойынша аукционға қатысуға мүдделі болса, өтініштер әрбір лот бойынша жеке беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өтінішке мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініште көрсетілген мәліметтерді растайтын құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2018,70 +2076,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы Қағидаларға сәйкес қол қойылатын бонусты төлеу жөніндегі міндеттемелердің орындалуын қамтамасыз ететін Қазақстан Республикасының екінші деңгейдегі банкінің кепілдігі немесе сақтандыру шарты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аукционға қатысу үшін жарна төлеу туралы төлем тапсырмасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Аукцион аукционды өткізу туралы хабарламада көрсетілген аукцион өткізілген күннен бастап есептелетін, қолданылу мерзімі үш айдан ерте емес қол қойылатын бонусты төлеу жөніндегі міндеттеменің орындалуын қамтамасыз етуді алдын ала ұсына отырып өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қойылатын бонусты төлеу жөніндегі міндеттеме Қазақстан Республикасының екінші деңгейдегі банкінің кепілдігімен немесе сомаға сақтандырумен қамтамасыз етіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2092,166 +2150,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер қойнауындағы пайдалы қатты қазбалардың өнеркәсіптік санаттарының бекітілген қорлары жоқ аукцион аумақтары бойынша – Қазақстан Республикасының салық заңнамасына сәйкес белгіленетін қол қойылатын бонустың кемінде он еселенген бастапқы мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер қойнауындағы пайдалы қатты қазбалардың өнеркәсіптік санаттарының бекітілген қорлары бар аукцион аумақтары бойынша – Қазақстан Республикасының салық заңнамасына сәйкес белгіленетін қол қойылатын бонустың бастапқы мөлшерінен кем емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Өтінішке қоса берілетін құжаттардың көшірмелері нотариалды куәландырылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішке қоса берілетін құжаттар қазақ және орыс тілдерінде жасалуы тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілетін шет тілінде жасалған құжаттардың көшірмелері қазақ және орыс тілдеріндегі аудармасымен бірге ұсынылады, оның дұрыстығын нотариус куәландырған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Құзыретті орган өтінішті келіп түскен күннен бастап он жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Өтінішті қарау нәтижелері бойынша құзыретті орган өтініш берушіні аукционға қатысуға рұқсат беру туралы немесе аукционға қатысуға рұқсат беруден бас тарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Құзыретті орган мынадай негіздердің бірі болған кезде аукционға қатысуға жіберуден бас тартады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш немесе оған қоса берілетін құжаттар осы Қағидалардың және Кодекстің талаптарына сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2316,360 +2374,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш берілген күннің алдындағы бес жыл ішінде өтініш беруші немесе өтініш берушіні тікелей немесе жанама бақылайтын немесе оның бақылауындағы адам өздерінің пайдалануындағы жер қойнауы учаскелерінде жер қойнауын пайдалану жөніндегі операциялардың салдарын жою жөніндегі міндеттемелерді орындамаған немесе тиісінше орындамаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аукционға қатысуға өтініш аукционға қатысуға өтініштерді қабылдау аяқталатын күннен және уақыттан кеш берілсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аукционға қатысуға рұқсат беруден бас тарту жазбаша нысанда шығарылады және дәлелді болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 21-тармағының 1) тармақшасына сәйкес бас тарту аукционға қатысуға өтініш берілген күннен бастап он жұмыс күні ішінде шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 21-тармағының 4) тармақшасына сәйкес бас тарту осындай бас тартуға негіз болған себептер көрсетілмей шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Аукционға қатысуға өтініште жіберілген грамматикалық немесе арифметикалық қателер, қателер не өзге де осыған ұқсас қателер аукционға қатысуға жіберуден бас тарту үшін негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Өтініш беруші аукционға қатысуға жіберуден бас тартуға Қазақстан Республикасының заңнамасына сәйкес аукционға қатысуға жіберуден бас тарту туралы хабарламаны алған күннен бастап он жұмыс күнінен кешіктірмей шағым жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Аукционға қатысуға жіберуден бас тарту аукцион өткізу туралы хабарламада көрсетілген мерзім ішінде өтініш берушіні қайтадан өтініш беру құқығынан айырмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Аукционға қатысуға өтініштерді қабылдау мерзімі аяқталғанға дейін берілген барлық өтініштерді қарау нәтижелері бойынша аукционға қатысуға рұқсат беру туралы хаттама жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Аукцион өткізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Аукцион өткізу туралы хабарламада көрсетілген күні аукцион өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Аукционға қатысуға жіберілген және аукционға қатысушылар ретінде тіркелген өтінім берушілер қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Аукцион өткізілетін күні конкурстық комиссияның хатшысы аукционға қатысушылар мен қатысушылардың өкілдерін тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Аукционға қатысушы ретінде тіркелу үшін мынадай құжаттарды ұсыну қажет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін-өтініш берушінің немесе оның өкілінің жеке басын куәландыратын құжат. Өтініш берушінің өкілі қатысқан жағдайда оның өкілеттігін растайтын сенімхат қоса беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін-басшының немесе оның өкілінің жеке басын куәландыратын құжат. Өтініш берушінің өкілі қатысқан жағдайда, оның өкілеттігін растайтын, заңды тұлғаның мөрімен (болған жағдайда) және басшысының қолымен расталған сенімхат қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Аукционды өткізу конкурстық комиссия тартатын не комиссия құрамынан сайланған аукционшыға тапсырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Аукцион оны өткізу қағидаларын жариялаудан басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукционды өткізу қағидаларын бұзған қатысушыларды немесе қатысып отырған адамдарды аукционшы аукционды өткізу залынан шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2680,190 +2738,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір лот бойынша сауда-саттық аукционшының жазылу бонусының бастапқы мөлшерін және бағаны өзгерту қадамын жариялауынан басталады. Аукционшы бұл туралы аукционға қатысушыларға хабарланған кезде сауда-саттық процесінде қадамды өзгертуге рұқсат береді. Өзгерту қадамы ағымдағы бағаның бестен он пайызына дейінгі мөлшерде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда ағылшын әдісі бойынша өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Аукционшы сауда-саттыққа қатысушылардың аукциондық нөмірлерін жариялайды, қол қойылған бонустың мөлшерін бекітеді және оны арттыруды ұсынады. Сауда-саттық барынша ұсынылған мөлшерге дейін өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Аукционшы жазылу бонусының бастапқы бағасын және бағаның өсу қадамын жариялайды. Сауда-саттық қатысушыларының нөмірін қабылдау бастапқы бағаны ұлғайтады, бірақ жариялғанған қадамнан кем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Аукционшы қол қойылған бонустың соңғы мөлшерін үш рет қайталайды және басқа көтерілген нөмірлер болмаған кезде балға ұрумен жеңімпазды жариялайды. Үш рет жарияланғаннан кейін қол қойылған бонустың ең жоғары мөлшерін ұсынған және аукционның басқа қатысушыларынан оны арттыруға ұсыныс болмаған аукционға қатысушы жеңімпаз деп жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Бір кестені көтерген жағдайда аукционшы тақтайшаны көтерген аукционға қатысушының тіркеу нөмірін атайды. Бірнеше кесте көтерілген жағдайда аукционшы бірінші болып тақтайшаны көтерген аукционға қатысушының тіркеу нөмірін атайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Егер қол қойылған бонустың бастапқы мөлшерін жариялағаннан кейін қатысушылардың ешқайсысы тақтайшаны көтермесе, аукцион өтпеді деп танылады. Аукцион өткізілмеді деп танылған жағдайда, өтініш берушілер аукционға қатысудан бас тартқан болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Аукционның нәтижелері конкурстық комиссияның барлық қатысушы мүшелері қол қоятын хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Аукцион нәтижелері туралы хаттамада:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аукционды өткізу және оның қорытындыларын шығару орны мен уақыты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2982,130 +3040,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аукцион нәтижелері бойынша айқындалған қол қойылған бонустың түпкілікті мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) конкурстық комиссияның қарауы бойынша өзге де ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Аукцион қорытындылары бойынша, оның ішінде осы Қағидалардың 43-тармағы екінші бөлігінің немесе 46-тармағы екінші бөлігінің ережелерін ескере отырып айқындалған қол қойылған бонустың мөлшері лицензия шарттарына енгізілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Аукционның нәтижесіне Қазақстан Республикасының заңнамасына сәйкес сот тәртібімен дау айтылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Аукцион нәтижелері олар шығарылған күннен бастап үш жұмыс күні ішінде құзыретті органның интернет-ресурсында орналастырылуға және Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспасөз басылымында қазақ және орыс тілдерінде жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Аукцион мынадай жағдайларда өткізілмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аукционға қатысуға өтініштер болмаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3134,128 +3192,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аукционға қатысуға екіден кем адам рұқсат етілген жағдайларда аукционға қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер аукцион осы тармақтың 3) тармақшасында көзделген негіз бойынша өткізілмеген болса, жер қойнауын пайдалануға арналған лицензия аукционға қатысуға жіберілген жалғыз адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Осы Қағидалардың 43-тармағына сәйкес аукционды жою және осы Қағидалардың 43-тармағының 3) тармақшасында көзделген жағдайда лицензия беру туралы шешім конкурстық комиссияның хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Аукционның күшін жою туралы хабарлама құзыретті органның интернет-ресурсында орналастырылуға және хаттама ресімделген күннен бастап үш жұмыс күні ішінде Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспасөз басылымында қазақ және орыс тілдерінде жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Аукционды өтпеді деп тану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Аукцион мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аукцион өткізілетін күні аукционға екіден кем қатысушы тіркелген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3284,91 +3342,91 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер қол қойылған бонустың бастапқы мөлшері хабарланғаннан кейін қатысушылардың ешқайсысы тақтайшаны көтермеген жағдайларда өтпеді деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер аукцион осы тармақтың 1) тармақшасында көзделген негіз бойынша өтпеді деп танылса, жер қойнауын пайдалануға арналған лицензия аукционға тіркелген қатысушыға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Аукционды өтпеді деп тану туралы шешім конкурстық комиссияның хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Аукционды өткізілмеді деп тану туралы хабарлама құзыретті органның интернет-ресурсында орналастырылуға және хаттама ресімделген күннен бастап үш жұмыс күні ішінде Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспасөз басылымында қазақ және орыс тілдерінде жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Егер қорытындылары бойынша осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3403,127 +3461,127 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларында көзделген негіздер бойынша өткізілмеген болса немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында көзделген негіз бойынша өтпеді деп танылса, осы аумақ осы Қағидаларды қолдану мақсаттары үшін Бағдарламадан шығарылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. Аукцион нәтижелерін жарамсыз деп тану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Аукционның нәтижесі Қазақстан Республикасының заңнамасына сәйкес сот тәртібімен жарамсыз деп танылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион нәтижелерін жарамсыз деп тану туралы талапты мүдделі тұлғалар мен мемлекеттік органдар мен лауазымды адамдар өз құзыреті шегінде Қазақстан Республикасының заңнамасына сәйкес қоюы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Аукцион нәтижелерін жарамсыз деп тану үшін негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аукцион жеңімпазын анықтауға әсер еткен осы Қағидаларды бұзу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3534,265 +3592,265 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соттың құзыретті органға аукцион қорытындылары бойынша жер қойнауын пайдалануға лицензия берілген адамды аукционға қатысуға жіберу туралы оның шешіміне ықпал еткен көрінеу дұрыс емес мәліметтерді беру фактісін анықтауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бір лот бойынша аукцион жеңімпазы мен аукционның басқа да қатысушысы арасындағы сауда-саттықта қол қойылатын бонустың мөлшерін төмендету немесе қолдау жөніндегі келісімнің фактісін соттың анықтауы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Жер қойнауын пайдалануға лицензия берілгенге дейін аукцион нәтижелерінің жарамдылығына дауланған жағдайда, лицензияны беру мерзімі сот шешімі мәні бойынша күшіне енгенге дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Аукцион нәтижелерін жарамсыз деп тану аукцион қорытындылары бойынша берілген жер қойнауын пайдалануға арналған лицензияның жарамсыз болуына әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көрсетілген негіз бойынша аукционның нәтижелері жарамсыз деп танылған жағдайда, төленген қол қойылатын бонус Қазақстан Республикасының салық заңнамасына сәйкес қайтарылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Пайдалы қатты қазбаларды барлауға лицензия беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Аукцион жеңімпазы (аукционға қатысуға жалғыз жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген адам аукцион қорытындылары жарияланған күннен бастап үш жұмыс күні ішінде (аукционды өтпеді деп тану туралы хабарлама немесе аукционның күшін жою туралы хабарлама) құзыретті органға тиісті лот бойынша аукцион өткізу туралы хабарламада көрсетілген блоктардың ішінен пайдалы қатты қазбаларды барлауға берілетін лицензияға бір немесе бірнеше блоктарды енгізуден бас тарту туралы өтінішті еркін нысанда жіберуге құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініште пайдалы қатты қазбаларды барлауға берілетін лицензия бойынша барлау учаскесінің аумағын қалыптастыру кезінде өтініш беруші бас тартқан блоктың (блоктардың) коды (кодтары) көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті лот бойынша аукцион өткізу туралы хабарламада көрсетілген блоктардың қатарынан қалған, өтінім беруші бас тартпаған блоктар, олардың комбинациясы пайдалы қатты барлаудың бір учаскесінің аумағын қалыптастыру жөніндегі Кодекстің талаптарына және толық емес (ішінара) блоктарды барлауға арналған лицензияға қосу жөніндегі талаптарға сәйкес келген жағдайда, аукцион қорытындылары бойынша барлауға арналған лицензияға енгізілуге жатады. Олай болмаған жағдайда лицензияға тиісті лот бойынша аукцион өткізу туралы хабарламада көрсетілген барлық блоктар енгізілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Егер барлауға берілетін лицензия бойынша барлау учаскесінің қалыптастырылған аумағы бір мың метр қашықтықта елді мекендердің жерлеріне немесе оларға іргелес жатқан аумақтарға толық немесе ішінара қатысты болса, аукцион жеңімпазы (аукционға қатысуға жалғыз ғана жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген тұлға) құзыретті органға Кодекстің 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген жергілікті халықты әлеуметтік-экономикалық қолдау туралы қол қойылған келісімді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Егер барлауға берілетін лицензия бойынша барлау учаскесінің қалыптастырылған аумағы көмірсутектерді немесе пайдалы қатты қазбаларды өндіру жөніндегі операцияларды жүргізу үшін басқа тұлғаның пайдалануындағы жер қойнауы учаскесінің аумағына ішінара келетін (келетін) блоктан (блоктардан) тұратын болса, аукцион жеңімпазы (аукционға қатысуға жалғыз жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген тұлға) құзыретті органға көрсетілген блокты (блоктарды) барлауға арналған лицензияға қосуға аталған тұлғаның жазбаша келісімін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Құзыретті орган пайдалы қатты қазбаларды барлауға арналған лицензияны конкурстық комиссияның тиісті хаттамасын ресімдеген және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3807,110 +3865,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>57-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттарды ұсынған (қажет болған жағдайда) күннен бастап он жұмыс күні ішінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Осы тарауға сәйкес берілетін пайдалы қатты қазбаларды барлауға арналған лицензия Кодекстің талаптарына сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Егер қорытындылары бойынша лицензия беру жүзеге асырылатын аукцион талаптарында жыл сайынғы ең төменгі шығыстар мөлшеріне неғұрлым жоғары талаптар, жер қойнауын пайдаланушының өзге де қосымша міндеттемелері және лицензияны қайтарып алу немесе көрсетілген міндеттемелерді бұзғаны үшін тұрақсыздық айыбын төлеу негіздері көзделсе, аталған шарттар лицензия талаптарына енгізілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Пайдалы қатты қазбаларды өндіруге лицензия беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Құзыретті орган конкурстық комиссияның хаттамасы ресімделгеннен кейін үш жұмыс күні ішінде аукцион жеңімпазына (аукционға қатысуға жалғыз жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген тұлғаға) пайдалы қатты қазбаларды өндіруге арналған лицензия бойынша берілетін өндіру учаскесі аумағының шекараларын айқындау және келісу және одан әрі келісу және Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3925,51 +3983,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>217-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тау-кен жұмыстарының жоспары мен тарату жоспарына сараптама жүргізу қажеттілігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай хабарлама, сондай-ақ құзыретті органның интернет-ресурсында орналастырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3982,146 +4040,146 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Егер өндіруге берілетін лицензия бойынша өндіру учаскесінің (учаскелерінің) келісілген аумағы бір мың метр қашықтықта елді мекендердің жерлеріне және оларға іргелес жатқан аумақтарға толық немесе ішінара қатысты болса, аукцион жеңімпазы (аукционға қатысуға жалғыз жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген тұлға) сондай-ақ құзыретті органға Кодекстің 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген жергілікті халықты әлеуметтік-экономикалық қолдау туралы қол қойылған келісімді табыс етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Сараптаманың оң қорытындыларымен және өндіру учаскесі аумағының келісілген шекараларымен келісілген тау-кен жұмыстарының жоспары мен жою жоспарын, сондай-ақ жергілікті халықты әлеуметтік-экономикалық қолдау туралы келісімді (қажет болған жағдайда) өтініш беруші құзыретті органға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>61-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарлама алған күннен бастап бір жылдан кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион жеңімпазы (аукционға қатысуға жалғыз жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген адам) көрсетілген мерзімді ұзарту үшін құзыретті органға осындай ұзартудың қажеттілігін негіздей отырып жүгінуге құқылы. Құзыретті орган осы мерзімді, егер мұндай ұзарту қажеттігі аталған адамға байланысты емес мән-жайлардан туындаған болса, осы тармақтың бірінші бөлігінде көрсетілген мерзім өткен күннен бастап бір жылдан аспайтын кезеңге ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген мерзімдерді өткізіп алған, сондай-ақ қол қойылған бонусты Қазақстан Республикасының заңнамасында көзделген мерзімде төлемеген жағдайда аукцион жеңімпазы (аукционға қатысуға жалғыз жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген адам) оған пайдалы қатты қазбаларды өндіруге лицензия беру құқығынан айырылады. Бұл ретте құзыретті орган, егер бұл Кодекстің ережелеріне қайшы келмесе, аукцион аумағы бойынша қайталама аукцион өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Өндіру учаскесі аумағының шекараларын келісуді жер қойнауын зерттеу жөніндегі уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер қойнауын зерттеу жөніндегі уәкілетті орган жеңімпаздың (аукционға қатысуға жалғыз ғана жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген адамның) еркін нысанда жасалатын өтінішін, сұратылған жер қойнауы учаскесінің аумағы туралы мәліметтерді: сұратылған өндіру учаскесі аумағының шекарасы мен нысанының Кодекстің талаптарына сәйкестігін қамтамасыз ететін масштабта орындалған учаскенің орналасу картограммасы, шолу (ахуалдық) схемасы, топографиялық картасы бар құжаттарды қоса бере отырып, он жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4210,51 +4268,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігі туралы мәселені қайтадан қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұралып отырған Жер қойнауы учаскесі шекараларының сәйкестігі туралы мәселені қарау қорытындылары бойынша жер қойнауын зерттеу жөніндегі уәкілетті орган осы шекараны келіседі не келісуден бас тартады, бұл туралы құзыретті орган мен өтініш берушіні жазбаша еркін нысанда хабардар етеді. Келісуден бас тартуға өтініш беруші заңнамаға сәйкес шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Сұралып отырған өндіру учаскесі аумағының шекарасы мен нысаны анықталғаннан және оны жер қойнауын зерттеу жөніндегі уәкілетті органмен келіскеннен кейін аукцион жеңімпазы (аукционға қатысуға жалғыз ғана жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген адам) тау-кен жұмыстарының жоспарын және тарату жоспарын әзірлейді және тиісінше Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4269,71 +4327,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>217-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген оларды келісуді және сараптаманың оң қорытындысын алуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Құзыретті орган аукцион жеңімпазына (аукционға қатысуға жалғыз жіберілген немесе аукционға қатысушы ретінде жалғыз тіркелген тұлғаға) тау-кен жұмыстары жоспары мен тарату жоспары сараптамаларының, сондай-ақ жергілікті халықты әлеуметтік-экономикалық қолдау туралы келісімнің (қажет болған жағдайда) қорытындысы Кодексте көзделген болса, талап етілетін келісулер мен оң қорытындысы ұсынылған күннен бастап бес жұмыс күнінен кешіктірмей пайдалы қатты қазбаларды өндіруге арналған лицензияны береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4737,287 +4795,286 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сәйкестендіру нөмірі, байланыс </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалы қатты қазбаларды барлауға (өндіруге) лицензия беру үшін жер қойнауы учаскелері бойынша аукционға қатысуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="178"/>
-        <w:gridCol w:w="12122"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="178" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="12122" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ жылғы "___"__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өткізілетін пайдалы қатты қазбаларды барлау/өндіру бойынша жер қойнауын пайдалану құқығын алуға арналған лоттың (болған жағдайда) № аукционға қатысуға жіберуіңізді сұраймын "___" ___________ 20__ жылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш беруші туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="771"/>
-        <w:gridCol w:w="11529"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11529" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - жеке тұлғалар үшін – өтініш берушінің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, азаматтығы, өтініш берушінің жеке басын куәландыратын құжаттары туралы мәліметтер;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - заңды тұлғалар үшін-өтініш берушінің атауы, оның орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер (сауда тізілімінен үзінді немесе өтініш беруші шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжат), басшы (лар) туралы, өтініш берушіні тікелей немесе жанама бақылайтын заңды және жеке тұлғалар, мемлекеттер мен халықаралық ұйымдар туралы мәліметтер;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5166,63 +5223,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5544,35 +5623,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>